--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -1,34043 +1,7508 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3AB66CFF" w14:textId="77777777" w:rsidR="008D7186" w:rsidRDefault="008D7186" w:rsidP="00333C9D">
+    <w:p w14:paraId="6E290120" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="000D6D95" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Publikation"/>
+          <w:tag w:val="Publikation"/>
+          <w:id w:val="577641782"/>
+          <w:lock w:val="contentLocked"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0011617E">
+            <w:t>Regeringens skrivelse</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0011617E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1567EFED" wp14:editId="4F6C0314">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E22075E" wp14:editId="1A817692">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 12"/>
+                <wp:docPr id="1" name="Textruta 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-838614461"/>
+                              <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="1FD69C8D" w14:textId="77777777" w:rsidR="008D7186" w:rsidRPr="00811BB8" w:rsidRDefault="008D7186" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="0E710B69" w14:textId="77777777" w:rsidR="0011617E" w:rsidRPr="00811BB8" w:rsidRDefault="0011617E" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51CC96BB" wp14:editId="30BF6C9C">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4CAD06" wp14:editId="14968996">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="620900754" name="Bild 3"/>
+                                      <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId13"/>
+                                              <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1567EFED" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="1E22075E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-838614461"/>
+                        <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="1FD69C8D" w14:textId="77777777" w:rsidR="008D7186" w:rsidRPr="00811BB8" w:rsidRDefault="008D7186" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="0E710B69" w14:textId="77777777" w:rsidR="0011617E" w:rsidRPr="00811BB8" w:rsidRDefault="0011617E" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51CC96BB" wp14:editId="30BF6C9C">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4CAD06" wp14:editId="14968996">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="620900754" name="Bild 3"/>
+                                <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId14"/>
+                                        <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="-1816559108"/>
+        <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="038041B1" w14:textId="16AFCC1D" w:rsidR="008D7186" w:rsidRDefault="00523A80" w:rsidP="00333C9D">
+        <w:p w14:paraId="361D2D53" w14:textId="2BC175B1" w:rsidR="0011617E" w:rsidRDefault="004F3455" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:37</w:t>
+            <w:t>2025/26:40</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6A64C89D" w14:textId="77777777" w:rsidR="008D7186" w:rsidRPr="005F407A" w:rsidRDefault="008D7186" w:rsidP="00333C9D">
+    <w:p w14:paraId="18609701" w14:textId="77777777" w:rsidR="0011617E" w:rsidRPr="00D01F17" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5919"/>
         <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D15BC" w14:paraId="54F94D47" w14:textId="77777777">
-[...29 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="0011617E" w14:paraId="7306F706" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5834" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C8DD0A3" w14:textId="125B7DE9" w:rsidR="0011617E" w:rsidRDefault="0006728C" w:rsidP="00333C9D">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Riksrevisionens </w:t>
+            </w:r>
+            <w:r w:rsidR="00C652C7">
+              <w:t>rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> om urval till högskolan – urvalsgrunder, platsfördelning och tillämpning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="1988590602"/>
+              <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="090EECCA" w14:textId="3732EED9" w:rsidR="008D7186" w:rsidRDefault="00523A80" w:rsidP="00333C9D">
+              <w:p w14:paraId="7789DDCB" w14:textId="7B7D7BDB" w:rsidR="0011617E" w:rsidRDefault="004F3455" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Prop.</w:t>
+                  <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="-348560707"/>
+              <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1C9EAF2B" w14:textId="692E899F" w:rsidR="008D7186" w:rsidRPr="00141F91" w:rsidRDefault="00523A80" w:rsidP="00333C9D">
+              <w:p w14:paraId="7F0EBA1D" w14:textId="21298C61" w:rsidR="0011617E" w:rsidRPr="00141F91" w:rsidRDefault="004F3455" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:37</w:t>
+                  <w:t>2025/26:40</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="793389EA" w14:textId="77777777" w:rsidR="008D7186" w:rsidRDefault="008D7186" w:rsidP="00333C9D">
+    <w:p w14:paraId="6D3F9132" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="493ED47D" w14:textId="77777777" w:rsidR="008D7186" w:rsidRDefault="008D7186" w:rsidP="00333C9D">
+    <w:p w14:paraId="3AB21A49" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A6A8A44" w14:textId="77777777" w:rsidR="008D7186" w:rsidRDefault="008D7186" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA72461" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="344717CA" w14:textId="234795CD" w:rsidR="008D7186" w:rsidRDefault="008D7186" w:rsidP="00333C9D">
+    <w:p w14:paraId="702B907A" w14:textId="7D7D6C09" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2025-11-06T00:00:00Z">
+          <w:id w:val="750776800"/>
+          <w:date w:fullDate="2025-10-30T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00523A80">
-            <w:t>den 6 november 2025</w:t>
+          <w:r w:rsidR="004A6D96">
+            <w:t>den 30 oktober 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="266865FE" w14:textId="77777777" w:rsidR="008D7186" w:rsidRDefault="008D7186" w:rsidP="00333C9D">
+    <w:p w14:paraId="52528018" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E1D914D" w14:textId="189F4530" w:rsidR="008D7186" w:rsidRDefault="00DD5295" w:rsidP="00333C9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="1F5BEA27" w14:textId="43A692D0" w:rsidR="008D7186" w:rsidRDefault="008D7186" w:rsidP="00333C9D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Namnunderskrift1"/>
+        <w:tag w:val="Namnunderskrift1"/>
+        <w:id w:val="146416067"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="42090896" w14:textId="513893C2" w:rsidR="0011617E" w:rsidRDefault="00F959B3" w:rsidP="00333C9D">
+          <w:pPr>
+            <w:pStyle w:val="Propnamnunderskrift1"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Lotta Edholm</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6F9B4399" w14:textId="5221EA93" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0027714B">
-[...3 lines deleted...]
-    <w:p w14:paraId="24328FF8" w14:textId="3E33A3F5" w:rsidR="008D7186" w:rsidRPr="008624B2" w:rsidRDefault="008D7186" w:rsidP="00BB2C9D">
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift2"/>
+          <w:tag w:val="Namnunderskrift2"/>
+          <w:id w:val="-873931827"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F959B3">
+            <w:t>Camilla Waltersson Grönvall</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="327D2E02" w14:textId="17991D04" w:rsidR="0011617E" w:rsidRPr="008C3EC0" w:rsidRDefault="0011617E" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="596381816"/>
+          <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00523A80">
+          <w:r w:rsidR="004F3455">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
+            <w:t>Utbildningsdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C9E09B" w14:textId="77777777" w:rsidR="008D7186" w:rsidRDefault="008D7186" w:rsidP="00523A80">
+    <w:p w14:paraId="075ACC16" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Propositionens huvudsakliga innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23156243" w14:textId="76A31A79" w:rsidR="006026DC" w:rsidRDefault="006026DC" w:rsidP="006026DC">
+        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5F4823" w14:textId="76E8EB24" w:rsidR="002F31E9" w:rsidRDefault="005A3FB0" w:rsidP="00E509A2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I propositionen föreslås ändringar i körkortslagen (1998:488) för att hindra så kallad körkortsturism. Det handlar om när ett körkort från ett land utanför EES (tredjeland) först byts ut till ett körkort från en annan EES-stat (utländskt EES-körkort) som i sin tur byts ut mot ett svenskt körkort. </w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t>I skrivelsen redogör regeringen för sin bedömning av de iakttagelser och rekommendationer som Riksrevisionen lämnar i rapporten Urval till hög</w:t>
+      </w:r>
+      <w:r w:rsidR="00E509A2">
         <w:softHyphen/>
-        <w:t xml:space="preserve">körkort </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidDel="0096649E">
+      </w:r>
+      <w:r>
+        <w:t>skolan – urvalsgrunder, platsfördelning och tillämpning (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2025:10). Riksrevisionens övergripande slutsats är att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3FB0">
+        <w:t>dagens urvalssystem i huvudsak fungerar väl</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005A3FB0">
+        <w:t xml:space="preserve">men </w:t>
+      </w:r>
+      <w:r w:rsidR="000D6DC3">
+        <w:t xml:space="preserve">att det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3FB0">
+        <w:t xml:space="preserve">kan bli mer effektivt i vissa delar. </w:t>
+      </w:r>
+      <w:r w:rsidR="002F31E9">
+        <w:t>Riksrevisionen rekommenderar regeringen att se till att ändringar i urvalsbestämmelserna genomförs utifrån fullständiga konsekvens</w:t>
+      </w:r>
+      <w:r w:rsidR="002F31E9">
         <w:softHyphen/>
-        <w:t>behör</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>ana</w:t>
+      </w:r>
+      <w:r w:rsidR="002F31E9">
         <w:softHyphen/>
-        <w:t>ig</w:t>
-[...76 lines deleted...]
-    <w:p w14:paraId="55BA6709" w14:textId="1BADA5C8" w:rsidR="008D7186" w:rsidRDefault="006026DC" w:rsidP="0037102B">
+        <w:t xml:space="preserve">lyser, att ge lämplig myndighet i uppdrag att regelbundet utvärdera urvals-bestämmelserna samt att se till att uppgifter om högskolestudenters urvalsgrupp och meritvärde bevaras för forsknings- och statistikändamål. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69ED8CCE" w14:textId="7692BAD3" w:rsidR="00E509A2" w:rsidRDefault="00E509A2" w:rsidP="002F31E9">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="6B0F9E1B" w14:textId="77777777" w:rsidR="008D7186" w:rsidRPr="008F2013" w:rsidRDefault="008D7186" w:rsidP="005E3C60">
+      <w:r w:rsidRPr="005A3FB0">
+        <w:t>Regeringen välkomnar granskningen och instämmer i huvudsak i Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:r w:rsidR="00A97725">
+        <w:t xml:space="preserve"> och rekommendationer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3FB0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>När det gäller rekommendation</w:t>
+      </w:r>
+      <w:r w:rsidR="00844DF3">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om konsekvensanalyser betonar regeringen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E509A2">
+        <w:t>stor vikt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> läggs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E509A2">
+        <w:t xml:space="preserve"> vid att utreda möjliga konsekvenser för helheten när delar av systemet ändras</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att så även fortsättningsvis ska vara fallet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEC99E7" w14:textId="77777777" w:rsidR="00BD4BD8" w:rsidRDefault="005A3FB0" w:rsidP="00BD4BD8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0105E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AEC7C6" w14:textId="2F8E30A3" w:rsidR="0011617E" w:rsidRPr="008F2013" w:rsidRDefault="0011617E" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE53072" w14:textId="6CC83A5E" w:rsidR="00523A80" w:rsidRDefault="008D7186">
+    <w:p w14:paraId="23F6B431" w14:textId="33739196" w:rsidR="004F3455" w:rsidRDefault="0011617E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00613168">
+      <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc212465020" w:history="1">
-        <w:r w:rsidR="00523A80" w:rsidRPr="0060510C">
+      <w:hyperlink w:anchor="_Toc212471543" w:history="1">
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00523A80" w:rsidRPr="0060510C">
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till riksdagsbeslut</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212465020 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212471543 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00157F0E">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19806D7E" w14:textId="287E1AA2" w:rsidR="00523A80" w:rsidRDefault="00157F0E">
+    <w:p w14:paraId="4A6B8A8D" w14:textId="282B9B01" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212465021" w:history="1">
-        <w:r w:rsidR="00523A80" w:rsidRPr="0060510C">
+      <w:hyperlink w:anchor="_Toc212471544" w:history="1">
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00523A80" w:rsidRPr="0060510C">
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i körkortslagen (1998:488)</w:t>
+          <w:t>Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212465021 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212471544 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EF539B6" w14:textId="3F2360D3" w:rsidR="00523A80" w:rsidRDefault="00157F0E">
+    <w:p w14:paraId="1AAF1965" w14:textId="2407C98C" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212471545" w:history="1">
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.1</w:t>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte med granskningen</w:t>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212471545 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4A6DE6D2" w14:textId="2B55F0A7" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212471546" w:history="1">
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.2</w:t>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Riksrevisionens slutsatser</w:t>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212471546 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="753CE9CA" w14:textId="5F537607" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc212471547" w:history="1">
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.3</w:t>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Riksrevisionens rekommendationer</w:t>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212471547 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="004F3455">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3CE1F2FA" w14:textId="6ECB303E" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212465022" w:history="1">
-        <w:r w:rsidR="00523A80" w:rsidRPr="0060510C">
+      <w:hyperlink w:anchor="_Toc212471548" w:history="1">
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00523A80" w:rsidRPr="0060510C">
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212465022 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212471548 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50B3EB22" w14:textId="65DD1E83" w:rsidR="00523A80" w:rsidRDefault="00157F0E">
+    <w:p w14:paraId="43333FC1" w14:textId="72299BE9" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212465023" w:history="1">
-        <w:r w:rsidR="00523A80" w:rsidRPr="0060510C">
+      <w:hyperlink w:anchor="_Toc212471549" w:history="1">
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00523A80" w:rsidRPr="0060510C">
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regleringar på området</w:t>
+          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212465023 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212471549 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21506679" w14:textId="6558BA56" w:rsidR="00523A80" w:rsidRDefault="00157F0E">
-[...1530 lines deleted...]
-    <w:p w14:paraId="7E01615C" w14:textId="68C6C7A0" w:rsidR="00523A80" w:rsidRDefault="00157F0E">
+    <w:p w14:paraId="2021AE46" w14:textId="2BF503D0" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212465043" w:history="1">
-        <w:r w:rsidR="00523A80" w:rsidRPr="0060510C">
+      <w:hyperlink w:anchor="_Toc212471550" w:history="1">
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av framställan om ändring i körkortslagen (1998:488) – körkortsturism</w:t>
+          <w:t>Riksrevisionens rapport om urval till högskoleutbildning - urvalsgrunder, platsfördelning och tillämpning</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212465043 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212471550 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>32</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="160100A2" w14:textId="705FB32E" w:rsidR="00523A80" w:rsidRDefault="00157F0E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="47278121" w14:textId="5819D925" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212465044" w:history="1">
-        <w:r w:rsidR="00523A80" w:rsidRPr="0060510C">
+      <w:hyperlink w:anchor="_Toc212471551" w:history="1">
+        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Framställans lagförslag</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 30 oktober 2025</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212465044 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc212471551 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>33</w:t>
+          <w:t>83</w:t>
         </w:r>
-        <w:r w:rsidR="00523A80">
+        <w:r w:rsidR="004F3455">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F820438" w14:textId="52223D7C" w:rsidR="00523A80" w:rsidRDefault="00157F0E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="70A7A2E5" w14:textId="5191B6B0" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00362009">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2123D3" w14:textId="45B3C1F8" w:rsidR="0011617E" w:rsidRPr="009C6229" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc212471543"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="7692823A" w14:textId="39C35864" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="0011617E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har granskat </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4030" w:rsidRPr="005E4030">
+        <w:t>effektiviteten i systemet för urval till högskoleutbildningar</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4030">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Resultatet av granskningen redovisas i rapporten Urval till högskolan – urvalsgrunder, platsfördelning och tillämpning (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2025:10). Riksdagen överlämnade Riksrevisionens rapport till regeringen den </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4030">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> maj 2025. Granskningsrapporten finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011617E">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...60 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+        <w:t>bilagan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8228F5" w14:textId="6D4CCB0B" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="004932D3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ärendet har beretts inom Regeringskansliet. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0758D" w:rsidRPr="005B2BA5">
+        <w:t xml:space="preserve">Högskolan Kristianstad, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F04CC">
+        <w:t xml:space="preserve">Malmö universitet, </w:t>
+      </w:r>
+      <w:r w:rsidR="00971AF4">
+        <w:t xml:space="preserve">Stockholms konstnärliga högskola, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1285F">
+        <w:t xml:space="preserve">Stockholms universitet, </w:t>
+      </w:r>
+      <w:r w:rsidR="003B7AEC" w:rsidRPr="005B2BA5">
+        <w:t>Sveriges lantbruksuniversitet</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2279" w:rsidRPr="005B2BA5">
+        <w:t xml:space="preserve">, Umeå universitet, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F04CC">
+        <w:t>Universitets</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1285F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006F04CC">
+        <w:t>kanslers</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1285F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006F04CC">
+        <w:t>ämbetet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1285F">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidR="006F04CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0758D" w:rsidRPr="005B2BA5">
+        <w:t>Universitets- och högskolerådet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1285F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har yttrat sig över rapporten. </w:t>
+      </w:r>
+      <w:r w:rsidR="005120F9">
+        <w:t xml:space="preserve">Högskolan i Gävle och Kungl. Tekniska högskolan har meddelat att de avstår från att yttra sig. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Yttrandena finns tillgängliga i Utbildningsdeparte</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1285F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mentet (U2025/</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4030" w:rsidRPr="005E4030">
+        <w:t>01239</w:t>
+      </w:r>
+      <w:r w:rsidR="004E130F">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. I denna skrivelse behandlar regeringen de iakttagelser och rekommendationer som Riksrevisionen har redovisat i sin rapport. De rekommendationer som Riksrevisionen riktar till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445471">
+        <w:t xml:space="preserve">Universitets- och högskolerådet </w:t>
+      </w:r>
+      <w:r w:rsidR="004E130F">
+        <w:t>respektive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445471">
+        <w:t xml:space="preserve"> till universitet och högskolor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behandlas inte i skrivelse</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7A50">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6120BD97" w14:textId="71D45AA8" w:rsidR="00717CF6" w:rsidRPr="00717CF6" w:rsidRDefault="00FA1206" w:rsidP="005906A8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc212471544"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="0252F115" w14:textId="46D11E72" w:rsidR="00FA1206" w:rsidRDefault="00FA1206" w:rsidP="00E44558">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc212471545"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk199921488"/>
+      <w:r>
+        <w:t>Bakgrund och syfte med granskningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="6970D184" w14:textId="4C5D83A3" w:rsidR="00717CF6" w:rsidRPr="00717CF6" w:rsidRDefault="00717CF6" w:rsidP="00717CF6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve">Konkurrensen om utbildningsplatser är stor till många eftertraktade högskoleutbildningar på svenska universitet och högskolor. När alla behöriga sökande till en utbildning på grundnivå och som vänder sig till nybörjare inte kan tas emot ska ett urval göras utifrån gymnasiebetyg, resultat på högskoleprovet och lokalt beslutade urvalsgrunder. Syftet med urvalssystemet är att anta de sökande som har bäst förutsättningar att klara studierna. Samtidigt ska systemet bidra till fler vägar in till högskolan, ökad jämställdhet och </w:t>
+      </w:r>
+      <w:r w:rsidR="000D6DC3">
+        <w:t xml:space="preserve">till att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t>motverka social snedrekrytering. Systemet ska dessutom vara överblickbart och enkelt att förhålla sig till för blivande studenter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2822B635" w14:textId="77777777" w:rsidR="00717CF6" w:rsidRDefault="00717CF6" w:rsidP="00717CF6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t>Det har funnits indikationer på att urvalet inte fungerar effektivt. Bland annat har tidigare studier pekat på att studenter som antas via sitt högskoleprovsresultat klarar sina studier sämre än de som antas via betyg. Riksrevisionen har därför valt att granska effektiviteten i systemet för urval till högskoleutbildningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456A6A82" w14:textId="21A1FF00" w:rsidR="00677425" w:rsidRDefault="00677425" w:rsidP="00677425">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den övergripande revisionsfrågan är: </w:t>
+      </w:r>
+      <w:r w:rsidR="00004FD8">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ungerar systemet för urval till högskoleutbildningar på ett effektivt sätt? För att besvara den övergripan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>de frågan ställer Riksrevisionen följande delfrågor:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD55ADC" w14:textId="03F1684D" w:rsidR="00677425" w:rsidRDefault="00677425" w:rsidP="00677425">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fungerar urvalsgrunderna och platsfördelningen så att sökande vid urval rangordnas efter de målsättningar som finns?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660BA7CD" w14:textId="292E095F" w:rsidR="00677425" w:rsidRDefault="00677425" w:rsidP="00677425">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Styr regeringen systemet för urval till högskoleutbildningar på ett effektivt sätt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9C6A80" w14:textId="77777777" w:rsidR="00677425" w:rsidRDefault="00677425" w:rsidP="00677425">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arbetar lärosätena med urval till sina högskoleutbildningar på ett effektivt sätt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFCD4EB" w14:textId="06BDC977" w:rsidR="00677425" w:rsidRPr="00717CF6" w:rsidRDefault="00677425" w:rsidP="00677425">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Arbetar </w:t>
+      </w:r>
+      <w:r w:rsidR="004B064A">
+        <w:t>Universitets- och högskolerådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ändamålsenligt för att urval till högskoleutbildningar ska fungera på ett effektivt sätt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4DFAE4" w14:textId="54B9CC50" w:rsidR="00717CF6" w:rsidRPr="00717CF6" w:rsidRDefault="00717CF6" w:rsidP="00677425">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpkt-listaram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve">Riksrevisionens övergripande slutsats </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk206504599"/>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t>är att dagens urvalssystem i huvudsak fungerar väl. Ur ett internationellt perspektiv framstår urvalssystemet också som relativt enkelt, men det kan bli mer effektivt i vissa delar</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1418">
+        <w:t xml:space="preserve">, anser Riksrevisionen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="7695CBB0" w14:textId="4848BCB0" w:rsidR="00FA1206" w:rsidRDefault="00FA1206" w:rsidP="00FA1206">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc212471546"/>
+      <w:r>
+        <w:t>Riksrevisionens slutsatser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="2EACAF9C" w14:textId="77777777" w:rsidR="00717CF6" w:rsidRDefault="00717CF6" w:rsidP="00717CF6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Urvalsgrunderna och platsfördelningen uppfyller sina syften men det finns viss potential för ökad genomströmning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D9B78F" w14:textId="25AB0903" w:rsidR="00717CF6" w:rsidRDefault="00903C3C" w:rsidP="00717CF6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen bedömer att r</w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6">
+        <w:t xml:space="preserve">egeringens bestämmelser om urvalsgrunder och platsfördelning bidrar till att de </w:t>
+      </w:r>
+      <w:r w:rsidR="00914237">
+        <w:t xml:space="preserve">som har </w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6">
+        <w:t xml:space="preserve">bäst förutsättningar att klara studierna antas, att sökande har en andra chans och att olika studentgrupper antas. Det finns dock indikationer på att reglerna för hur platserna ska fördelas mellan urvalsgrunderna är för restriktiva. </w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00860AA2">
+        <w:t>På vissa utbildningar skulle genomströmningen sannolikt kunna öka genom att fördela fler platser via betyg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0863B228" w14:textId="77777777" w:rsidR="00717CF6" w:rsidRDefault="00717CF6" w:rsidP="00717CF6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lärosätena ändrar och analyserar sällan urvalet till sina utbildningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B66DC3" w14:textId="1DAEB1E4" w:rsidR="00717CF6" w:rsidRDefault="00717CF6" w:rsidP="00717CF6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lärosätena ansvarar för platsfördelningen mellan urvalsgrunderna, och om lokalt beslutade urvalsgrunder ska användas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00903C3C">
+        <w:t xml:space="preserve"> Av granskningen framgår att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lärosätena </w:t>
+      </w:r>
+      <w:r w:rsidR="00903C3C">
+        <w:t xml:space="preserve">i huvudsak saknar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kunskap om hur väl deras urvalsgrunder och platsfördelning fungerar. De arbetar inte heller i någon större utsträckning med att anpassa urvalet till specifika utbildningar. Sådana analyser kan dock vara svåra att genomföra på ett effektivt sätt för enskilda lärosäten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7A4A3C" w14:textId="56EC32B7" w:rsidR="00FA1206" w:rsidRDefault="00903C3C" w:rsidP="00717CF6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00860AA2">
+        <w:t>Riksrevisionen framhåller att a</w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00860AA2">
+        <w:t>nvändningen av lokalt beslutade urvals</w:t>
+      </w:r>
+      <w:r w:rsidR="0018270D" w:rsidRPr="00860AA2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00860AA2">
+        <w:t xml:space="preserve">grunder vid urval till nybörjarprogram </w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00914237">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00914237">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00914237">
+        <w:t>dag</w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00860AA2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860AA2">
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00860AA2">
+        <w:t>begränsad på de flesta läro</w:t>
+      </w:r>
+      <w:r w:rsidR="0018270D" w:rsidRPr="00860AA2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00860AA2">
+        <w:t>säten, trots regeringens ambition att de ska användas i större utsträck</w:t>
+      </w:r>
+      <w:r w:rsidR="0018270D" w:rsidRPr="00860AA2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00860AA2">
+        <w:t xml:space="preserve">ning. Det är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860AA2">
+        <w:t xml:space="preserve">enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00860AA2">
+        <w:t>positivt att lärosätena kan använda lokalt beslutade urvalsgrunder. Däremot pekar inte gransk</w:t>
+      </w:r>
+      <w:r w:rsidR="0018270D" w:rsidRPr="00860AA2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00860AA2">
+        <w:t>nin</w:t>
+      </w:r>
+      <w:r w:rsidR="0018270D" w:rsidRPr="00860AA2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00860AA2">
+        <w:t>gens resultat på några tydliga effektivitetsvinster med att öka användningen av lokalt beslutade urvalsgrunder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70449ACB" w14:textId="3D97461C" w:rsidR="00717CF6" w:rsidRPr="00717CF6" w:rsidRDefault="004B064A" w:rsidP="00717CF6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Universitets- och högskolerådet </w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00717CF6">
+        <w:t>bör ta ett större ansvar för genomförandet av högskoleprovet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F35B54" w14:textId="77384BCD" w:rsidR="00717CF6" w:rsidRPr="00717CF6" w:rsidRDefault="00903C3C" w:rsidP="00717CF6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen anser att </w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve">Universitets- och högskolerådets roll att stödja lärosätena vid urval </w:t>
+      </w:r>
+      <w:r w:rsidR="00956C10" w:rsidRPr="00717CF6">
+        <w:t>över lag</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5EA1" w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve">fungerar bra, men </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00717CF6">
+        <w:t>samverkan med lärosätena om det nationella antagningssystemet (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00717CF6">
+        <w:t>NyA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve">) uppvisar brister. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Enligt granskningen har </w:t>
+      </w:r>
+      <w:r w:rsidR="004B064A">
+        <w:t>Universitets- och högskolerådet</w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve"> inte heller tagit tillräckligt stort ansvar för att högskoleprovet genomförs på ett rättssäkert och likvärdigt sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D03697A" w14:textId="15130ECF" w:rsidR="00717CF6" w:rsidRPr="00717CF6" w:rsidRDefault="00717CF6" w:rsidP="00717CF6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve">Varken lärosätena, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B064A">
+        <w:t>Universitets- och högskolerådet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve"> eller regeringen har samlad kunskap om hur pass väl urvalsbestämmelserna fungerar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F23D7F" w14:textId="54362758" w:rsidR="00717CF6" w:rsidRPr="00717CF6" w:rsidRDefault="00903C3C" w:rsidP="00717CF6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av granskningen framgår att r</w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve">egeringen har ändrat urvalsbestämmelserna utifrån olika målsättningar och ofta har det saknats konsekvensanalyser för hur ändringarna påverkar hela urvalssystemet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen bedömer att </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve">ärosätena, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B064A">
+        <w:t>Universitets- och högskolerådet</w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve"> och regeringen inte heller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve">tillräcklig kunskap om hur pass väl dagens urvalsbestämmelser lyckas välja ut dem </w:t>
+      </w:r>
+      <w:r w:rsidR="00884D46">
+        <w:t>som har</w:t>
+      </w:r>
+      <w:r w:rsidR="00884D46" w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00717CF6">
+        <w:t>bäst förutsättningar att klara utbildningarna. Enligt Riksrevisionens bedömning innebär detta en risk för att urvalssystemet på längre sikt inte utformas effektivt. För att urvalssystemet fortsatt ska fungera väl är det viktigt att följa hur olika förändringar i samhället påverkar urvalet till konkurrens</w:t>
+      </w:r>
+      <w:r w:rsidR="00562AB3">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00717CF6">
+        <w:t>utsatta utbildningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, anser Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00717CF6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549F40E9" w14:textId="3E2351AD" w:rsidR="00ED45B8" w:rsidRDefault="009F0507" w:rsidP="009F0507">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc212471547"/>
+      <w:r>
+        <w:t>Riksrevisionens rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="488E9E42" w14:textId="77777777" w:rsidR="005E11DC" w:rsidRDefault="005E11DC" w:rsidP="005E11DC">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen lämnar följande rekommendationer till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F60C5">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...60 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+        <w:t>regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225A211F" w14:textId="77777777" w:rsidR="005E11DC" w:rsidRPr="00717CF6" w:rsidRDefault="005E11DC" w:rsidP="005E11DC">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t>Se till att ändringar i urvalsbestämmelserna genomförs utifrån fullstän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t>diga konsekvensanalyser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B55F40" w14:textId="77777777" w:rsidR="005E11DC" w:rsidRDefault="005E11DC" w:rsidP="005E11DC">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t>Stärk utvärderingen av urvalsgrundernas och platsfördelningens funk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t>tion genom att:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271414E9" w14:textId="18DAD8BB" w:rsidR="005E11DC" w:rsidRPr="00717CF6" w:rsidRDefault="005E11DC" w:rsidP="005E11DC">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t>ge lämplig myndighet i uppdrag att regelbundet utvärdera urvalsbestämmelserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4872EF75" w14:textId="1EB93ADA" w:rsidR="005E11DC" w:rsidRDefault="005E11DC" w:rsidP="005E11DC">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t>se till att uppgifter om högskolestudenters urvalsgrupp och meritvärde bevaras för forsknings- och statistikändamål.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693959FF" w14:textId="62EC7443" w:rsidR="00717CF6" w:rsidRPr="00717CF6" w:rsidRDefault="00903C3C" w:rsidP="00677425">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpkt-listaram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen lämnar följande rekommendation t</w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="00717CF6">
+        <w:t xml:space="preserve">ill </w:t>
+      </w:r>
+      <w:r w:rsidR="00717CF6" w:rsidRPr="006F60C5">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...60 lines deleted...]
-        <w:pStyle w:val="Innehll5"/>
+        <w:t>lärosätena</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583E8911" w14:textId="77777777" w:rsidR="00717CF6" w:rsidRDefault="00717CF6" w:rsidP="00717CF6">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t>Öka samverkan kring lokalt beslutade urvalsgrunder i syfte att göra urvalet mer kostnadseffektivt och rättssäkert. Se exempelvis över möjligheten att gemensamt ta fram och genomföra alternativa urval till liknande utbildningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6469C5BA" w14:textId="6BFA3096" w:rsidR="00717CF6" w:rsidRPr="00717CF6" w:rsidRDefault="00903C3C" w:rsidP="00677425">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen lämnar följande rekommendationer till </w:t>
+      </w:r>
+      <w:r w:rsidR="00F954CB">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...66 lines deleted...]
-    <w:p w14:paraId="6FB65D01" w14:textId="049B65EF" w:rsidR="008D7186" w:rsidRDefault="008D7186" w:rsidP="005E3C60">
+        <w:t>Universitets- och högskolerådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC8D992" w14:textId="01E4B52A" w:rsidR="00717CF6" w:rsidRPr="00717CF6" w:rsidRDefault="00717CF6" w:rsidP="00717CF6">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t>Följ upp lärosätenas genomförande av högskoleprovet för att stärka likvärdigheten och rättssäkerheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3766D8" w14:textId="4C409A9A" w:rsidR="00717CF6" w:rsidRPr="00717CF6" w:rsidRDefault="00717CF6" w:rsidP="00717CF6">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00717CF6">
+        <w:t>Utveckla forum som möjliggör mer löpande dialog med och mellan provanordnande lärosäten för att främja ett mer likvärdigt genomförande av högskoleprovet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE2CDC2" w14:textId="77777777" w:rsidR="009F0507" w:rsidRDefault="009F0507" w:rsidP="009F0507">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc190176149"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc190864429"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc212471548"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="7D17AB10" w14:textId="304FD36C" w:rsidR="00462730" w:rsidRPr="00462730" w:rsidRDefault="00462730" w:rsidP="00462730">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens övergripande bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD1FB72" w14:textId="4842E2E3" w:rsidR="00BA54C2" w:rsidRDefault="00462730" w:rsidP="00EF2BB1">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="421AF1E3" w14:textId="77777777" w:rsidR="008D7186" w:rsidRPr="005A72C8" w:rsidRDefault="008D7186" w:rsidP="00523A80">
+      <w:bookmarkStart w:id="11" w:name="_Hlk206504651"/>
+      <w:r w:rsidRPr="002432E3">
+        <w:t>Regeringen välkomnar granskningen och instämmer i huvudsak i Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E482F" w:rsidRPr="001E3B09">
+        <w:t xml:space="preserve">I likhet med Riksrevisionen och </w:t>
+      </w:r>
+      <w:r w:rsidR="004D579D" w:rsidRPr="001E3B09">
+        <w:t xml:space="preserve">nästan alla </w:t>
+      </w:r>
+      <w:r w:rsidR="009E482F" w:rsidRPr="001E3B09">
+        <w:t>lärosäten som har yttra</w:t>
+      </w:r>
+      <w:r w:rsidR="009E482F">
+        <w:t xml:space="preserve">t sig över rapporten, </w:t>
+      </w:r>
+      <w:r w:rsidR="00943148">
+        <w:t xml:space="preserve">konstaterar </w:t>
+      </w:r>
+      <w:r w:rsidR="009E482F">
+        <w:t xml:space="preserve">regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="009E482F" w:rsidRPr="009E482F">
+        <w:t xml:space="preserve">att dagens urvalssystem till högre utbildning i huvudsak fungerar väl. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E482F">
+        <w:t>Regeringen anser vidare</w:t>
+      </w:r>
+      <w:r w:rsidR="001F29DF">
+        <w:t>, i likhet med de lärosäten som</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32735">
+        <w:t xml:space="preserve"> i sina yttranden</w:t>
+      </w:r>
+      <w:r w:rsidR="001F29DF">
+        <w:t xml:space="preserve"> har uttala</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32735">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="001F29DF">
+        <w:t xml:space="preserve"> sig om detta,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE452D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E482F">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="009E482F" w:rsidRPr="009E482F">
+        <w:t>rapporten på ett bra sätt beskriver förtjänster och utmaningar med dagens urvalssystem till högre utbildning.</w:t>
+      </w:r>
+      <w:r w:rsidR="009E482F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6138">
+        <w:t>Riksrevisionens analys</w:t>
+      </w:r>
+      <w:r w:rsidR="001A51DF">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6138">
+        <w:t xml:space="preserve"> av skillnader i studieresultat mellan studenter </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6138">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">som antagits i </w:t>
+      </w:r>
+      <w:r w:rsidR="001A51DF">
+        <w:t>olika urvalsgrupper är intressant</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2BB1">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="001A51DF">
+        <w:t xml:space="preserve"> och visar</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2BB1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EF2BB1">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A51DF">
+        <w:t xml:space="preserve"> på betygens starka prognosförmåga</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64EF5">
+        <w:t xml:space="preserve"> när det gäller studieresultat</w:t>
+      </w:r>
+      <w:r w:rsidR="001A51DF">
+        <w:t xml:space="preserve">, högskoleprovets funktion som en andra chans och att lokalt beslutade urvalsgrunder förefaller ge liknande resultat som </w:t>
+      </w:r>
+      <w:r w:rsidR="00117AC1">
+        <w:t xml:space="preserve">betygsurvalet. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="060C4F9F" w14:textId="30D835CE" w:rsidR="00572FBC" w:rsidRPr="00572FBC" w:rsidRDefault="00572FBC" w:rsidP="00572FBC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Urvalsgrunder och platsfördelning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F2CAB4" w14:textId="28324728" w:rsidR="00DE2452" w:rsidRDefault="004E63B8" w:rsidP="00DE2452">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3079A">
+        <w:t xml:space="preserve">Hur urvalet utformas kan påverka olika gruppers respektive kvinnors och mäns möjligheter att </w:t>
+      </w:r>
+      <w:r w:rsidR="000911EF">
+        <w:t>bli antagna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3079A">
+        <w:t xml:space="preserve">. Inte minst av det skälet är det viktigt att olika slags meriter kan ligga till grund för urvalet och att urvalet fungerar väl. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Betygen är den urvalsgrund som bäst </w:t>
+      </w:r>
+      <w:r w:rsidR="00F85D0C">
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förutsäga kommande studieprestationer i högskolan, vilket framgår av både nationella och internationella studier. Högskoleprovets förmåga att förutsäga kommande studieprestationer varierar mellan olika utbildningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E5DA36" w14:textId="272517A0" w:rsidR="00D516FE" w:rsidRDefault="00BA54C2" w:rsidP="00DE2452">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen bedömer i sin granskning att urvalsgrunderna och platsfördelningen uppfyller sina syften men att det finns viss potential för ökad genomströmning på vissa utbildningar genom att fördela fler platser via betyg. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3079A">
+        <w:t xml:space="preserve">I den senaste </w:t>
+      </w:r>
+      <w:r w:rsidR="00D517B3">
+        <w:t xml:space="preserve">större </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3079A">
+        <w:t xml:space="preserve">propositionen på tillträdesområdet, Fler vägar till kunskap </w:t>
+      </w:r>
+      <w:r w:rsidR="006C583F">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3079A">
+        <w:t>en högskola för livslångt lärande (prop. 2017/18:204)</w:t>
+      </w:r>
+      <w:r w:rsidR="00170741">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3079A">
+        <w:t xml:space="preserve"> bedömde regeringen att </w:t>
+      </w:r>
+      <w:r w:rsidR="004E63B8">
+        <w:t>dagens bestämmelser om fördelningen av platser mellan urvalsgrunderna</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3079A">
+        <w:t xml:space="preserve"> var</w:t>
+      </w:r>
+      <w:r w:rsidR="004E63B8">
+        <w:t xml:space="preserve"> tydliga och överblickbara. Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3079A">
+        <w:t xml:space="preserve">föreslog därför </w:t>
+      </w:r>
+      <w:r w:rsidR="004E63B8">
+        <w:t xml:space="preserve">och mot bakgrund av att både betyg och högskoleprov är viktiga urvalsgrunder, att platserna på en utbildning som huvudregel </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3079A">
+        <w:t>även fortsättningsvis skulle</w:t>
+      </w:r>
+      <w:r w:rsidR="004E63B8">
+        <w:t xml:space="preserve"> fördelas med minst en tredjedel på grundval av betyg och minst en tredjedel på grundval av resultat från högskoleprovet. Högst en tredjedel s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3079A">
+        <w:t xml:space="preserve">kulle </w:t>
+      </w:r>
+      <w:r w:rsidR="004E63B8">
+        <w:t xml:space="preserve">få fördelas på grundval av urvalsgrunder som lärosätet självt bestämmer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFA8A5F" w14:textId="32674305" w:rsidR="00BA54C2" w:rsidRDefault="00236F8A" w:rsidP="009277E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av granskningen framgår att l</w:t>
+      </w:r>
+      <w:r w:rsidR="00C370F3">
+        <w:t xml:space="preserve">ärosätena </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sällan </w:t>
+      </w:r>
+      <w:r w:rsidR="000911EF">
+        <w:t xml:space="preserve">analyserar och </w:t>
+      </w:r>
+      <w:r w:rsidR="00C370F3">
+        <w:t>ändrar urvalet till sina utbildningar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA54C2">
+        <w:t xml:space="preserve"> och att </w:t>
+      </w:r>
+      <w:r w:rsidR="00C370F3">
+        <w:t>användningen av lokalt beslutade urvalsgrunder vid urval till nybörjarprogram i</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0291">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C370F3">
+        <w:t>dag är begränsad på de flesta lärosäten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00744F79">
+        <w:t>En liknande bild framtona</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81353">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00744F79">
+        <w:t xml:space="preserve"> i den kartläggning och analys av lokalt beslutade urvalsgrunder som </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD672A">
+        <w:t xml:space="preserve">Universitets- och högskolerådet </w:t>
+      </w:r>
+      <w:r w:rsidR="00744F79">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD672A">
+        <w:t xml:space="preserve">Universitetskanslersämbetet </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81353">
+        <w:t xml:space="preserve">för några år sedan </w:t>
+      </w:r>
+      <w:r w:rsidR="00744F79">
+        <w:t>gjorde på regeringens uppdrag (</w:t>
+      </w:r>
+      <w:r w:rsidR="00744F79" w:rsidRPr="00744F79">
+        <w:t>Kartläggning och analys av lärosätenas användning av lokalt beslutade urvalsgrunder</w:t>
+      </w:r>
+      <w:r w:rsidR="00744F79">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD672A">
+        <w:t>Universitetskanslers</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2452">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00BD672A">
+        <w:t xml:space="preserve">ämbetet </w:t>
+      </w:r>
+      <w:r w:rsidR="00744F79">
+        <w:t xml:space="preserve">2021). </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA54C2" w:rsidRPr="00844DF3">
+        <w:t>Syftet med lokalt beslutade urvalsgrunder kan vara att möta de behov som den specifika utbildningen har av att kunna rekrytera personer med en viss typ av meriter, eller av att kunna bredda rekryteringen genom att låta olika slags meriter ligga till grund för urvalet. Att använda olika slags prov i urvalet kan också vara ett sätt att få motiverade studenter, vilket kan vara positivt för genomströmningen på en utbildning.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA54C2" w:rsidRPr="002B1E97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C60FEA" w14:textId="3B836045" w:rsidR="000F77A0" w:rsidRPr="009277E4" w:rsidRDefault="000F77A0" w:rsidP="000F77A0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser att det är viktigt att lärosäten analyserar urvalet till sina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009122AE">
+        <w:t xml:space="preserve">utbildningar i relation till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>exempelvis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009122AE">
+        <w:t xml:space="preserve"> genomströmningen på utbildningarna. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726AF9">
+        <w:t>Enligt regeringens mening är det viktigt att lärosätena arbetar aktivt med att använda de verktyg som regelverket medger för att optimera urvalet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009122AE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EE2E9D" w14:textId="547F94FA" w:rsidR="00572FBC" w:rsidRPr="00572FBC" w:rsidRDefault="00572FBC" w:rsidP="00572FBC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00572FBC">
+        <w:t>Antagningssystemet och högskoleprovet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC01648" w14:textId="75490C64" w:rsidR="001F29DF" w:rsidRDefault="00372B40" w:rsidP="00572FBC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När det gäller </w:t>
+      </w:r>
+      <w:r w:rsidR="001F29DF">
+        <w:t>Universitets- och högskolerådets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> arbete med antagnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00990F2E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">verksamheten och högskoleprovet tar Riksrevisionen upp viktiga frågor om likvärdighet, rättssäkerhet och samverkan med lärosätena. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372B40">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372B40">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">anser att det är av största vikt att samarbetet med lärosätena </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3297">
+        <w:t xml:space="preserve">i fråga om antagningsverksamheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372B40">
+        <w:t>fungerar väl och konstaterar att ett förbättrings</w:t>
+      </w:r>
+      <w:r w:rsidR="00990F2E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00372B40">
+        <w:t>arbete har inletts, vilket Riksrevisionen också nämner i sin rapport och Universitets- och högskolerådet lyfter fram i sitt yttrande över rapporten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3297" w:rsidRPr="00DE3297">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F29DF">
+        <w:t xml:space="preserve">Några lärosäten, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F29DF">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F29DF">
+        <w:t xml:space="preserve"> Stockholms konstnärliga högskola och Stockholms universitet, lyfter i sina yttranden fram att det finns ytterligare behov av </w:t>
+      </w:r>
+      <w:r w:rsidR="00290DE6">
+        <w:t xml:space="preserve">utveckling av </w:t>
+      </w:r>
+      <w:r w:rsidR="001F29DF">
+        <w:t xml:space="preserve">antagningssystemet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F29DF">
+        <w:t>NyA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F29DF">
+        <w:t>, t.ex. för att möjliggöra ett mer strukturerat arbete med alternativa urval. Här understryker Stockholms konstnärliga högskola att det behövs utveckling av funktionalitet kopplat till antagning till konstnärliga utbildningar</w:t>
+      </w:r>
+      <w:r w:rsidR="00146E9F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001F29DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F29DF">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F29DF">
+        <w:t xml:space="preserve"> för att hantera arbetsprover i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F29DF">
+        <w:t>NyA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F29DF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F29DF" w:rsidRPr="00844DF3">
+        <w:t>Regeringen förutsätter att myndigheterna fortsätter att utveckla samarbetet</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3B09" w:rsidRPr="00844DF3">
+        <w:t xml:space="preserve"> om antagningssystemet och att behov av ytterligare funktionalitet beaktas</w:t>
+      </w:r>
+      <w:r w:rsidR="001F29DF" w:rsidRPr="00844DF3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F29DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26017E89" w14:textId="0D628B1E" w:rsidR="00372B40" w:rsidRPr="00236F8A" w:rsidRDefault="00DE3297" w:rsidP="00236F8A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Universitets- och högskolerådet understryker vidare att myndigheten har vidtagit eller planerar ett flertal åtgärder för att möta de brister i fråga om </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6F9C">
+        <w:t xml:space="preserve">likvärdighet och rättssäkerhet i genomförandet av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">högskoleprovet som Riksrevisionen pekar på. Bland annat genomförs webbutbildningar och uppdateringar av utbildningsmaterial för att säkerställa en enhetlig tillämpning, och </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD672A">
+        <w:t xml:space="preserve">Universitets- och högskolerådet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ger stöd till lärosätena i frågor om lokala anpassningar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844DF3">
+        <w:t>Regeringen anser att det är viktigt att högskoleprovet fungerar väl</w:t>
+      </w:r>
+      <w:r w:rsidR="001F29DF" w:rsidRPr="00844DF3">
+        <w:t xml:space="preserve"> ur rättssäkerhets- och likvärdighetsperspektiv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844DF3">
+        <w:t xml:space="preserve"> och ser positivt på </w:t>
+      </w:r>
+      <w:r w:rsidR="00676056">
+        <w:t>att myndigheten arbetar med att möta de brister som identifierats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844DF3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3C2C68" w14:textId="2FC55FFC" w:rsidR="009F5EA1" w:rsidRDefault="009F5EA1" w:rsidP="0041278E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionens rekommendationer till regeringen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CBFC7A" w14:textId="7E73723B" w:rsidR="00B9365F" w:rsidRPr="000E6813" w:rsidRDefault="00B9365F" w:rsidP="0041278E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6813">
+        <w:t>Se till att ändringar i urvalsbestämmelserna genomförs utifrån fullständiga konsekvensanalyser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C4895F" w14:textId="2D435863" w:rsidR="00436FC0" w:rsidRDefault="002226BA" w:rsidP="00436FC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6813">
+        <w:t>Regeringen anser</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7D92">
+        <w:t xml:space="preserve"> i likhet med Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6813">
+        <w:t xml:space="preserve"> att det är viktigt att ha ett gediget underlag till grund för beslut om förändringar</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7D92">
+        <w:t xml:space="preserve"> i urvals</w:t>
+      </w:r>
+      <w:r w:rsidR="00616D94">
+        <w:t>reglerna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6813">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D67DC" w:rsidRPr="000E6813">
+        <w:t xml:space="preserve">I detta ingår att </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7D92">
+        <w:t>bedöma konsekvenserna av</w:t>
+      </w:r>
+      <w:r w:rsidR="006D67DC" w:rsidRPr="000E6813">
+        <w:t xml:space="preserve"> hur förändringar av delar av urvalssystemet påverkar systemet som helhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262F7B9F" w14:textId="0A9C27D8" w:rsidR="00986596" w:rsidRPr="00684CFC" w:rsidRDefault="00986596" w:rsidP="00986596">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694800">
+        <w:t xml:space="preserve">För närvarande bereds inom Regeringskansliet </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1AFC">
+        <w:t xml:space="preserve">betänkanden från </w:t>
+      </w:r>
+      <w:r w:rsidR="00990F2E">
+        <w:t xml:space="preserve">flera </w:t>
+      </w:r>
+      <w:r w:rsidR="00990F2E" w:rsidRPr="00694800">
+        <w:t>utredningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694800">
+        <w:t xml:space="preserve"> som kan komma att påverka tillträdesreglerna. Utredningen Utveckla lärar- och förskollärar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694800">
+        <w:softHyphen/>
+        <w:t>utbildnin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694800">
+        <w:softHyphen/>
+        <w:t>garna (</w:t>
+      </w:r>
+      <w:r w:rsidR="000815B0">
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0C1F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000815B0">
+        <w:t>2023:03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694800">
+        <w:t xml:space="preserve">) hade </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00694800">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00694800">
+        <w:t xml:space="preserve"> i uppdrag att föreslå hur antagningskraven till lärar- och förskollärarutbildningarna kan höjas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7335" w:rsidRPr="00694800">
+        <w:t>och redovisade</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7335">
+        <w:t xml:space="preserve"> sitt betänkande</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7335" w:rsidRPr="00694800">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694800">
+        <w:t>(Ämneskunskaper och lärarskicklighet – en reformerad lärar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00694800">
+        <w:t>utbild</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00694800">
+        <w:t xml:space="preserve">ning, SOU 2024:81) i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>december</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694800">
+        <w:t xml:space="preserve"> 2024. Utredningen Likvärdiga betyg och meritvärden </w:t>
+      </w:r>
+      <w:r w:rsidR="000815B0">
+        <w:t>(U</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0C1F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000815B0">
+        <w:t>2023:02)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694800">
+        <w:t xml:space="preserve"> hade </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00694800">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00694800">
+        <w:t xml:space="preserve"> i uppdrag att lämna förslag på förändringar i betygssystemet och systemet för meritvärdering och redovisade</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sitt betänkande (Ett likvärdigt betygssystem, SOU 2025:18)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694800">
+        <w:t xml:space="preserve"> i februari 2025. I beredningen av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dessa </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7D92">
+        <w:t xml:space="preserve">betänkanden </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">analyseras hur tillträdessystemet kan komma att påverkas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE828D5" w14:textId="0AF6474F" w:rsidR="00B9365F" w:rsidRDefault="00436FC0" w:rsidP="00436FC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t>Kommittéer</w:t>
+      </w:r>
+      <w:r w:rsidR="008252B6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">särskilda utredare </w:t>
+      </w:r>
+      <w:r w:rsidR="008252B6">
+        <w:t xml:space="preserve">och förvaltningsmyndigheter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt förordningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t>(2024:183) om konsekvensutredningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">edovisa en konsekvensutredning när de lämnar in förslag till regeringen eller Regeringskansliet om att regeringen ska föreslå eller besluta om nya eller ändrade lagar och förordningar. Kommittéer och särskilda utredare ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:lastRenderedPageBreak/>
+        <w:t>även för andra förslag som lämnas i ett betänkande redovisa en konsekvensutredning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B326D9" w14:textId="0F25A0CC" w:rsidR="00436FC0" w:rsidRPr="00682650" w:rsidRDefault="00653577" w:rsidP="00685AD2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E18D9">
+        <w:t>Som komplement till de konsekvensutredningar som redovisas av kommittéer och särskilda utredare läggs inom Regeringskansliet stor vikt vid att analysera de bredare konsekvenser som olika förändringsförslag kan få exempelvis för tillträdessystemet som helhet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684CFC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E6813">
+        <w:t>Konsekvens</w:t>
+      </w:r>
+      <w:r w:rsidR="00684CFC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="000E6813">
+        <w:t>utred</w:t>
+      </w:r>
+      <w:r w:rsidR="00684CFC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="000E6813">
+        <w:t xml:space="preserve">ningar </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97692">
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidR="000E6813">
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97692">
+        <w:t xml:space="preserve">tas </w:t>
+      </w:r>
+      <w:r w:rsidR="000E6813">
+        <w:t>fram inom Regeringskansliet när förordnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00684CFC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="000E6813">
+        <w:t>ändringar bereds.</w:t>
+      </w:r>
+      <w:r w:rsidR="0074163F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEDBDB1" w14:textId="2065AC10" w:rsidR="00B9365F" w:rsidRPr="00B45E07" w:rsidRDefault="00B9365F" w:rsidP="0041278E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45E07">
+        <w:t>Stärk utvärderingen av urvalsgrundernas och platsfördelningens funk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45E07">
+        <w:softHyphen/>
+        <w:t>tion genom att</w:t>
+      </w:r>
+      <w:r w:rsidR="0041278E" w:rsidRPr="00B45E07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45E07">
+        <w:t>ge lämplig myndighet i uppdrag att regelbundet utvärdera urvals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45E07">
+        <w:softHyphen/>
+        <w:t>bestämmelserna</w:t>
+      </w:r>
+      <w:r w:rsidR="00436FC0" w:rsidRPr="00B45E07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B6D7BB" w14:textId="0CEB62F4" w:rsidR="007542A4" w:rsidRPr="00436FC0" w:rsidRDefault="007542A4" w:rsidP="007542A4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">I dag har Universitets- och högskolerådet enligt </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2EBA" w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">13 § förordningen (2012:811) med instruktion för Universitets- och högskolerådet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">i uppgift att </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2EBA" w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">ansvara för uppföljning och analys av frågor inom myndighetens verksamhetsområde. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">Universitetskanslersämbetet ska </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF06ED" w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">bland annat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t>ansvara för officiell statistik enligt 5</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7D92">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">§ förordningen (2012:810) med instruktion för Universitetskanslersämbetet. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A31304" w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">Det finns dock inte något uttryckligt uppdrag i instruktionerna </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF06ED" w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">till myndigheterna </w:t>
+      </w:r>
+      <w:r w:rsidR="00A31304" w:rsidRPr="00436FC0">
+        <w:t>om att utvärdera urvals</w:t>
+      </w:r>
+      <w:r w:rsidR="00990F2E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A31304" w:rsidRPr="00436FC0">
+        <w:t>bestäm</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF06ED" w:rsidRPr="00436FC0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A31304" w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">melserna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660D2236" w14:textId="3E90EA07" w:rsidR="00ED2EBA" w:rsidRDefault="00A71C58" w:rsidP="007542A4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">Det förekommer att regeringen ger särskilda uppdrag till myndigheter för att följa upp urvalet till högskolan. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7F4F" w:rsidRPr="00436FC0">
+        <w:t>Exempelvis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve"> fick Universitets- och högskolerådet genom ändring av regleringsbrevet för 2018 ett antal nya uppdrag med anledning av de förändringar i tillträdessystemet som beslutades 2018. Ett uppdrag avsåg en pilotverksamhet med viktade hög</w:t>
+      </w:r>
+      <w:r w:rsidR="00980D46">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t>skole</w:t>
+      </w:r>
+      <w:r w:rsidR="00980D46">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t>provsresultat och ett uppdrag avsåg främjande av lärosätenas användning av lokalt beslutade urvalsgrunder. Genom beslut i ändrings</w:t>
+      </w:r>
+      <w:r w:rsidR="00790ABE">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">regleringsbrev för 2019 fick </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7379" w:rsidRPr="00436FC0">
+        <w:t>Universitets- och högskolerådet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve"> samt Universitetskanslers</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7379" w:rsidRPr="00436FC0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">ämbetet </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2279">
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436FC0">
+        <w:t xml:space="preserve">i uppdrag att kartlägga lokalt beslutade urvalsgrunder. </w:t>
+      </w:r>
+      <w:r w:rsidR="00684CFC">
+        <w:t xml:space="preserve">Även om möjligheten finns att vid behov ge särskilda uppdrag om uppföljning av urvalet, anser regeringen att </w:t>
+      </w:r>
+      <w:r w:rsidR="00684CFC" w:rsidRPr="00844DF3">
+        <w:t xml:space="preserve">det kan vara rimligt </w:t>
+      </w:r>
+      <w:r w:rsidR="00032F9A">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00032F9A" w:rsidRPr="00230E16">
+        <w:t xml:space="preserve">bestämmelserna återkommande följs upp och utvärderas. Hur det </w:t>
+      </w:r>
+      <w:r w:rsidR="00032F9A">
+        <w:t>bör göras behöver</w:t>
+      </w:r>
+      <w:r w:rsidR="00032F9A" w:rsidRPr="00230E16">
+        <w:t xml:space="preserve"> övervägas vidare.</w:t>
+      </w:r>
+      <w:r w:rsidR="00684CFC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F6711E" w14:textId="6ED64923" w:rsidR="00ED2EBA" w:rsidRDefault="00AE59A4" w:rsidP="0041278E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45E07">
+        <w:t>Stärk utvärderingen av urvalsgrundernas och platsfördelningens funk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B45E07">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion </w:t>
+      </w:r>
+      <w:r w:rsidR="0041278E" w:rsidRPr="00B45E07">
+        <w:t>genom att</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9365F" w:rsidRPr="00B45E07">
+        <w:t xml:space="preserve"> se till att uppgifter om högskolestudenters urvalsgrupp och merit</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9365F" w:rsidRPr="00B45E07">
+        <w:softHyphen/>
+        <w:t>värde bevaras för forsknings- och statistikändamål</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE308B7" w14:textId="62EDDF57" w:rsidR="0035588F" w:rsidRPr="00BD68A2" w:rsidRDefault="0035588F" w:rsidP="0035588F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2ACF">
+        <w:t xml:space="preserve"> 10 §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> arkivlagen (1990:782) följer att a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD68A2">
+        <w:t>llmänna handlingar får gallras</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, men v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD68A2">
+        <w:t xml:space="preserve">id gallring ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD68A2">
+        <w:t xml:space="preserve">alltid beaktas att arkiven utgör en del av kulturarvet och att det arkivmaterial som återstår </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska kunna tillgodose </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD68A2">
+        <w:t>behovet av information för rättskipningen och förvaltningen,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD68A2">
+        <w:t>forskningens behov</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B252B98" w14:textId="2765D3AE" w:rsidR="009F5EA1" w:rsidRDefault="005D65BE" w:rsidP="0035588F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det framgår</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D65BE">
+        <w:t xml:space="preserve"> av 4 kap. 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16ACD">
+        <w:t xml:space="preserve"> § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D65BE">
+        <w:t xml:space="preserve">andra stycket förordningen (1993:1153) om redovisning av studier </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D65BE">
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D65BE">
+        <w:t xml:space="preserve"> vid universitet och högskolor </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att för gallring av antagningsregistret gäller 10 § första och andra styckena arkivlagen, om inte något annat föreskrivs i förordning</w:t>
+      </w:r>
+      <w:r w:rsidR="000E6813">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Vidare framgår att uppgifter om en student ska gallras tio år efter det att uppgifterna senast har påförts. Den tioåriga gallringsfristen infördes 2013. Dessförinnan gällde </w:t>
+      </w:r>
+      <w:r w:rsidR="003A665E">
+        <w:t>en gallringsfrist om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> fem år. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04013AA2" w14:textId="54754E6B" w:rsidR="00E40249" w:rsidRDefault="00E40249" w:rsidP="0035588F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2279">
+        <w:lastRenderedPageBreak/>
+        <w:t>Enligt regeringens mening kan det vara rimligt, så som Riksrevi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2279">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sionen rekommenderar, att uppgifter om urvalet kan bevaras längre än tio år om det behövs för forsknings- och statistikändamål. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617184FB" w14:textId="12791279" w:rsidR="009F0507" w:rsidRDefault="00462730" w:rsidP="009F0507">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w14:paraId="1EBE7B7E" w14:textId="77777777" w:rsidR="008D7186" w:rsidRDefault="008D7186" w:rsidP="00333C9D">
+      <w:bookmarkStart w:id="12" w:name="P10S2"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc190176150"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc190864430"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc212471549"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="003B1656">
+        <w:t>Regeringens åtgärder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med anledning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462730">
+        <w:t>Riksrevisionens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="3604DA75" w14:textId="1EA5DD1D" w:rsidR="00C345B2" w:rsidRPr="00844DF3" w:rsidRDefault="00684CFC" w:rsidP="001F29DF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="009831A0">
-[...3 lines deleted...]
-    <w:p w14:paraId="0C944514" w14:textId="15A5CC11" w:rsidR="008D7186" w:rsidRPr="00144361" w:rsidRDefault="00857F33" w:rsidP="00333C9D">
+      <w:r>
+        <w:t xml:space="preserve">När det gäller Riksrevisionens rekommendation om konsekvensanalyser </w:t>
+      </w:r>
+      <w:r w:rsidR="0029084F">
+        <w:t xml:space="preserve">vill regeringen betona att </w:t>
+      </w:r>
+      <w:r w:rsidR="0029084F" w:rsidRPr="00844DF3">
+        <w:t>regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844DF3">
+        <w:t xml:space="preserve"> lägg</w:t>
+      </w:r>
+      <w:r w:rsidR="0029084F" w:rsidRPr="00844DF3">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844DF3">
+        <w:t xml:space="preserve"> stor vikt vid att utreda möjliga konsekvenser </w:t>
+      </w:r>
+      <w:r w:rsidR="00062980" w:rsidRPr="00844DF3">
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844DF3">
+        <w:t>helheten när delar av systemet ändras</w:t>
+      </w:r>
+      <w:r w:rsidR="0029084F" w:rsidRPr="00844DF3">
+        <w:t>, och avser att fortsätta att göra det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844DF3">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6D9418" w14:textId="77777777" w:rsidR="008B3CDE" w:rsidRPr="00844DF3" w:rsidRDefault="00684CFC" w:rsidP="008B3CDE">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="2F2ABB80" w14:textId="77777777" w:rsidR="008D7186" w:rsidRPr="00152749" w:rsidRDefault="008D7186" w:rsidP="00152749">
+      <w:r w:rsidRPr="00844DF3">
+        <w:t xml:space="preserve">Riksrevisionen rekommenderar också att en myndighet ges i uppdrag att regelbundet utvärdera urvalsbestämmelserna. </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3CDE" w:rsidRPr="000A206F">
+        <w:t>Regeringen avser att överväga den frågan vidare</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3CDE" w:rsidRPr="00844DF3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDF7C92" w14:textId="55C002B0" w:rsidR="00C345B2" w:rsidRPr="00844DF3" w:rsidRDefault="00E40249" w:rsidP="00C345B2">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="15429F18" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:r w:rsidRPr="00844DF3">
+        <w:t xml:space="preserve">När det gäller </w:t>
+      </w:r>
+      <w:r w:rsidR="0042082F" w:rsidRPr="00844DF3">
+        <w:t xml:space="preserve">rekommendationen om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844DF3">
+        <w:t>bevarande av uppgifter om urvalet, avser r</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1136" w:rsidRPr="00844DF3">
+        <w:t>egeringen att undersöka möjligheten att</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB098A" w:rsidRPr="00844DF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95B8F">
+        <w:t>ändra regleringen</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1136" w:rsidRPr="00844DF3">
+        <w:t xml:space="preserve"> i syfte att uppgifterna ska kunna användas </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95B8F" w:rsidRPr="00BE3CF1">
+        <w:t>med ett längre tidsspann</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95B8F" w:rsidRPr="00844DF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1136" w:rsidRPr="00844DF3">
+        <w:t>för forsknings- och statistikändamål.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B703DAB" w14:textId="462405FF" w:rsidR="00C345B2" w:rsidRPr="00C345B2" w:rsidRDefault="00C345B2" w:rsidP="00C345B2">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+        <w:sectPr w:rsidR="00C345B2" w:rsidRPr="00C345B2" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00340C98">
+      <w:r w:rsidRPr="00844DF3">
+        <w:t xml:space="preserve">Med denna skrivelse anser regeringen att Riksrevisionens rapport är </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1666E" w:rsidRPr="00844DF3">
+        <w:t>slutbehandlad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844DF3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="16" w:name="_Toc212471550"/>
+    <w:p w14:paraId="6354D2BC" w14:textId="29FACCD7" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="00643A1A">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:i/>
-[...3552 lines deleted...]
-          <w:b/>
+          <w:noProof/>
+          <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>6 kap.</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="003114E7">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5CBF0685" wp14:editId="276A097D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4419600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1141200" cy="121920"/>
+                <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="4" name="Textruta 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1141200" cy="121920"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="106CFFF3" w14:textId="77777777" w:rsidR="004F3455" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00A118D8">
+                            <w:pPr>
+                              <w:pStyle w:val="Brdtext"/>
+                              <w:jc w:val="left"/>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="NummerEtikett"/>
+                                <w:tag w:val="NummerEtikett"/>
+                                <w:id w:val="315847448"/>
+                                <w:lock w:val="contentLocked"/>
+                                <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="004F3455">
+                                  <w:t xml:space="preserve">  </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                            <w:r w:rsidR="004F3455">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Nummer"/>
+                                <w:tag w:val="Nummer"/>
+                                <w:id w:val="-1349791776"/>
+                                <w:lock w:val="contentLocked"/>
+                                <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="004F3455">
+                                  <w:t xml:space="preserve">  </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5CBF0685" id="Textruta 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="106CFFF3" w14:textId="77777777" w:rsidR="004F3455" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00A118D8">
+                      <w:pPr>
+                        <w:pStyle w:val="Brdtext"/>
+                        <w:jc w:val="left"/>
+                      </w:pPr>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:alias w:val="NummerEtikett"/>
+                          <w:tag w:val="NummerEtikett"/>
+                          <w:id w:val="315847448"/>
+                          <w:lock w:val="contentLocked"/>
+                          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                          <w:text/>
+                        </w:sdtPr>
+                        <w:sdtEndPr/>
+                        <w:sdtContent>
+                          <w:r w:rsidR="004F3455">
+                            <w:t xml:space="preserve">  </w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:r w:rsidR="004F3455">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:alias w:val="Nummer"/>
+                          <w:tag w:val="Nummer"/>
+                          <w:id w:val="-1349791776"/>
+                          <w:lock w:val="contentLocked"/>
+                          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:nummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                          <w:text/>
+                        </w:sdtPr>
+                        <w:sdtEndPr/>
+                        <w:sdtContent>
+                          <w:r w:rsidR="004F3455">
+                            <w:t xml:space="preserve">  </w:t>
+                          </w:r>
+                        </w:sdtContent>
+                      </w:sdt>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="page" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens rapport om urval till högskoleutbildning - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4A41">
+        <w:t>urvalsgrunder, platsfördelning och tillämpning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="515ADFE0" w14:textId="1FBD6B72" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
-[...1235 lines deleted...]
-      <w:r w:rsidRPr="003F5923">
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="11"/>
-[...1297 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="19"/>
-[...1493 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">nellt, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CFA74A" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">då det </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6E9020" w14:textId="2717A67D" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526D3FAC" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">kräver minst administration och inte </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="796F1EB1" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A172EA" w14:textId="15911213" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>bedömdes</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382D4952" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> leda till någon försämrad trafiksäkerhet</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F340270" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (prop. 2011/12:25 s. 118)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7741C4" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D65940C" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AC3647" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>Nu görs en annan bedömning mot bakgrund av den trafiksäkerhetsrisk</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidDel="00722A8E">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBAC544" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21114721" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>och</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444B6580" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> det</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidDel="00722A8E">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6B1361" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400F4D6F" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>åsidosätta</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1C28CB" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>nde av</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CE0464" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> den svenska förarutbildningsprocessen</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE350C0" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> som kör</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00064E55">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521F024F" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC9623F" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">kortsturismen innebär. </w:t>
-[...32 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2D91D9" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Det finns därför skäl att begränsa utbytena av ut</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00064E55">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0E1DD3" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23360935" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>länd</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00064E55">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EA3E6B" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F78169" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">ska </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198B0283" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">EES-körkort </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F603B6" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">med ursprung i tredjeland med undantag för de fall där det kan visas att </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109B25DA" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">körkortshavaren har kunskap och körförmåga för att köra på ett trafiksäkert sätt. </w:t>
-[...14 lines deleted...]
-        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657A6DDF" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1415B4" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>U</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2" w:rsidDel="00FA25A0">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529E0A34" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">ndantag bör </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04611B22" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>gälla</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9915AD" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i de fall där körkortshavaren har haft giltigt körkort med motsvarande körkortsbehörighet i en eller flera EES-stater i minst fem år efter utbytet </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E75EF8D" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>men</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C44663" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> innan </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E72E8B3" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>den</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2" w:rsidDel="00FA25A0">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C027AFC" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6615CE8D" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>permanent</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EC014E" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F5C7E1" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bos</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1861D1" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>ä</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145C2FC5" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>tt</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F1F38A" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>ningen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C19A004" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i Sverige. </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C67B219" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>K</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C355C1B" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>ör</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00064E55">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE81ABA" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C98C62A" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>korts</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00064E55">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E3B4E8" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B16078C" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">havaren </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE6BF2B" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">har då </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3338BBA8" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">under en längre period haft möjlighet att köra på sin behörighet och </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B41D6">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A73C995" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">på så sätt </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007B41D6">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06376E4E" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>har uppvisat</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000343A2">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E84D0F" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sådan körförmåga genom erfarenhet som rimligen kan krävas. </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148104DA" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">Att perioden avser tiden </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00064E55">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAA9897" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">innan </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C9E7F8" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>permanent bo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00064E55">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3233A552" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515DFE1F" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">sättning i Sverige </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005878F4">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A3B318" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">hindrar </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73578465" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">att </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005878F4">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A281ABB" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>run</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E2E991" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>dande av</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005878F4">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C99C5D6" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bosättningskravet i annat EES-land </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F1C8F8" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">sker, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005878F4">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CB00D7" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>genom</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBB8B20" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> så kallade körkortsresor.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005878F4">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4597F7F2" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63350A37" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">Detta förhindras eftersom det inte är möjligt att </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005878F4">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCCBF56" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>byt</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E461077" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005878F4">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF3CA64" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ut sitt tredjelandskörkort</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B80DC7A" w14:textId="35951161" w:rsidR="00DB62B9" w:rsidRPr="00927C8D" w:rsidRDefault="00DB62B9" w:rsidP="00927C8D">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i ett annat EES-land</w:t>
-[...7192 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00927C8D" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId26"/>
+          <w:footerReference w:type="first" r:id="rId27"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="349EA0D4" w14:textId="77777777" w:rsidR="00523A80" w:rsidRDefault="00523A80" w:rsidP="00523A80">
-[...7263 lines deleted...]
-    </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="-137580982"/>
+        <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="256BAA2D" w14:textId="421407C9" w:rsidR="00523A80" w:rsidRDefault="00523A80" w:rsidP="00523A80">
+        <w:p w14:paraId="1A1A5BCB" w14:textId="52385E40" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t xml:space="preserve">Landsbygds- och </w:t>
+            <w:t>Utbildningsdepartementet</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2E6C41FC" w14:textId="6C113631" w:rsidR="00523A80" w:rsidRDefault="00523A80" w:rsidP="00F85486">
+    <w:p w14:paraId="0040380B" w14:textId="7594E1A3" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc212465048"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc212471551"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="679708000"/>
-          <w:date w:fullDate="2025-11-06T00:00:00Z">
+          <w:id w:val="1508867760"/>
+          <w:date w:fullDate="2025-10-30T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>den 6 november 2025</w:t>
+            <w:t>den 30 oktober 2025</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="58"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0A2C3EE3" w14:textId="77777777" w:rsidR="00523A80" w:rsidRDefault="00523A80" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="3AB2A170" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E7531E0" w14:textId="4A20E666" w:rsidR="00523A80" w:rsidRDefault="00523A80" w:rsidP="00F85486">
+    <w:p w14:paraId="71E81C4E" w14:textId="37FA8FEB" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="2036694613"/>
+          <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-[...6 lines deleted...]
-            <w:t xml:space="preserve">, ordförande, och statsråden Svantesson, Edholm, Jonson, Forssmed, </w:t>
+          <w:r w:rsidR="004D1513" w:rsidRPr="004D1513">
+            <w:t xml:space="preserve">statsrådet Edholm, ordförande, och statsråden Waltersson Grönvall, Jonson, Forssell, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r>
-[...7 lines deleted...]
-          <w:r>
+          <w:r w:rsidR="004D1513" w:rsidRPr="004D1513">
             <w:t>Wykman</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r>
-            <w:t xml:space="preserve">, Malmer </w:t>
+          <w:r w:rsidR="004D1513" w:rsidRPr="004D1513">
+            <w:t xml:space="preserve">, Liljestrand, Bohlin, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r>
-[...7 lines deleted...]
-          <w:r>
+          <w:r w:rsidR="004D1513" w:rsidRPr="004D1513">
             <w:t>Pourmokhtari</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r>
-[...6 lines deleted...]
-            <w:t xml:space="preserve">arsson, Britz, </w:t>
+          <w:r w:rsidR="004D1513" w:rsidRPr="004D1513">
+            <w:t xml:space="preserve">, Rosencrantz, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00AD6634">
-[...3 lines deleted...]
-            <w:t>ann</w:t>
+          <w:r w:rsidR="004D1513" w:rsidRPr="004D1513">
+            <w:t>Dousa</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="004D1513" w:rsidRPr="004D1513">
+            <w:t>, Larsson, Britz</w:t>
+          </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="51074D0B" w14:textId="77777777" w:rsidR="00523A80" w:rsidRDefault="00523A80" w:rsidP="00F85486">
+    <w:p w14:paraId="7092C3A9" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="202383B4" w14:textId="6B33A654" w:rsidR="00523A80" w:rsidRDefault="00523A80" w:rsidP="00F85486">
+    <w:p w14:paraId="496916D1" w14:textId="1AC59C52" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="1160741249"/>
+          <w:id w:val="-1423715855"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00803C04">
-            <w:t>Carlson</w:t>
+          <w:r w:rsidR="00F67EAC">
+            <w:t>Edholm</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0D8048AA" w14:textId="77777777" w:rsidR="00523A80" w:rsidRPr="00827386" w:rsidRDefault="00523A80" w:rsidP="00F85486">
+    <w:p w14:paraId="5F9D2378" w14:textId="77777777" w:rsidR="004F3455" w:rsidRPr="00827386" w:rsidRDefault="004F3455" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D70650C" w14:textId="77777777" w:rsidR="00523A80" w:rsidRPr="00915BF3" w:rsidRDefault="00523A80" w:rsidP="00F85486">
+    <w:p w14:paraId="2A66A0BD" w14:textId="77777777" w:rsidR="004F3455" w:rsidRPr="008B7E85" w:rsidRDefault="004F3455" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE1352F" w14:textId="77777777" w:rsidR="00523A80" w:rsidRPr="006E102E" w:rsidRDefault="00523A80" w:rsidP="00F85486">
+    <w:p w14:paraId="3E314CF3" w14:textId="77777777" w:rsidR="004F3455" w:rsidRPr="006E102E" w:rsidRDefault="004F3455" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79C20BE9" w14:textId="77777777" w:rsidR="00523A80" w:rsidRDefault="00523A80" w:rsidP="00F85486">
+    <w:p w14:paraId="0461DB66" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="244FE08F" w14:textId="1C701563" w:rsidR="00523A80" w:rsidRDefault="00523A80" w:rsidP="00F85486">
+    <w:p w14:paraId="2729F33F" w14:textId="588260BE" w:rsidR="00DB62B9" w:rsidRDefault="004F3455" w:rsidP="009045F6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="1055821273"/>
+          <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>Åtgärder mot körkortsturism</w:t>
+            <w:t>Riksrevisionens rapport om urval till högskolan - urvalsgrunder, platsfördelning och tillämpning</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4E74E928" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
-[...3 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId57"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId62"/>
+      <w:headerReference w:type="even" r:id="rId28"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="even" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="first" r:id="rId32"/>
+      <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D8BA7B5" w14:textId="77777777" w:rsidR="008D7186" w:rsidRDefault="008D7186" w:rsidP="00F8009C">
+    <w:p w14:paraId="3E3E6DBD" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36EA7974" w14:textId="77777777" w:rsidR="008D7186" w:rsidRDefault="008D7186" w:rsidP="00F8009C">
+    <w:p w14:paraId="5B1453F6" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4DE3B06D" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="TradeGothic"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="191112BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="0CF46206" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="21" name="Textruta 4"/>
+              <wp:docPr id="12" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6EA9072F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="6D348BB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6EA9072F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="6D348BB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="724F67C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="320B707C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="30" name="Textruta 4"/>
+              <wp:docPr id="13" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="235DEB77" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...1549 lines deleted...]
-                        <w:p w14:paraId="1E9CEF55" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7E2A8605" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1E9CEF55" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7E2A8605" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0BB440A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2E37AF15" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:docPr id="11" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2C8F3285" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2083FFF4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00523A80">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2C8F3285" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2083FFF4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00523A80">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="10FFA861" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="32142C68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="38" name="Textruta 1"/>
+              <wp:docPr id="15" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="024B5494" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="67DF838F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00523A80">
+                          <w:r w:rsidR="004F3455">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>1</w:t>
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="024B5494" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="67DF838F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00523A80">
+                    <w:r w:rsidR="004F3455">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>1</w:t>
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60183622" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="624B78C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="42" name="Textruta 4"/>
+              <wp:docPr id="16" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="648550EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="644FAA71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004F3455">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="644FAA71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004F3455">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0BE9A100" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6F1092C7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004F3455">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6F1092C7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004F3455">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="69251E34" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="45CACC2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="648550EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="45CACC2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3149AD80" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="09BC6D27" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:docPr id="19" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="003BE894" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0065F3C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="003BE894" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0065F3C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="31DCB4F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="13B40818" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 1"/>
+              <wp:docPr id="17" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3A0CADCA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0FCE53DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3A0CADCA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0FCE53DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4B906DC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0573F1FA" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559" w:rsidP="006923D1">
+      <w:pPr>
+        <w:pStyle w:val="Sidfot"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1EB94DD4" w14:textId="77777777" w:rsidR="00582559" w:rsidRPr="006923D1" w:rsidRDefault="00582559" w:rsidP="006923D1">
+      <w:pPr>
+        <w:pStyle w:val="Sidfot"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="742023EF" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559" w:rsidP="006923D1">
+      <w:pPr>
+        <w:pStyle w:val="RKbas"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="04F603EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
-[...1442 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="5" name="Textruta 2"/>
+              <wp:docPr id="6" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="64C5C910" w14:textId="368E1B95" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00157F0E" w:rsidP="00664D04">
+                        <w:p w14:paraId="61419D6E" w14:textId="24777E0B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="004F3455">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
-                                <w:t>2025/26:37</w:t>
+                              <w:r w:rsidR="004F3455">
+                                <w:t>2025/26:40</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="64C5C910" w14:textId="368E1B95" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DF477F" w:rsidP="00664D04">
+                  <w:p w14:paraId="61419D6E" w14:textId="24777E0B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="004F3455">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
-                          <w:t>2025/26:37</w:t>
+                        <w:r w:rsidR="004F3455">
+                          <w:t>2025/26:40</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="48E3B6B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4B78FA83" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>373380</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:docPr id="5" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1DDFB9E7" w14:textId="4007F91B" w:rsidR="00244011" w:rsidRDefault="00157F0E" w:rsidP="00664D04">
+                        <w:p w14:paraId="715BEA36" w14:textId="6D96C8CA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1440109647"/>
+                              <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="004F3455">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1463417166"/>
+                              <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="004F3455">
+                                <w:t>2025/26:40</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1DDFB9E7" w14:textId="4007F91B" w:rsidR="00244011" w:rsidRDefault="00DF477F" w:rsidP="00664D04">
+                  <w:p w14:paraId="715BEA36" w14:textId="6D96C8CA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1440109647"/>
+                        <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="004F3455">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1463417166"/>
+                        <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="004F3455">
+                          <w:t>2025/26:40</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="379125D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="429C1097" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="484A51D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:docPr id="8" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="48C4A734" w14:textId="6338DA25" w:rsidR="00244011" w:rsidRDefault="00157F0E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="785AD7EE" w14:textId="783BE6A8" w:rsidR="00244011" w:rsidRDefault="000D6D95" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1990121914"/>
+                              <w:id w:val="-1607182869"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="004F3455">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="490226490"/>
+                              <w:id w:val="2125718540"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
-                                <w:t>2025/26:37</w:t>
+                              <w:r w:rsidR="004F3455">
+                                <w:t>2025/26:40</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="357541E7" w14:textId="735BC8CF" w:rsidR="00523A80" w:rsidRPr="00C7375F" w:rsidRDefault="00157F0E" w:rsidP="00C7375F">
+                        <w:p w14:paraId="06034E35" w14:textId="57BF53B1" w:rsidR="004F3455" w:rsidRPr="000B6D9A" w:rsidRDefault="000D6D95" w:rsidP="000B6D9A">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-589620369"/>
+                              <w:id w:val="802582713"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
+                              <w:r w:rsidR="004F3455">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00523A80">
+                          <w:r w:rsidR="004F3455">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-823205557"/>
+                              <w:id w:val="1393228457"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="004F3455" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaVdN1nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="48C4A734" w14:textId="6338DA25" w:rsidR="00244011" w:rsidRDefault="00DF477F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="785AD7EE" w14:textId="783BE6A8" w:rsidR="00244011" w:rsidRDefault="00582559" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1990121914"/>
+                        <w:id w:val="-1607182869"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="004F3455">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="490226490"/>
+                        <w:id w:val="2125718540"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
-                          <w:t>2025/26:37</w:t>
+                        <w:r w:rsidR="004F3455">
+                          <w:t>2025/26:40</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="357541E7" w14:textId="735BC8CF" w:rsidR="00523A80" w:rsidRPr="00C7375F" w:rsidRDefault="00DF477F" w:rsidP="00C7375F">
+                  <w:p w14:paraId="06034E35" w14:textId="57BF53B1" w:rsidR="004F3455" w:rsidRPr="000B6D9A" w:rsidRDefault="00582559" w:rsidP="000B6D9A">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-589620369"/>
+                        <w:id w:val="802582713"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
+                        <w:r w:rsidR="004F3455">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00523A80">
+                    <w:r w:rsidR="004F3455">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-823205557"/>
+                        <w:id w:val="1393228457"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="004F3455" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4542A822" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="5FAFE2DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="5D76E947" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>373380</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:docPr id="7" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7FE01DB4" w14:textId="37168041" w:rsidR="00244011" w:rsidRDefault="00157F0E" w:rsidP="00664D04">
+                        <w:p w14:paraId="176B8EC6" w14:textId="5B60EB29" w:rsidR="00244011" w:rsidRDefault="000D6D95" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1480537022"/>
+                              <w:id w:val="681641218"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="004F3455">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1535771374"/>
+                              <w:id w:val="1837954623"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
-                                <w:t>2025/26:37</w:t>
+                              <w:r w:rsidR="004F3455">
+                                <w:t>2025/26:40</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="5661EDC9" w14:textId="23BFE81C" w:rsidR="00523A80" w:rsidRPr="00C7375F" w:rsidRDefault="00157F0E" w:rsidP="00C7375F">
+                        <w:p w14:paraId="24A2BCBF" w14:textId="63785DBD" w:rsidR="004F3455" w:rsidRPr="000B6D9A" w:rsidRDefault="000D6D95" w:rsidP="000B6D9A">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="198743747"/>
+                              <w:id w:val="1406187734"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
+                              <w:r w:rsidR="004F3455">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00523A80">
+                          <w:r w:rsidR="004F3455">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="396634897"/>
+                              <w:id w:val="-951093183"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="004F3455">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="004F3455" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7FE01DB4" w14:textId="37168041" w:rsidR="00244011" w:rsidRDefault="00DF477F" w:rsidP="00664D04">
+                  <w:p w14:paraId="176B8EC6" w14:textId="5B60EB29" w:rsidR="00244011" w:rsidRDefault="00582559" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1480537022"/>
+                        <w:id w:val="681641218"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="004F3455">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1535771374"/>
+                        <w:id w:val="1837954623"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
-                          <w:t>2025/26:37</w:t>
+                        <w:r w:rsidR="004F3455">
+                          <w:t>2025/26:40</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="5661EDC9" w14:textId="23BFE81C" w:rsidR="00523A80" w:rsidRPr="00C7375F" w:rsidRDefault="00DF477F" w:rsidP="00C7375F">
+                  <w:p w14:paraId="24A2BCBF" w14:textId="63785DBD" w:rsidR="004F3455" w:rsidRPr="000B6D9A" w:rsidRDefault="00582559" w:rsidP="000B6D9A">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="198743747"/>
+                        <w:id w:val="1406187734"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
+                        <w:r w:rsidR="004F3455">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00523A80">
+                    <w:r w:rsidR="004F3455">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="396634897"/>
+                        <w:id w:val="-951093183"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="004F3455">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="004F3455" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2FE4972D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5F621042" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1B501763" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="12" name="Textruta 3"/>
+              <wp:docPr id="10" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="240C6205" w14:textId="27EDA593" w:rsidR="00244011" w:rsidRDefault="00157F0E" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5625968E" w14:textId="68CA33E2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="338885941"/>
+                              <w:id w:val="-166023969"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="004F3455">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1412514654"/>
+                              <w:id w:val="1241832413"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
-[...40 lines deleted...]
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="004F3455">
+                                <w:t>2025/26:40</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="240C6205" w14:textId="27EDA593" w:rsidR="00244011" w:rsidRDefault="00DF477F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5625968E" w14:textId="68CA33E2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="338885941"/>
+                        <w:id w:val="-166023969"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="004F3455">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1412514654"/>
+                        <w:id w:val="1241832413"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
-[...40 lines deleted...]
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="004F3455">
+                          <w:t>2025/26:40</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0555AE1E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="66EC5994" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4A013B86" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>373380</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:docPr id="9" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="29B2C67C" w14:textId="0AF9ECEC" w:rsidR="00244011" w:rsidRDefault="00157F0E" w:rsidP="00664D04">
+                        <w:p w14:paraId="3104C854" w14:textId="08EFB05E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1796593802"/>
+                              <w:id w:val="1057744009"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="004F3455">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="613104329"/>
+                              <w:id w:val="-1062949519"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00523A80">
-[...309 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="004F3455">
+                                <w:t>2025/26:40</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="05EE1729" w14:textId="56D47C44" w:rsidR="00244011" w:rsidRDefault="00DF477F" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3104C854" w14:textId="08EFB05E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="871802212"/>
+                        <w:id w:val="1057744009"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="004F3455">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1313056355"/>
+                        <w:id w:val="-1062949519"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00523A80">
-[...2126 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="004F3455">
+                          <w:t>2025/26:40</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1B892CDA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="023FE436" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
@@ -36314,956 +9779,1235 @@
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008D7186"/>
+    <w:rsidRoot w:val="00A178F0"/>
     <w:rsid w:val="000023F8"/>
+    <w:rsid w:val="00004C8A"/>
+    <w:rsid w:val="00004FD8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
-    <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
+    <w:rsid w:val="00025B48"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
+    <w:rsid w:val="00032F9A"/>
+    <w:rsid w:val="00037530"/>
     <w:rsid w:val="00040A0F"/>
+    <w:rsid w:val="00041A93"/>
     <w:rsid w:val="00043AB1"/>
-    <w:rsid w:val="00043EBE"/>
+    <w:rsid w:val="000444AA"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
+    <w:rsid w:val="00062980"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00064E55"/>
+    <w:rsid w:val="00063761"/>
+    <w:rsid w:val="00066E36"/>
+    <w:rsid w:val="0006728C"/>
     <w:rsid w:val="00067524"/>
-    <w:rsid w:val="00067595"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
+    <w:rsid w:val="000815B0"/>
+    <w:rsid w:val="000817BE"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
+    <w:rsid w:val="000911EF"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
-    <w:rsid w:val="000A0B5A"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="000A7FE0"/>
+    <w:rsid w:val="000B23C6"/>
     <w:rsid w:val="000B3DDA"/>
-    <w:rsid w:val="000B5D06"/>
+    <w:rsid w:val="000B48E8"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C5961"/>
     <w:rsid w:val="000C5CDD"/>
+    <w:rsid w:val="000C641D"/>
     <w:rsid w:val="000C7233"/>
+    <w:rsid w:val="000C729B"/>
+    <w:rsid w:val="000D337E"/>
+    <w:rsid w:val="000D6D95"/>
+    <w:rsid w:val="000D6DC3"/>
+    <w:rsid w:val="000D7D92"/>
+    <w:rsid w:val="000E146C"/>
     <w:rsid w:val="000E67B7"/>
+    <w:rsid w:val="000E6813"/>
     <w:rsid w:val="000E6A30"/>
+    <w:rsid w:val="000E7C5F"/>
     <w:rsid w:val="000E7DA9"/>
+    <w:rsid w:val="000F203D"/>
+    <w:rsid w:val="000F3BCA"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
+    <w:rsid w:val="000F77A0"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
+    <w:rsid w:val="00111A5E"/>
     <w:rsid w:val="00113CC6"/>
+    <w:rsid w:val="00115062"/>
     <w:rsid w:val="00115516"/>
+    <w:rsid w:val="0011617E"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="00117924"/>
+    <w:rsid w:val="00117AC1"/>
     <w:rsid w:val="0012094D"/>
+    <w:rsid w:val="00120D75"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
+    <w:rsid w:val="001318E0"/>
     <w:rsid w:val="00131972"/>
+    <w:rsid w:val="00132626"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="00146E9F"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
+    <w:rsid w:val="00154A2D"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
-    <w:rsid w:val="00157F0E"/>
     <w:rsid w:val="00162BB7"/>
-    <w:rsid w:val="0016363E"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
+    <w:rsid w:val="00170741"/>
+    <w:rsid w:val="0017201E"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="001849CF"/>
+    <w:rsid w:val="0018270D"/>
     <w:rsid w:val="00185AD6"/>
-    <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
+    <w:rsid w:val="001A51DF"/>
     <w:rsid w:val="001A6FAB"/>
+    <w:rsid w:val="001B18F2"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
+    <w:rsid w:val="001D0439"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
-    <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
+    <w:rsid w:val="001D6310"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E6E9C"/>
+    <w:rsid w:val="001E353E"/>
+    <w:rsid w:val="001E3B09"/>
+    <w:rsid w:val="001F29DF"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
+    <w:rsid w:val="002020EF"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
+    <w:rsid w:val="0022260F"/>
+    <w:rsid w:val="002226BA"/>
+    <w:rsid w:val="002304BE"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
+    <w:rsid w:val="0023589E"/>
     <w:rsid w:val="002367E5"/>
+    <w:rsid w:val="00236F8A"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
-    <w:rsid w:val="00244906"/>
-    <w:rsid w:val="00246DA6"/>
     <w:rsid w:val="00252C4D"/>
+    <w:rsid w:val="00254792"/>
+    <w:rsid w:val="002573C9"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="0027714B"/>
     <w:rsid w:val="002818CA"/>
+    <w:rsid w:val="00282580"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
+    <w:rsid w:val="0029084F"/>
+    <w:rsid w:val="00290DE6"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
-    <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
+    <w:rsid w:val="002B1E97"/>
     <w:rsid w:val="002B7EB5"/>
+    <w:rsid w:val="002C08F2"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
+    <w:rsid w:val="002C6ECC"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
+    <w:rsid w:val="002D4ADE"/>
     <w:rsid w:val="002D6A16"/>
+    <w:rsid w:val="002D7A50"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
-    <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
+    <w:rsid w:val="002F0B6A"/>
+    <w:rsid w:val="002F31E9"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="003067B7"/>
+    <w:rsid w:val="0030794E"/>
+    <w:rsid w:val="00307E4E"/>
     <w:rsid w:val="0031012B"/>
+    <w:rsid w:val="003101E8"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
+    <w:rsid w:val="00345390"/>
     <w:rsid w:val="0034791C"/>
-    <w:rsid w:val="003505F6"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
+    <w:rsid w:val="0035588F"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="0037102B"/>
+    <w:rsid w:val="00370CB3"/>
     <w:rsid w:val="00371D07"/>
+    <w:rsid w:val="00372B40"/>
+    <w:rsid w:val="00373CBF"/>
+    <w:rsid w:val="00376196"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
+    <w:rsid w:val="00397311"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
+    <w:rsid w:val="003A665E"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
+    <w:rsid w:val="003B1066"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
+    <w:rsid w:val="003B7AEC"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C72D3"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
+    <w:rsid w:val="003E2095"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
+    <w:rsid w:val="003E4424"/>
     <w:rsid w:val="003F2744"/>
-    <w:rsid w:val="003F2FAB"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
+    <w:rsid w:val="003F66A2"/>
     <w:rsid w:val="003F6CBA"/>
+    <w:rsid w:val="0041278E"/>
+    <w:rsid w:val="00412E2B"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
+    <w:rsid w:val="0042082F"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00431426"/>
+    <w:rsid w:val="00430131"/>
     <w:rsid w:val="00432371"/>
+    <w:rsid w:val="00436FC0"/>
+    <w:rsid w:val="00445471"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
-    <w:rsid w:val="004519BF"/>
     <w:rsid w:val="00451C3E"/>
+    <w:rsid w:val="00452242"/>
     <w:rsid w:val="00452D99"/>
+    <w:rsid w:val="004545E0"/>
     <w:rsid w:val="00454D1F"/>
+    <w:rsid w:val="00460B80"/>
+    <w:rsid w:val="00462730"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
+    <w:rsid w:val="00473410"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="0048178C"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
+    <w:rsid w:val="0049061D"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004A1720"/>
+    <w:rsid w:val="004932D3"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B1D12"/>
-    <w:rsid w:val="004B45DA"/>
+    <w:rsid w:val="004A6D96"/>
+    <w:rsid w:val="004B064A"/>
+    <w:rsid w:val="004B3829"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
+    <w:rsid w:val="004D0997"/>
+    <w:rsid w:val="004D1513"/>
+    <w:rsid w:val="004D2B4A"/>
+    <w:rsid w:val="004D579D"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E3B4F"/>
+    <w:rsid w:val="004E130F"/>
+    <w:rsid w:val="004E1E2D"/>
+    <w:rsid w:val="004E41EA"/>
     <w:rsid w:val="004E62A0"/>
+    <w:rsid w:val="004E63B8"/>
+    <w:rsid w:val="004E6E2C"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
+    <w:rsid w:val="004F2D5B"/>
+    <w:rsid w:val="004F3455"/>
     <w:rsid w:val="004F4804"/>
+    <w:rsid w:val="004F4B66"/>
     <w:rsid w:val="00500B7A"/>
+    <w:rsid w:val="00500E94"/>
     <w:rsid w:val="0050181A"/>
+    <w:rsid w:val="00501C35"/>
     <w:rsid w:val="00504ADE"/>
-    <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
-    <w:rsid w:val="0050740D"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
+    <w:rsid w:val="005120F9"/>
+    <w:rsid w:val="00512E98"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00523A80"/>
-    <w:rsid w:val="00526553"/>
+    <w:rsid w:val="0052608B"/>
+    <w:rsid w:val="00530B32"/>
+    <w:rsid w:val="00531092"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
+    <w:rsid w:val="00542198"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
+    <w:rsid w:val="00551C95"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
+    <w:rsid w:val="00556A88"/>
+    <w:rsid w:val="00556E92"/>
     <w:rsid w:val="00561D74"/>
+    <w:rsid w:val="0056237F"/>
+    <w:rsid w:val="00562AB3"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="00570B29"/>
+    <w:rsid w:val="0056549F"/>
     <w:rsid w:val="005722ED"/>
-    <w:rsid w:val="00572384"/>
+    <w:rsid w:val="00572FBC"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="00582559"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
+    <w:rsid w:val="005906A8"/>
     <w:rsid w:val="005926A7"/>
+    <w:rsid w:val="00593F28"/>
+    <w:rsid w:val="00595029"/>
     <w:rsid w:val="005A0098"/>
+    <w:rsid w:val="005A1B30"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
+    <w:rsid w:val="005A3FB0"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
+    <w:rsid w:val="005B2BA5"/>
+    <w:rsid w:val="005B4045"/>
     <w:rsid w:val="005B49A2"/>
+    <w:rsid w:val="005B7CFE"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
+    <w:rsid w:val="005C49DE"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
+    <w:rsid w:val="005D5E6E"/>
+    <w:rsid w:val="005D65BE"/>
+    <w:rsid w:val="005E0C1F"/>
     <w:rsid w:val="005E1131"/>
+    <w:rsid w:val="005E11DC"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
+    <w:rsid w:val="005E4030"/>
     <w:rsid w:val="005E5E8D"/>
+    <w:rsid w:val="005E6CD3"/>
     <w:rsid w:val="005E7780"/>
+    <w:rsid w:val="005F0074"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
+    <w:rsid w:val="005F7510"/>
     <w:rsid w:val="00601BA2"/>
-    <w:rsid w:val="006026DC"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
+    <w:rsid w:val="00604477"/>
+    <w:rsid w:val="00605856"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
-    <w:rsid w:val="00611950"/>
     <w:rsid w:val="00613168"/>
+    <w:rsid w:val="00616D94"/>
     <w:rsid w:val="00617215"/>
+    <w:rsid w:val="0061782A"/>
+    <w:rsid w:val="006179D3"/>
     <w:rsid w:val="00617D56"/>
-    <w:rsid w:val="00621B9F"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
+    <w:rsid w:val="006520DB"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
+    <w:rsid w:val="00653577"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
+    <w:rsid w:val="006734E4"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
+    <w:rsid w:val="00676056"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
+    <w:rsid w:val="00677425"/>
+    <w:rsid w:val="00682260"/>
+    <w:rsid w:val="00682650"/>
+    <w:rsid w:val="00684CFC"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="006857FB"/>
-    <w:rsid w:val="00686EFD"/>
+    <w:rsid w:val="00685AD2"/>
+    <w:rsid w:val="00691A13"/>
     <w:rsid w:val="006923D1"/>
+    <w:rsid w:val="00694800"/>
     <w:rsid w:val="006949B8"/>
+    <w:rsid w:val="00697365"/>
     <w:rsid w:val="006A0759"/>
+    <w:rsid w:val="006A0E67"/>
     <w:rsid w:val="006A2EEC"/>
+    <w:rsid w:val="006A681F"/>
     <w:rsid w:val="006A6FF1"/>
+    <w:rsid w:val="006B177A"/>
+    <w:rsid w:val="006B1F94"/>
     <w:rsid w:val="006B2E43"/>
+    <w:rsid w:val="006B2FE0"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006C3AFC"/>
+    <w:rsid w:val="006C583F"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
+    <w:rsid w:val="006D67DC"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
+    <w:rsid w:val="006E2F46"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
+    <w:rsid w:val="006F04CC"/>
+    <w:rsid w:val="006F0AB6"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
+    <w:rsid w:val="006F60C5"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="00710F11"/>
+    <w:rsid w:val="007065C0"/>
     <w:rsid w:val="00712EDD"/>
+    <w:rsid w:val="00714DEA"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00734E58"/>
+    <w:rsid w:val="007168B4"/>
+    <w:rsid w:val="00717CF6"/>
+    <w:rsid w:val="00721B92"/>
     <w:rsid w:val="00735F7E"/>
+    <w:rsid w:val="00737E11"/>
+    <w:rsid w:val="0074163F"/>
+    <w:rsid w:val="00741786"/>
     <w:rsid w:val="007428B6"/>
+    <w:rsid w:val="00744F79"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
+    <w:rsid w:val="00752C5A"/>
     <w:rsid w:val="00753EFC"/>
+    <w:rsid w:val="007542A4"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
+    <w:rsid w:val="00770372"/>
     <w:rsid w:val="007705A3"/>
+    <w:rsid w:val="00772B81"/>
     <w:rsid w:val="00773619"/>
+    <w:rsid w:val="00774430"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
+    <w:rsid w:val="00790ABE"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
+    <w:rsid w:val="007A1FD0"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B41D6"/>
+    <w:rsid w:val="007B00E7"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
-    <w:rsid w:val="007C7287"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
+    <w:rsid w:val="007E1136"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007E7EA1"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="00803C04"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
+    <w:rsid w:val="0081066E"/>
     <w:rsid w:val="00811E52"/>
+    <w:rsid w:val="00812A2A"/>
     <w:rsid w:val="008141FF"/>
+    <w:rsid w:val="0081678D"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
+    <w:rsid w:val="008236EC"/>
     <w:rsid w:val="00823968"/>
+    <w:rsid w:val="008252B6"/>
     <w:rsid w:val="00830602"/>
+    <w:rsid w:val="00830C58"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
+    <w:rsid w:val="00844DF3"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
+    <w:rsid w:val="00850BBD"/>
     <w:rsid w:val="008524DA"/>
+    <w:rsid w:val="00853860"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
-    <w:rsid w:val="00857F33"/>
+    <w:rsid w:val="00860AA2"/>
     <w:rsid w:val="00862380"/>
+    <w:rsid w:val="008624AA"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
-    <w:rsid w:val="00863F85"/>
     <w:rsid w:val="00863FAF"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
+    <w:rsid w:val="00884D46"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
+    <w:rsid w:val="00886EF5"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
+    <w:rsid w:val="008B3CDE"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
+    <w:rsid w:val="008B6C31"/>
+    <w:rsid w:val="008C0FE3"/>
+    <w:rsid w:val="008C5EA5"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D15BC"/>
-    <w:rsid w:val="008D4EEB"/>
+    <w:rsid w:val="008D2E81"/>
     <w:rsid w:val="008D5418"/>
-    <w:rsid w:val="008D7186"/>
-    <w:rsid w:val="008E0E05"/>
     <w:rsid w:val="008E1047"/>
+    <w:rsid w:val="008E18D9"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
+    <w:rsid w:val="00903C3C"/>
+    <w:rsid w:val="009045F6"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
+    <w:rsid w:val="00914237"/>
+    <w:rsid w:val="009149D9"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
-    <w:rsid w:val="0091602A"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
+    <w:rsid w:val="009206AA"/>
     <w:rsid w:val="00922E83"/>
+    <w:rsid w:val="009277E4"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
+    <w:rsid w:val="00933CF5"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
+    <w:rsid w:val="00943148"/>
     <w:rsid w:val="0094324D"/>
+    <w:rsid w:val="00945F6B"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
+    <w:rsid w:val="00951EDF"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
+    <w:rsid w:val="00956C10"/>
     <w:rsid w:val="00960FDF"/>
+    <w:rsid w:val="00971AF4"/>
+    <w:rsid w:val="00973A7F"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
+    <w:rsid w:val="00980D46"/>
+    <w:rsid w:val="00981755"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
+    <w:rsid w:val="00985989"/>
     <w:rsid w:val="00985FDE"/>
+    <w:rsid w:val="00986596"/>
     <w:rsid w:val="00987008"/>
+    <w:rsid w:val="00990F2E"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
-    <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B4CCE"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
+    <w:rsid w:val="009D3166"/>
+    <w:rsid w:val="009D5222"/>
     <w:rsid w:val="009D6A5E"/>
+    <w:rsid w:val="009D7B16"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E4D98"/>
+    <w:rsid w:val="009E1418"/>
+    <w:rsid w:val="009E482F"/>
+    <w:rsid w:val="009F03CC"/>
+    <w:rsid w:val="009F0507"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
+    <w:rsid w:val="009F5EA1"/>
+    <w:rsid w:val="009F744E"/>
+    <w:rsid w:val="00A046CD"/>
+    <w:rsid w:val="00A076A3"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
+    <w:rsid w:val="00A164B6"/>
     <w:rsid w:val="00A177C7"/>
+    <w:rsid w:val="00A178F0"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A2670B"/>
+    <w:rsid w:val="00A26E71"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
+    <w:rsid w:val="00A31304"/>
     <w:rsid w:val="00A32406"/>
+    <w:rsid w:val="00A32735"/>
     <w:rsid w:val="00A32BF1"/>
+    <w:rsid w:val="00A33A3B"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
+    <w:rsid w:val="00A41C07"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
+    <w:rsid w:val="00A51D51"/>
+    <w:rsid w:val="00A52CFD"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
+    <w:rsid w:val="00A71C58"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00AA00A4"/>
+    <w:rsid w:val="00A95B8F"/>
+    <w:rsid w:val="00A970A3"/>
+    <w:rsid w:val="00A97725"/>
+    <w:rsid w:val="00AA0630"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
+    <w:rsid w:val="00AB19A3"/>
     <w:rsid w:val="00AB35DF"/>
+    <w:rsid w:val="00AB38E4"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD6634"/>
     <w:rsid w:val="00AD6662"/>
+    <w:rsid w:val="00AD6D41"/>
     <w:rsid w:val="00AE121A"/>
+    <w:rsid w:val="00AE1AFC"/>
     <w:rsid w:val="00AE41F9"/>
+    <w:rsid w:val="00AE54E2"/>
     <w:rsid w:val="00AE553C"/>
+    <w:rsid w:val="00AE59A4"/>
+    <w:rsid w:val="00AF06ED"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
+    <w:rsid w:val="00AF4EEA"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
-    <w:rsid w:val="00B042AA"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
+    <w:rsid w:val="00B111F2"/>
+    <w:rsid w:val="00B14729"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B2527A"/>
+    <w:rsid w:val="00B22283"/>
+    <w:rsid w:val="00B22D58"/>
+    <w:rsid w:val="00B3079A"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
+    <w:rsid w:val="00B45E07"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
+    <w:rsid w:val="00B5203D"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
+    <w:rsid w:val="00B668C4"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
+    <w:rsid w:val="00B752DA"/>
+    <w:rsid w:val="00B759E2"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
+    <w:rsid w:val="00B8345B"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
-    <w:rsid w:val="00B91045"/>
     <w:rsid w:val="00B92D32"/>
+    <w:rsid w:val="00B9365F"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
+    <w:rsid w:val="00B97471"/>
+    <w:rsid w:val="00BA54C2"/>
+    <w:rsid w:val="00BA55E0"/>
     <w:rsid w:val="00BA6701"/>
-    <w:rsid w:val="00BA6C0F"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
+    <w:rsid w:val="00BB17DA"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
+    <w:rsid w:val="00BD0291"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
+    <w:rsid w:val="00BD2279"/>
+    <w:rsid w:val="00BD2DF0"/>
+    <w:rsid w:val="00BD31B5"/>
     <w:rsid w:val="00BD3326"/>
+    <w:rsid w:val="00BD4BD8"/>
+    <w:rsid w:val="00BD672A"/>
+    <w:rsid w:val="00BD68A2"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
+    <w:rsid w:val="00BE2ACF"/>
+    <w:rsid w:val="00BE3CF1"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
+    <w:rsid w:val="00BE7379"/>
+    <w:rsid w:val="00BE7387"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
+    <w:rsid w:val="00BF4C45"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
-    <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
+    <w:rsid w:val="00C16ACD"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C267EB"/>
+    <w:rsid w:val="00C31AB2"/>
     <w:rsid w:val="00C3241F"/>
-    <w:rsid w:val="00C32FBF"/>
-    <w:rsid w:val="00C335A4"/>
+    <w:rsid w:val="00C32678"/>
+    <w:rsid w:val="00C345B2"/>
+    <w:rsid w:val="00C36688"/>
     <w:rsid w:val="00C3691B"/>
+    <w:rsid w:val="00C370F3"/>
+    <w:rsid w:val="00C47365"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
+    <w:rsid w:val="00C652C7"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
+    <w:rsid w:val="00C70EDE"/>
+    <w:rsid w:val="00C71598"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
-    <w:rsid w:val="00C75E6B"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
+    <w:rsid w:val="00C80731"/>
     <w:rsid w:val="00C8425B"/>
+    <w:rsid w:val="00C91563"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C979B7"/>
+    <w:rsid w:val="00C973D4"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
+    <w:rsid w:val="00CB1F02"/>
     <w:rsid w:val="00CB67B4"/>
+    <w:rsid w:val="00CB7A46"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
-    <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
+    <w:rsid w:val="00CE187B"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
+    <w:rsid w:val="00CE6F9C"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
+    <w:rsid w:val="00D0105E"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D0758D"/>
+    <w:rsid w:val="00D110F1"/>
     <w:rsid w:val="00D143D5"/>
+    <w:rsid w:val="00D14417"/>
+    <w:rsid w:val="00D1666E"/>
+    <w:rsid w:val="00D17B25"/>
+    <w:rsid w:val="00D21E3A"/>
     <w:rsid w:val="00D332B5"/>
+    <w:rsid w:val="00D37405"/>
+    <w:rsid w:val="00D422E8"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
+    <w:rsid w:val="00D516FE"/>
+    <w:rsid w:val="00D517B3"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
+    <w:rsid w:val="00D64222"/>
+    <w:rsid w:val="00D64EF5"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
+    <w:rsid w:val="00D81E52"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
+    <w:rsid w:val="00D97692"/>
+    <w:rsid w:val="00DA293F"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00DC060C"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DD0F84"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD5295"/>
+    <w:rsid w:val="00DD59BB"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
+    <w:rsid w:val="00DD7335"/>
+    <w:rsid w:val="00DD7883"/>
+    <w:rsid w:val="00DE2452"/>
+    <w:rsid w:val="00DE3297"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
+    <w:rsid w:val="00DE7F4F"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E11162"/>
-    <w:rsid w:val="00E1655E"/>
+    <w:rsid w:val="00E13746"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
+    <w:rsid w:val="00E379A1"/>
+    <w:rsid w:val="00E40249"/>
     <w:rsid w:val="00E444C3"/>
+    <w:rsid w:val="00E44558"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
+    <w:rsid w:val="00E509A2"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E53444"/>
-    <w:rsid w:val="00E553A0"/>
+    <w:rsid w:val="00E54F5E"/>
+    <w:rsid w:val="00E56B7A"/>
     <w:rsid w:val="00E57C43"/>
+    <w:rsid w:val="00E617BF"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
-    <w:rsid w:val="00E752E2"/>
+    <w:rsid w:val="00E7388E"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
-    <w:rsid w:val="00E92B76"/>
     <w:rsid w:val="00E93706"/>
+    <w:rsid w:val="00E95804"/>
+    <w:rsid w:val="00EA0A57"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
+    <w:rsid w:val="00EB091C"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
+    <w:rsid w:val="00ED2BDE"/>
+    <w:rsid w:val="00ED2EBA"/>
+    <w:rsid w:val="00ED45B8"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
+    <w:rsid w:val="00ED7533"/>
     <w:rsid w:val="00EE1584"/>
+    <w:rsid w:val="00EE519B"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EF09E3"/>
+    <w:rsid w:val="00EF2BB1"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
+    <w:rsid w:val="00EF54A5"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
-    <w:rsid w:val="00F1254B"/>
+    <w:rsid w:val="00F1285F"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
-    <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
-    <w:rsid w:val="00F20718"/>
     <w:rsid w:val="00F214E2"/>
+    <w:rsid w:val="00F23DE3"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
+    <w:rsid w:val="00F304DB"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F40D38"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
+    <w:rsid w:val="00F55DC4"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
+    <w:rsid w:val="00F67EAC"/>
+    <w:rsid w:val="00F71549"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
+    <w:rsid w:val="00F7302C"/>
+    <w:rsid w:val="00F7608F"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
+    <w:rsid w:val="00F81353"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
+    <w:rsid w:val="00F85D0C"/>
     <w:rsid w:val="00F862EE"/>
-    <w:rsid w:val="00F87435"/>
     <w:rsid w:val="00F874C2"/>
+    <w:rsid w:val="00F91720"/>
     <w:rsid w:val="00F925FA"/>
-    <w:rsid w:val="00F92B0F"/>
     <w:rsid w:val="00F93877"/>
+    <w:rsid w:val="00F954CB"/>
+    <w:rsid w:val="00F959B3"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
+    <w:rsid w:val="00FA1206"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
+    <w:rsid w:val="00FA359D"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
+    <w:rsid w:val="00FB098A"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
+    <w:rsid w:val="00FC4F58"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
+    <w:rsid w:val="00FD0737"/>
     <w:rsid w:val="00FD5004"/>
+    <w:rsid w:val="00FD6138"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE49F4"/>
+    <w:rsid w:val="00FE452D"/>
+    <w:rsid w:val="00FE58A6"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6BC18DF0"/>
-  <w15:docId w15:val="{52BDF44A-E74D-4618-89F4-0D19B38E21FB}"/>
+  <w14:docId w14:val="702ED88B"/>
+  <w15:docId w15:val="{AD2E1C76-E319-4291-90F4-810EEBF8F553}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -39777,101 +13521,146 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-[...33 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="85421454">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="491801408">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="820194841">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1374842329">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1475641268">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2142111946">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/dep/li/lagstiftningsarenden/rs-t/Proposition/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/u-UH/Lagstiftningsprocessen/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -40145,61 +13934,85 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
-[...3 lines deleted...]
-<?mso-contentType ?>
 <customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
   <xsnLocation/>
   <cached>True</cached>
   <openByDefault>False</openByDefault>
   <xsnScope/>
 </customXsn>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Utbildningsdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">893cff3d-8fdb-492c-b9c1-c70a28487ed4</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>8</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13527</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13527</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13527</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
@@ -40407,115 +14220,81 @@
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Utbildningsdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsrådet Edholm, ordförande, och statsråden Waltersson Grönvall, Jonson, Forssell, Wykman, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Utbildningsdepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:40</dokumentnummer>
+  <titel>Riksrevisionens rapport om urval till högskolan - urvalsgrunder, platsfördelning och tillämpning</titel>
+  <template id="16"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...58 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
@@ -40525,145 +14304,147 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{721ECAB5-D0B6-4904-80AF-34463AAAB820}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5FA92AD-2B0E-4277-9D92-81C59F355E0B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF4EC5B8-0A2C-4B45-8D4A-A67684FA09A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69001433-B903-4586-A812-F3A980442C72}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="fd0eb60b-32c8-489c-a600-61d55b22892d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E018F65A-3849-4132-925A-B6485322E90C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03947FEC-BBBD-4840-B706-26C680D9BC32}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75DA9B39-4E3B-459B-905E-42E8AF5B6515}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{213E427F-2FE3-4F25-B1B8-29B2B25E18D9}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D8CC5AA-4B67-46EB-A10D-8F66CB12A097}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E20CD7A1-3341-405B-A1F4-6306046F6E05}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Prop-samling</Template>
+  <Template>Skr-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>46</Pages>
-[...1 lines deleted...]
-  <Characters>81791</Characters>
+  <Pages>83</Pages>
+  <Words>3408</Words>
+  <Characters>18067</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>681</Lines>
-  <Paragraphs>194</Paragraphs>
+  <Lines>150</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Åtgärder mot körkortsturism</vt:lpstr>
+      <vt:lpstr>Riksrevisionens skrivelse om urval till högskolan - urvalsgrunder, platsfördelning och tillämpning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>97029</CharactersWithSpaces>
+  <CharactersWithSpaces>21433</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Åtgärder mot körkortsturism</dc:title>
-  <dc:creator>Anne-Charlotte Gramén</dc:creator>
+  <dc:title>Riksrevisionens rapport om urval till högskolan - urvalsgrunder, platsfördelning och tillämpning</dc:title>
+  <dc:creator>Helena Lejon</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
-    <vt:lpwstr>113;#Landsbygds- och infrastrukturdepartementet|ec5024df-7543-45df-bbbd-7f3f4ceefb1a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>2593d7a4-6bdf-48a5-a86d-3f8dcb536eb3</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
-    <vt:lpwstr>22;#1.5. Propositioner och skrivelser|e0ed1fa4-2a40-4485-b88d-43bea3df6f7f</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
+    <vt:lpwstr>8;#Utbildningsdepartementet|893cff3d-8fdb-492c-b9c1-c70a28487ed4</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>1eb7d672-6004-4804-90c8-de0434c07f96</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>