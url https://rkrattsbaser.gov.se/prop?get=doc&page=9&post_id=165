--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -1,14146 +1,5060 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5F48429C" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
+    <w:p w14:paraId="3E598EAE" w14:textId="77777777" w:rsidR="0044418E" w:rsidRDefault="008176C2" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Publikation"/>
+          <w:tag w:val="Publikation"/>
+          <w:id w:val="577641782"/>
+          <w:lock w:val="contentLocked"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0044418E">
+            <w:t>Regeringens skrivelse</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0044418E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F469DDB" wp14:editId="6322B79E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21AF745D" wp14:editId="630FC7C9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 12"/>
+                <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-838614461"/>
+                              <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="05D87D81" w14:textId="77777777" w:rsidR="00653824" w:rsidRPr="00811BB8" w:rsidRDefault="00653824" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="03394141" w14:textId="77777777" w:rsidR="0044418E" w:rsidRPr="00811BB8" w:rsidRDefault="0044418E" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65A5C2F9" wp14:editId="2335BAB4">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11D78694" wp14:editId="14528F8B">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId15"/>
+                                              <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="4F469DDB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="21AF745D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-838614461"/>
+                        <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="05D87D81" w14:textId="77777777" w:rsidR="00653824" w:rsidRPr="00811BB8" w:rsidRDefault="00653824" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="03394141" w14:textId="77777777" w:rsidR="0044418E" w:rsidRPr="00811BB8" w:rsidRDefault="0044418E" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65A5C2F9" wp14:editId="2335BAB4">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11D78694" wp14:editId="14528F8B">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId15"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="-1816559108"/>
+        <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="723055DA" w14:textId="2F38E8A9" w:rsidR="00653824" w:rsidRDefault="00E53475" w:rsidP="00333C9D">
+        <w:p w14:paraId="0CC3721F" w14:textId="7FBE9EA9" w:rsidR="0044418E" w:rsidRDefault="008C766B" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:143</w:t>
+            <w:t>2025/26:156</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="435A7DB6" w14:textId="77777777" w:rsidR="00653824" w:rsidRPr="005F407A" w:rsidRDefault="00653824" w:rsidP="00333C9D">
+    <w:p w14:paraId="40FDB89F" w14:textId="77777777" w:rsidR="0044418E" w:rsidRPr="00D01F17" w:rsidRDefault="0044418E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00653824" w14:paraId="4BA56F51" w14:textId="77777777" w:rsidTr="00333C9D">
-[...16 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="0044418E" w14:paraId="3828C32F" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Rubrik"/>
+            <w:tag w:val="Rubrik"/>
+            <w:id w:val="-2000570357"/>
+            <w:temporary/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:text w:multiLine="1"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5834" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="60A08FCA" w14:textId="4A902945" w:rsidR="0044418E" w:rsidRDefault="008C766B" w:rsidP="00333C9D">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
+                  <w:spacing w:after="20"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Riksrevisionens rapport om Inspektionen för vård och omsorgs (IVO) hantering av enskildas klagomål på hälso- och sjukvården</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="1988590602"/>
+              <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="61C7E442" w14:textId="2A5599BB" w:rsidR="00653824" w:rsidRDefault="00E53475" w:rsidP="00333C9D">
+              <w:p w14:paraId="0AB92508" w14:textId="047B5656" w:rsidR="0044418E" w:rsidRDefault="00D21671" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Prop.</w:t>
+                  <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="-348560707"/>
+              <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4C8CABBE" w14:textId="076863A1" w:rsidR="00653824" w:rsidRPr="00141F91" w:rsidRDefault="00E53475" w:rsidP="00333C9D">
+              <w:p w14:paraId="7BCE65EA" w14:textId="739BBDAD" w:rsidR="0044418E" w:rsidRPr="00141F91" w:rsidRDefault="008C766B" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:143</w:t>
+                  <w:t>2025/26:156</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24AC415B" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
+    <w:p w14:paraId="0ED4C19C" w14:textId="77777777" w:rsidR="0044418E" w:rsidRDefault="0044418E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F540C1B" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
+    <w:p w14:paraId="131447DB" w14:textId="77777777" w:rsidR="0044418E" w:rsidRDefault="0044418E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56617605" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C15494B" w14:textId="77777777" w:rsidR="0044418E" w:rsidRDefault="0044418E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73F994BA" w14:textId="49A05A53" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
+    <w:p w14:paraId="27A98695" w14:textId="59D2C744" w:rsidR="0044418E" w:rsidRDefault="0044418E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2026-02-19T00:00:00Z">
+          <w:id w:val="750776800"/>
+          <w:date w:fullDate="2026-02-26T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 19 februari 2026</w:t>
+          <w:r w:rsidR="00D21671">
+            <w:t>den 26 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="48CB8786" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
+    <w:p w14:paraId="2D9CCEC8" w14:textId="77777777" w:rsidR="0044418E" w:rsidRDefault="0044418E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="431B0582" w14:textId="2B5B14BE" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="7EAF204B" w14:textId="4A161EC7" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Namnunderskrift1"/>
+        <w:tag w:val="Namnunderskrift1"/>
+        <w:id w:val="146416067"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="73B5A186" w14:textId="12E6099D" w:rsidR="0044418E" w:rsidRDefault="00D21671" w:rsidP="00333C9D">
+          <w:pPr>
+            <w:pStyle w:val="Propnamnunderskrift1"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Ulf Kristersson</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="1A028DD7" w14:textId="05DB9970" w:rsidR="0044418E" w:rsidRDefault="00D21671" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>Elisabeth Svantesson</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F76D5CF" w14:textId="68F525FD" w:rsidR="00653824" w:rsidRPr="008624B2" w:rsidRDefault="00653824" w:rsidP="00BB2C9D">
+        <w:t>Jakob Forssmed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0823D4" w14:textId="7C5BD317" w:rsidR="0044418E" w:rsidRPr="008C3EC0" w:rsidRDefault="0044418E" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="596381816"/>
+          <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E53475">
+          <w:r w:rsidR="00D21671">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Socialdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF523B8" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
+    <w:p w14:paraId="26537B19" w14:textId="77777777" w:rsidR="0044418E" w:rsidRDefault="0044418E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Propositionens huvudsakliga innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B315F27" w14:textId="764EEC4C" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40458349" w14:textId="0BBF94DC" w:rsidR="00A2677F" w:rsidRDefault="00A2677F" w:rsidP="00A2677F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>I denna proposition lämnar regeringen förslag till ändringar i statens bud</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00013493">
+        <w:t xml:space="preserve">I skrivelsen redovisar regeringen sin bedömning </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3E02">
+        <w:t>av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de iakttagelser </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3E02">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97325">
+        <w:t xml:space="preserve">den rekommendation till regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3E02">
+        <w:t>lämnar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i rapporten IVO:s hantering av enskildas klagomål på hälso- och sjukvården (RiR 2025:29).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E99095" w14:textId="7F42A380" w:rsidR="00A2677F" w:rsidRDefault="00235906" w:rsidP="00C56235">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens övergripande slutsats är att </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97325">
+        <w:t>Inspektionen för vård och omsorgs (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>IVO</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97325">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> hantering av enskildas klagomål inte är effektiv. </w:t>
+      </w:r>
+      <w:r w:rsidR="00434A24">
+        <w:t>Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="008079F2">
         <w:softHyphen/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00013493">
+      <w:r w:rsidR="00434A24">
+        <w:t>revisionen lämnar en rekommendation till regeringen och ett antal rekommenda</w:t>
+      </w:r>
+      <w:r w:rsidR="008079F2">
         <w:softHyphen/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="701C4018" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FA2955">
+      <w:r w:rsidR="00434A24">
+        <w:t>tioner till IVO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384C018D" w14:textId="04F56FE3" w:rsidR="00B62515" w:rsidRDefault="00B62515" w:rsidP="00FC2132">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>I propositionen lämnas förslag om ett bemyndigande för regeringen att skänka granatgevär med ammunition till Ukraina som kan avvaras av Försvarsmakten under en begränsad tid. Propositionen innehåller även förslag om ökade anslag och bemyndiganden för att anskaffa, utveckla och iordningsställa materiel i syfte att skänka till Ukraina samt för att kunna ersätta delar av den materiel som föreslås skänkas till landet. Vidare lämnas förslag om ökade anslag för att ge stöd till Ukraina i syfte att stärka landets totalförsvarsförmåga. I propositionen föreslås också att Sverige ställer ut en garanti för ett lån från Internationella återuppbyggnads- och utvecklingsbanken till Ukraina.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="53680230" w14:textId="06D3CC43" w:rsidR="00653824" w:rsidRDefault="00FF1D73" w:rsidP="00FA2955">
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E6B" w:rsidRPr="001C0E6B">
+        <w:t xml:space="preserve"> välkomnar Riksrevisionens granskning och</w:t>
+      </w:r>
+      <w:r w:rsidR="00142676">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A941AB">
+        <w:t xml:space="preserve">anser att rapporten utgör ett viktigt bidrag </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB39E4">
+        <w:t>i arbetet</w:t>
+      </w:r>
+      <w:r w:rsidR="00036BBC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB39E4">
+        <w:t xml:space="preserve">med att </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2132">
+        <w:t>säkerställa</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB39E4">
+        <w:t xml:space="preserve"> en rättssäker och effektiv tillsyn över</w:t>
+      </w:r>
+      <w:r w:rsidR="00036BBC">
+        <w:t xml:space="preserve"> hälso- och sjukvården</w:t>
+      </w:r>
+      <w:r w:rsidR="00A941AB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00036BBC">
+        <w:t>Regeringen instämmer i</w:t>
+      </w:r>
+      <w:r w:rsidR="00A941AB">
+        <w:t xml:space="preserve"> Riksrevisionens </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E6B" w:rsidRPr="001C0E6B">
+        <w:t>iakttagelser och slutsatser.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Med anledning av de</w:t>
+      </w:r>
+      <w:r w:rsidR="002766EB">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rekom</w:t>
+      </w:r>
+      <w:r w:rsidR="000C210C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mendation som Riksrevisionen lämnar har regeringen gett ett uppdrag till IVO att ta fram en plan för hanteringen av myndighetens handläggnings</w:t>
+      </w:r>
+      <w:r w:rsidR="000C210C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tider och ärendebalanser, vad gäller t.ex. enskildas klagomål. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49173DA5" w14:textId="30B0D64E" w:rsidR="00BE33B2" w:rsidRDefault="00BE33B2" w:rsidP="00A2677F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>I propositionen lämnas dessutom förslag för att säkerställa Sveriges vaccinberedskap vid influensapandemier.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5828DC0E" w14:textId="77777777" w:rsidR="00653824" w:rsidRPr="008F2013" w:rsidRDefault="00653824" w:rsidP="005E3C60">
+        <w:t xml:space="preserve">I och med denna skrivelse anser regeringen att Riksrevisionens granskningsrapport är slutbehandlad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EDFBBF" w14:textId="77777777" w:rsidR="00434A24" w:rsidRPr="00A2677F" w:rsidRDefault="00434A24" w:rsidP="00A2677F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA623F4" w14:textId="77777777" w:rsidR="0044418E" w:rsidRDefault="0044418E" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FBE387B" w14:textId="77777777" w:rsidR="0044418E" w:rsidRPr="008F2013" w:rsidRDefault="0044418E" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D8142E" w14:textId="405363BF" w:rsidR="00D10AD1" w:rsidRDefault="00653824">
+    <w:p w14:paraId="4167C371" w14:textId="27B4B932" w:rsidR="006E53BB" w:rsidRDefault="0044418E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00613168">
+      <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc222381144" w:history="1">
-        <w:r w:rsidR="00D10AD1" w:rsidRPr="007C7F34">
+      <w:hyperlink w:anchor="_Toc223007056" w:history="1">
+        <w:r w:rsidR="006E53BB" w:rsidRPr="007508AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00D10AD1">
+        <w:r w:rsidR="006E53BB">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10AD1" w:rsidRPr="007C7F34">
+        <w:r w:rsidR="006E53BB" w:rsidRPr="007508AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till riksdagsbeslut</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00D10AD1">
+        <w:r w:rsidR="006E53BB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10AD1">
+        <w:r w:rsidR="006E53BB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10AD1">
+        <w:r w:rsidR="006E53BB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222381144 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223007056 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10AD1">
+        <w:r w:rsidR="006E53BB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D10AD1">
+        <w:r w:rsidR="006E53BB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10AD1">
+        <w:r w:rsidR="006E53BB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00D10AD1">
+        <w:r w:rsidR="006E53BB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="438B1F53" w14:textId="0D986AAC" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
+    <w:p w14:paraId="44C1A669" w14:textId="1204AA33" w:rsidR="006E53BB" w:rsidRDefault="006E53BB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222381145" w:history="1">
-        <w:r w:rsidRPr="007C7F34">
+      <w:hyperlink w:anchor="_Toc223007057" w:history="1">
+        <w:r w:rsidRPr="007508AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="007C7F34">
+        <w:r w:rsidRPr="007508AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Riksrevisionens iakttagelser och rekommendation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222381145 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223007057 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B3D7B4F" w14:textId="7642C738" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="5419D43F" w14:textId="665E4AFF" w:rsidR="006E53BB" w:rsidRDefault="006E53BB">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222381146" w:history="1">
-        <w:r w:rsidRPr="007C7F34">
+      <w:hyperlink w:anchor="_Toc223007058" w:history="1">
+        <w:r w:rsidRPr="007508AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="007C7F34">
+        <w:r w:rsidRPr="007508AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Ändringar i statens budget för 2026</w:t>
+          <w:t>Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222381146 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223007058 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10B05C78" w14:textId="3CE21929" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
+    <w:p w14:paraId="7DF06760" w14:textId="44E6B649" w:rsidR="006E53BB" w:rsidRDefault="006E53BB">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222381147" w:history="1">
-        <w:r w:rsidRPr="007C7F34">
+      <w:hyperlink w:anchor="_Toc223007059" w:history="1">
+        <w:r w:rsidRPr="007508AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.1</w:t>
+          <w:t>2.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="007C7F34">
+        <w:r w:rsidRPr="007508AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Ändringar av statens utgifter</w:t>
+          <w:t>Riksrevisionens rekommendation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222381147 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223007059 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58D8281B" w14:textId="20F5050B" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="0ABABCB3" w14:textId="2FF37D7A" w:rsidR="006E53BB" w:rsidRDefault="006E53BB">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222381148" w:history="1">
-        <w:r w:rsidRPr="007C7F34">
+      <w:hyperlink w:anchor="_Toc223007060" w:history="1">
+        <w:r w:rsidRPr="007508AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="007C7F34">
+        <w:r w:rsidRPr="007508AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Konsekvenser för statens budget</w:t>
+          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222381148 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223007060 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77877CB5" w14:textId="143ACBFD" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
+    <w:p w14:paraId="38E5C504" w14:textId="4054BC08" w:rsidR="006E53BB" w:rsidRDefault="006E53BB">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223007061" w:history="1">
+        <w:r w:rsidRPr="007508AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007508AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223007061 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="61C407D0" w14:textId="5C705143" w:rsidR="006E53BB" w:rsidRDefault="006E53BB">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222381149" w:history="1">
-        <w:r w:rsidRPr="007C7F34">
+      <w:hyperlink w:anchor="_Toc223007062" w:history="1">
+        <w:r w:rsidRPr="007508AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Garantiavtal mellan Sverige och IBRD</w:t>
+          <w:t>IVO:s granskningsrapport (RiR 2025:29)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222381149 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223007062 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23C810FC" w14:textId="411F7941" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
+    <w:p w14:paraId="386C9CD7" w14:textId="4880D4A4" w:rsidR="006E53BB" w:rsidRDefault="006E53BB">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222381150" w:history="1">
-        <w:r w:rsidRPr="007C7F34">
+      <w:hyperlink w:anchor="_Toc223007063" w:history="1">
+        <w:r w:rsidRPr="007508AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utkast till låneavtal mellan Ukraina och IBRD</w:t>
+          <w:t>Bilaga till IVO:s granskningsrapport</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222381150 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223007063 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>78</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D40564F" w14:textId="72354AE5" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="39C9BB9F" w14:textId="0493354F" w:rsidR="006E53BB" w:rsidRDefault="006E53BB" w:rsidP="00DF4628">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222381151" w:history="1">
-        <w:r w:rsidRPr="007C7F34">
+      <w:hyperlink w:anchor="_Toc223007064" w:history="1">
+        <w:r w:rsidRPr="007508AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Allmänna villkor för IBRD:s finansiering</w:t>
+          <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
+        </w:r>
+        <w:r w:rsidR="00DF4628">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:br/>
+        </w:r>
+        <w:r w:rsidRPr="007508AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>den 26 februari 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222381151 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223007064 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>44</w:t>
+          <w:t>91</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="383BE878" w14:textId="3A4181A6" w:rsidR="00D10AD1" w:rsidRDefault="00D10AD1">
-[...72 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w14:paraId="011061A1" w14:textId="0B2FA299" w:rsidR="0044418E" w:rsidRDefault="0044418E" w:rsidP="00362009">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413CCBA1" w14:textId="77777777" w:rsidR="00653824" w:rsidRPr="005A72C8" w:rsidRDefault="00653824" w:rsidP="00333C9D">
+    <w:p w14:paraId="6C7DFD08" w14:textId="7517C9C7" w:rsidR="0044418E" w:rsidRDefault="0044418E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A72C8">
+      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc223006486"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc223007056"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00433889">
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till riksdagsbeslut</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-    </w:p>
-    <w:p w14:paraId="545CAED6" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00333C9D">
+      <w:r w:rsidR="00433889">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4316D6D9" w14:textId="53177399" w:rsidR="005237F6" w:rsidRDefault="00433889" w:rsidP="00271839">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="009831A0">
-[...83 lines deleted...]
-        <w:t xml:space="preserve">1:2 </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har granskat </w:t>
+      </w:r>
+      <w:r w:rsidR="00E024E7">
+        <w:t>Inspektionen för vård och omsorgs (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>IVO</w:t>
+      </w:r>
+      <w:r w:rsidR="00E024E7">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> hantering av enskildas klagomål på hälso- och sjukvården. Resultatet av granskningen redovisas i rapporten IVO:s hantering av enskildas klagomål på hälso- och sjukvården (RiR 2025:29), se </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Försvarsmaktens insatser internationellt</w:t>
-[...30 lines deleted...]
-      <w:r>
+        <w:t>bilag</w:t>
+      </w:r>
+      <w:r w:rsidR="001D47BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Anskaffning av materiel och anläggningar</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00013493">
+        <w:t>orna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2062BD69" w14:textId="32371017" w:rsidR="00433889" w:rsidRPr="00433889" w:rsidRDefault="005237F6" w:rsidP="00D75E42">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens rapport </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97325">
+        <w:t xml:space="preserve">lämnades </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till regeringen den 6 november 2025. </w:t>
+      </w:r>
+      <w:r w:rsidR="00433889">
+        <w:t>I denna skrivelse behandla</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="007471D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00433889">
+        <w:t xml:space="preserve">iakttagelser och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidR="00433889">
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55FBC">
         <w:softHyphen/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00013493">
+      <w:r w:rsidR="00433889">
+        <w:t>kommendation till regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som Riksrevisionens redovisar i sin rapport</w:t>
+      </w:r>
+      <w:r w:rsidR="007471D2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA221D2" w14:textId="1450BA06" w:rsidR="00433889" w:rsidRDefault="00433889" w:rsidP="00433889">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc223006487"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc223007057"/>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens iakttagelser </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4A18">
+        <w:t>och rekommendation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="72BF9EAB" w14:textId="6A16F15D" w:rsidR="003232FF" w:rsidRPr="003232FF" w:rsidRDefault="003232FF" w:rsidP="00A71E5D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc223006488"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc223007058"/>
+      <w:r w:rsidRPr="00E8200A">
+        <w:t xml:space="preserve">Riksrevisionens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="22BB69F1" w14:textId="0EB671FB" w:rsidR="006E4FE4" w:rsidRDefault="007471A4" w:rsidP="00C33EAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har </w:t>
+      </w:r>
+      <w:r w:rsidR="00237494">
+        <w:t>granskat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> IVO:s hantering av enskildas klagomål på hälso- och sjukvården</w:t>
+      </w:r>
+      <w:r w:rsidR="00237494">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2DED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4FE4">
+        <w:t xml:space="preserve">Riksrevisionens övergripande slutsats är att IVO:s hantering av enskildas klagomål inte är effektiv. Sammantaget uppfyller IVO inte intentionerna med klagomålssystemet eller kraven på snabb handläggning. Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00615CB7">
+        <w:t>konstaterar</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4FE4">
+        <w:t xml:space="preserve"> att handläggningstiderna är mycket långa och ökar, vilket riskerar att påverka rättssäkerheten i hand</w:t>
+      </w:r>
+      <w:r w:rsidR="0041045D">
         <w:softHyphen/>
       </w:r>
-      <w:r>
-[...2325 lines deleted...]
-    <w:p w14:paraId="5C47E4E8" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:r w:rsidR="006E4FE4">
+        <w:t>läggningen och effekten av myndighetens beslut negativ</w:t>
+      </w:r>
+      <w:r w:rsidR="00615CB7">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4FE4">
+        <w:t>. Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00615CB7">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4FE4">
+        <w:t xml:space="preserve"> bedöm</w:t>
+      </w:r>
+      <w:r w:rsidR="00615CB7">
+        <w:t>ning är</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4FE4">
+        <w:t xml:space="preserve"> att de långa handläggningstiderna bl</w:t>
+      </w:r>
+      <w:r w:rsidR="00615CB7">
+        <w:t>.a.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4FE4">
+        <w:t xml:space="preserve"> kan innebära risk för att vårdgivare och vårdpersonal inte får rättmätig kritik för brister i vården som drabbat enskilda, samtidigt som viktiga erfarenheter riskerar att inte komma vårdens patientsäkerhetsarbete till del.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EF0EE1" w14:textId="0F996178" w:rsidR="00DB2DED" w:rsidRDefault="00615CB7" w:rsidP="006E4FE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen anser</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2DED" w:rsidDel="00615CB7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2DED">
+        <w:t>att enskildas klagomål, trots sin betydelse för både rättssäkerhet och tillsyn, inte hanteras på ett ändamålsenligt sätt inom IVO. Klagomålsärenden är det ärendeslag som sammantaget står för den största resursåtgången hos myndigheten, men de är inte fullt ut integrerade i IVO:s övriga tillsynsverksamhet. Riksrevisionen bedömer att detta påverkar både prioriteringar och resursfördelning, och att klagomåls</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45852">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00DB2DED">
+        <w:t xml:space="preserve">hantering ofta fått stå tillbaka för annan tillsyn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D570C8" w14:textId="4D365EAC" w:rsidR="00C40E79" w:rsidRDefault="00DB2DED" w:rsidP="00882522">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00882522">
+        <w:t>konstaterar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r w:rsidR="00882522">
+        <w:t>problemen med IVO:s handläggning av enskildas klagomål har varit återkommande sedan nuvarande bestäm</w:t>
+      </w:r>
+      <w:r w:rsidR="0041045D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00882522">
+        <w:t>melser infördes 2018.</w:t>
+      </w:r>
+      <w:r w:rsidR="0039279E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00882522">
+        <w:t>Bristerna bedöms i huvudsak vara kopplade till myndig</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE40D4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C12CFF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00882522">
+        <w:t>hetens interna styrning och genomförande av klagomåls</w:t>
+      </w:r>
+      <w:r w:rsidR="0041045D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00882522">
+        <w:t>hanteringen. Under 2024 och 2025 har IVO omorganiserat handläggnings</w:t>
+      </w:r>
+      <w:r w:rsidR="0041045D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00882522">
+        <w:t>processen vilket på sikt kan leda till förbättringar. Men granskningen visar att flera grundläggande hinder för en effektiv handläggning riskerar att kvarstå</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97325">
+        <w:t>Det handlar bl.a. om behov av ett mer ändamålsenligt it-stöd för effektiv handläggning och att utveckla den fortlöpande uppföljningen av ärendeslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34421C50" w14:textId="39AC2526" w:rsidR="00C40E79" w:rsidRDefault="00C40E79" w:rsidP="006E4FE4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen bedömer att IVO:s klagomålshantering innebär vissa risker för rättssäkerheten. De långa handläggningstiderna försvårar ut</w:t>
+      </w:r>
+      <w:r w:rsidR="0041045D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">redningarna och kan innebära att relevanta underlag blir inaktuella eller </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>svåra att ta fram. Det finns därmed en ri</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB15EE">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>k för att allvarliga brister i vården inte upptäcks eller inte leder till adekvata tillsynsåtgärder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066D23E2" w14:textId="39C13C7A" w:rsidR="00E8200A" w:rsidRDefault="00664908" w:rsidP="003C6B68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00F355AC">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ser att det b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664908">
+        <w:t xml:space="preserve">ehövs ett samlat grepp för att effektivisera handläggningen och långsiktigt stärka IVO:s klagomålshantering utifrån uppgiften att genomföra en oberoende utredning i det enskilda fallet. I det bör ingå att stärka handläggarrollen och integrera enskildas klagomål som en del av IVO:s övriga tillsyn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B0C8C3" w14:textId="4AE2643E" w:rsidR="00E8200A" w:rsidRDefault="00E8200A" w:rsidP="00AE3BC9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc223006489"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc223007059"/>
+      <w:r w:rsidRPr="00E8200A">
+        <w:t>Riksrevisionens rekommendation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00E8200A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2158A26C" w14:textId="41110FD1" w:rsidR="000C1DE5" w:rsidRDefault="00664908" w:rsidP="00E8200A">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-    </w:p>
-[...1175 lines deleted...]
-    <w:p w14:paraId="278E60EA" w14:textId="77777777" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
+      <w:r w:rsidRPr="00664908">
+        <w:t>Riksrevisionen rekommend</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4305">
+        <w:t>era</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664908">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6632">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4305">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6632">
+        <w:t xml:space="preserve">regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8200A">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6632" w:rsidRPr="001F6632">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4305">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6632" w:rsidRPr="001F6632">
+        <w:t xml:space="preserve"> IVO i uppdrag att ta fram en plan med bl</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4305">
+        <w:t>.a.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6632" w:rsidRPr="001F6632">
+        <w:t xml:space="preserve"> tydliga tidsatta mål för när den stora ärendebalansen och de långa handläggningstiderna för enskildas klagomål ska vara åtgärdade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCF8941" w14:textId="5CEA2C55" w:rsidR="00A13699" w:rsidRDefault="00A13699" w:rsidP="00A13699">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc223006490"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc223007060"/>
+      <w:r>
+        <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="71603BD3" w14:textId="77777777" w:rsidR="00086C5E" w:rsidRDefault="00FC2132" w:rsidP="00286ED2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2132">
+        <w:t xml:space="preserve">Regeringen välkomnar Riksrevisionens granskning och anser att rapporten utgör ett </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0843">
+        <w:t xml:space="preserve">centralt underlag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2132">
+        <w:t xml:space="preserve">i arbetet med att </w:t>
+      </w:r>
+      <w:r w:rsidR="00766E10">
+        <w:t xml:space="preserve">säkerställa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2132">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00766E10">
+        <w:t xml:space="preserve">rättssäker och </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4011">
+        <w:t xml:space="preserve">effektiv </w:t>
+      </w:r>
+      <w:r w:rsidR="00766E10">
+        <w:t>tillsyn över hälso- och sjukvården</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2132">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA29290" w14:textId="0CF3E4F5" w:rsidR="00A24AFD" w:rsidRDefault="00FC2132" w:rsidP="001B1814">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:ind w:firstLine="170"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2132">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00877EA0">
+        <w:t xml:space="preserve">ser allvarligt på de långa handläggningstiderna och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2132">
+        <w:t xml:space="preserve">instämmer i Riksrevisionens iakttagelser och slutsatser. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA349C">
+        <w:t>Det är av största vikt att myndighetens ärenden handläggs skyndsamt och i enlighet med gällande krav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A83CA3" w14:textId="6CC53A17" w:rsidR="00A13699" w:rsidRDefault="00EA349C" w:rsidP="00292F28">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En effektiv och rättssäker t</w:t>
+      </w:r>
+      <w:r w:rsidR="00200BBF">
+        <w:t xml:space="preserve">illsyn </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">över </w:t>
+      </w:r>
+      <w:r w:rsidR="00200BBF">
+        <w:t xml:space="preserve">hälso- och sjukvården är </w:t>
+      </w:r>
+      <w:r w:rsidR="00166D3A">
+        <w:t xml:space="preserve">en förutsättning </w:t>
+      </w:r>
+      <w:r w:rsidR="00200BBF">
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidR="00166D3A">
+        <w:t>patientsäkerheten och för allmänhetens förtroende för vården</w:t>
+      </w:r>
+      <w:r w:rsidR="00200BBF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00166D3A">
+        <w:t>Det är därför angeläget att e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45852">
+        <w:t xml:space="preserve">nskildas klagomål hanteras </w:t>
+      </w:r>
+      <w:r w:rsidR="0042569B">
+        <w:t>rättssäkert</w:t>
+      </w:r>
+      <w:r w:rsidR="00166D3A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0042569B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4011">
+        <w:t>effektivt</w:t>
+      </w:r>
+      <w:r w:rsidR="00166D3A">
+        <w:t xml:space="preserve"> och likvärdigt</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04F5A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8354A">
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00672D33" w:rsidDel="00292F28">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00142676" w:rsidDel="00292F28">
+        <w:t xml:space="preserve">anser </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8354A">
+        <w:t>att de</w:t>
+      </w:r>
+      <w:r w:rsidR="00277B3F">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8354A">
+        <w:t xml:space="preserve"> åtgärd </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3C5B" w:rsidRPr="008E3C5B">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8354A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3C5B" w:rsidRPr="008E3C5B">
+        <w:t>Riksrevisionen föresl</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2132">
+        <w:t>år</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3C5B" w:rsidRPr="008E3C5B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0D36">
+        <w:t xml:space="preserve">att regeringen ska vidta </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3C5B" w:rsidRPr="008E3C5B">
+        <w:t>är motiverad</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8200A" w:rsidRPr="00E8200A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A479BB" w14:textId="2EFD214F" w:rsidR="00A13699" w:rsidRPr="00A13699" w:rsidRDefault="006A7AF1" w:rsidP="00A13699">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc223006491"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc223007061"/>
+      <w:r>
+        <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="5BA46854" w14:textId="655277BE" w:rsidR="0089740C" w:rsidRDefault="00A142CE" w:rsidP="0089740C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens granskning utgör ett </w:t>
+      </w:r>
+      <w:r w:rsidR="006C3FA1">
+        <w:t xml:space="preserve">centralt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>underlag i det fortsatta arbetet med att effektivisera handläggningen och långsiktigt stärka IVO:s klagomålshantering.</w:t>
+      </w:r>
+      <w:r w:rsidR="0078767A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0089740C">
+        <w:t xml:space="preserve">Regeringen är medveten om de utmaningar som IVO har när det gäller handläggningstiderna och följer situationen </w:t>
+      </w:r>
+      <w:r w:rsidR="006C3FA1">
+        <w:t xml:space="preserve">noga och </w:t>
+      </w:r>
+      <w:r w:rsidR="0089740C">
+        <w:t xml:space="preserve">löpande. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C3FA1" w:rsidRPr="006C3FA1">
+        <w:t>I detta ingår att följa upp hur IVO omhändertar och genomför de rekommendationer som har lämnats i granskningen till myndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECA77CF" w14:textId="2BA4AC4A" w:rsidR="0089740C" w:rsidRDefault="0089740C" w:rsidP="0089740C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8273A">
+        <w:t xml:space="preserve">Regeringen har tillfört medel i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>budgetpropositionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8273A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8273A">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8273A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0042569B">
+        <w:t xml:space="preserve">(prop. 2025/26:1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8273A">
+        <w:t xml:space="preserve">för att </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4047">
+        <w:t xml:space="preserve">stärka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8273A">
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4047">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8273A">
+        <w:t xml:space="preserve"> förutsättningar att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>genomföra sitt uppdrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8273A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219E16A7" w14:textId="22FF824A" w:rsidR="00EA40F7" w:rsidRDefault="00485598" w:rsidP="00363866">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE788E">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE788E" w:rsidRPr="00271839">
+        <w:t xml:space="preserve">egleringsbrev för budgetåret 2026 avseende </w:t>
+      </w:r>
+      <w:r>
+        <w:t>IVO</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE788E">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE788E" w:rsidRPr="00DE788E">
+        <w:t>S2025/02147</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5203">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:t>gett myndigheten i uppdrag att ta fram en plan för hanteringen av myndighetens handläggningstider och ärendebalanser</w:t>
+      </w:r>
+      <w:r w:rsidR="00363866">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00363866" w:rsidRPr="00363866">
+        <w:t>vad gäller t.ex. enskildas klagomål enligt patientsäkerhetslagen</w:t>
+      </w:r>
+      <w:r w:rsidR="0042569B">
+        <w:t xml:space="preserve"> (2010:659)</w:t>
+      </w:r>
+      <w:r w:rsidR="00363866" w:rsidRPr="00363866">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Myndighetens mål för handläggningstid</w:t>
+      </w:r>
+      <w:r w:rsidR="0072167D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och ärendebalans</w:t>
+      </w:r>
+      <w:r w:rsidR="0072167D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för respektive ärendeslag ska framgå av planen liksom tidsatta mål för när handläggningstider respektive ärendebalanser ska vara åtgärdade i förhållande till målen. Planen ska </w:t>
+      </w:r>
+      <w:r w:rsidR="0072167D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">innehålla en </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>redogör</w:t>
+      </w:r>
+      <w:r w:rsidR="0072167D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>else</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för vilka åtgärder som vidtas, </w:t>
+      </w:r>
+      <w:r w:rsidR="0072167D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>exempelvis</w:t>
+      </w:r>
+      <w:r w:rsidR="003242BA">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utveckling av ändamålsenliga </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6EAF">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>-stöd</w:t>
+      </w:r>
+      <w:r w:rsidR="009718FC">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7" w:rsidRPr="00AC0257">
+        <w:t xml:space="preserve">Myndigheten ska senast den </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4914">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:t>mars</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7" w:rsidRPr="00AC0257">
+        <w:t xml:space="preserve"> 2026 lämna en delredovisning av uppdraget till Regeringskansliet (Socialdeparte</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD066E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00EA40F7" w:rsidRPr="00AC0257">
+        <w:t>mentet)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:t xml:space="preserve"> avse</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4914">
+        <w:t>ende</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:t xml:space="preserve"> denna plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7" w:rsidRPr="00AC0257">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74520">
+        <w:t>Därefter ska m</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7" w:rsidRPr="00AC0257">
+        <w:t xml:space="preserve">yndigheten </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:t>varannan månad</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7" w:rsidRPr="00AC0257">
+        <w:t xml:space="preserve"> redovisa myndighetens handläggningstider och ärendebalanser. Myndig</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD066E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00EA40F7" w:rsidRPr="00AC0257">
+        <w:t xml:space="preserve">heten ska senast den 22 februari 2027 lämna en slutredovisning av uppdraget. Av slutredovisningen ska resultatet av arbetet framgå liksom utvecklingen av ändamålsenliga </w:t>
+      </w:r>
+      <w:r w:rsidR="00057ABA">
+        <w:t>IT</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:t>-stöd</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7" w:rsidRPr="00AC0257">
+        <w:t xml:space="preserve"> för ärendehantering</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:t xml:space="preserve"> samt hur årsredovisningen kommer utvecklas med anledning av arbetet</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7" w:rsidRPr="00AC0257">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA40F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340EF03D" w14:textId="67724AED" w:rsidR="0089740C" w:rsidRDefault="0042569B" w:rsidP="00363866">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen kommer noggrant följa utvecklingen av IVO:s hand</w:t>
+      </w:r>
+      <w:r w:rsidR="00517BF2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00517BF2">
+        <w:softHyphen/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00517BF2">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">läggningstider och ärendebalanser i klagomålsärenden. </w:t>
+      </w:r>
+      <w:r w:rsidR="0089740C">
+        <w:t>Mot bakgrund av de åtgärder som regeringen har vidtagit och vidtar anser regeringen att det för närvarande inte finns skäl att vidta ytterligare åtgärder utifrån den rekommendation som Riksrevisionen lämnar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64EDCF7B" w14:textId="01BE0C85" w:rsidR="00525CF6" w:rsidRPr="00AC0257" w:rsidRDefault="0089740C" w:rsidP="00AE3BC9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Genom</w:t>
+      </w:r>
+      <w:r w:rsidR="00525CF6" w:rsidRPr="00525CF6">
+        <w:t xml:space="preserve"> denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44865EEC" w14:textId="77777777" w:rsidR="00433889" w:rsidRPr="00433889" w:rsidRDefault="00433889" w:rsidP="00433889">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15E8DE93" w14:textId="77777777" w:rsidR="0044418E" w:rsidRPr="00152749" w:rsidRDefault="0044418E" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="783DBE4D" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00843A5A">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C28B92B" w14:textId="0BD90BCF" w:rsidR="00FF1D73" w:rsidRDefault="00FF1D73" w:rsidP="00FF1D73">
-[...10 lines deleted...]
-    <w:p w14:paraId="4B07EDA9" w14:textId="77777777" w:rsidR="00667FDF" w:rsidRDefault="00667FDF" w:rsidP="00667FDF">
+    <w:p w14:paraId="71B42B7E" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId25"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
           <w:footerReference w:type="first" r:id="rId26"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5878BF97" w14:textId="77777777" w:rsidR="00E53475" w:rsidRDefault="00E53475">
+    <w:p w14:paraId="3E5DBAE7" w14:textId="5739F343" w:rsidR="00DB62B9" w:rsidRDefault="00D21671" w:rsidP="00E130D3">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc223006492"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc223007062"/>
+      <w:r w:rsidRPr="00E130D3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">IVO:s </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="00D4296A">
+        <w:t>granskningsrapport</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5EB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94D48">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5EB8">
+        <w:t>RiR 2025:29</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94D48">
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="3FA3625D" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256562C6" w14:textId="54BFADBB" w:rsidR="00DB62B9" w:rsidRDefault="00E71274" w:rsidP="0022268A">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0022268A">
+    <w:p w14:paraId="7FAB8D23" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Ärendet och dess beredning</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="0E600D7B" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="003C0A9F">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECA1D78" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEBDB4B" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B4A9BE" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646548B3" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CC6C48" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC25C20" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F871939" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C89E3E" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB66E51" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FC4676" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4775CEDA" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037153DE" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187CC44F" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF820F1" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53012B87" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AEAA6B" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BECA470" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4503368E" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621F8F7F" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD9FAB4" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637A326B" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F21675F" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305CBE9F" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B337885" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3034FAB2" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C0E796" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C52CFED" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC414B9" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC65685" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E6609B" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12634473" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDF82EC" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48675924" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34489FC0" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1F30BC" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEB67DA" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596E5AE2" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43699D28" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476E4475" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C72500" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEBF517" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD9DAF2" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB5F131" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C918D64" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E545F45" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2419E389" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38841929" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F37ED3F" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1056714C" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D719009" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565B94D3" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F4E2EF" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544B6496" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A134F0D" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE21905" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8D6045" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B364EC" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577C51C1" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136F130A" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E558FD2" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6DB9D6" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4811F150" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44646477" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB62824" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC506BF" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF34BEA" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267F4718" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073138DD" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C282BA3" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4153CA7E" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D410721" w14:textId="7C1EB6B2" w:rsidR="00D21671" w:rsidRPr="00E130D3" w:rsidRDefault="00D21671" w:rsidP="00E130D3">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...237 lines deleted...]
-        <w:sectPr w:rsidR="00E71274" w:rsidRPr="003C0A9F" w:rsidSect="00155500">
+        <w:sectPr w:rsidR="00D21671" w:rsidRPr="00E130D3" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId27"/>
           <w:headerReference w:type="default" r:id="rId28"/>
           <w:footerReference w:type="even" r:id="rId29"/>
           <w:footerReference w:type="default" r:id="rId30"/>
           <w:headerReference w:type="first" r:id="rId31"/>
           <w:footerReference w:type="first" r:id="rId32"/>
-          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-      <w:r w:rsidRPr="003523A1">
+    </w:p>
+    <w:p w14:paraId="5E5959A6" w14:textId="23EA2920" w:rsidR="00D21671" w:rsidRPr="00253683" w:rsidRDefault="0043496B" w:rsidP="0043496B">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc223007063"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Ändringar i statens budget för 2026</w:t>
-[...64 lines deleted...]
-    <w:p w14:paraId="6CA11850" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00607B54" w:rsidRDefault="00E71274" w:rsidP="0043571B">
+        <w:t>Bilaga till IVO:s granskningsrapport</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="727B4D0D" w14:textId="7F47E58D" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043E5FEB" w14:textId="06B5F7AF" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEBA5A8" w14:textId="243ED089" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D2DB95" w14:textId="6C3EA55D" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5AD081" w14:textId="48FDB81C" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488CDC71" w14:textId="5EF1C5D2" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3F0345" w14:textId="186D632F" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3782B1F4" w14:textId="2BF1BA1B" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737D56D4" w14:textId="2A78E59F" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0DE019" w14:textId="5E5B0907" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65764BC0" w14:textId="0644E869" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C94A797" w14:textId="0DEDFC1D" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DED971C" w14:textId="1ECAFE51" w:rsidR="00D21671" w:rsidRDefault="00D21671">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8B27B0" w14:textId="77777777" w:rsidR="00D21671" w:rsidRPr="00253683" w:rsidRDefault="00D21671" w:rsidP="00253683">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...3030 lines deleted...]
-        <w:sectPr w:rsidR="00E71274" w:rsidRPr="0043571B" w:rsidSect="00155500">
+        <w:sectPr w:rsidR="00D21671" w:rsidRPr="00253683" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId33"/>
           <w:headerReference w:type="default" r:id="rId34"/>
           <w:footerReference w:type="even" r:id="rId35"/>
           <w:footerReference w:type="default" r:id="rId36"/>
           <w:headerReference w:type="first" r:id="rId37"/>
           <w:footerReference w:type="first" r:id="rId38"/>
-          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15440604" w14:textId="6D54FDC3" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00480CA5">
-[...3587 lines deleted...]
-    </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="-137580982"/>
+        <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="31D87F26" w14:textId="62F1E0D0" w:rsidR="00E71274" w:rsidRDefault="00E53475" w:rsidP="00601D40">
+        <w:p w14:paraId="182D3023" w14:textId="4A86BD49" w:rsidR="00D21671" w:rsidRDefault="00D21671" w:rsidP="00D21671">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:before="720" w:after="190"/>
+            <w:spacing w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Socialdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="5992A31B" w14:textId="3CA9C822" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00F85486">
+    <w:p w14:paraId="189C78BF" w14:textId="045E3F65" w:rsidR="00D21671" w:rsidRDefault="00D21671" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc222381152"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc223006494"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc223007064"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-02-19T00:00:00Z">
+          <w:id w:val="1508867760"/>
+          <w:date w:fullDate="2026-02-26T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>den 19 februari 2026</w:t>
+            <w:t>den 26 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="12"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="69881587" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="45D0FC8C" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24AECA44" w14:textId="4EE83490" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00F85486">
+    <w:p w14:paraId="7D75536F" w14:textId="0C94F9E8" w:rsidR="00D21671" w:rsidRDefault="00D21671" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="2036694613"/>
+          <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E3388E">
-            <w:t>statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Forssell, Slottner, Wykman, Malmer Stenergard, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</w:t>
+          <w:r>
+            <w:t>statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Jonson, Forssmed, Tenje, Forssell, Wykman, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Britz, Mohamsson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="60924D98" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00F85486">
+    <w:p w14:paraId="190EBB98" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67B7B794" w14:textId="699FF226" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00F85486">
+    <w:p w14:paraId="653F69D8" w14:textId="34193C4F" w:rsidR="00D21671" w:rsidRDefault="00D21671" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Föredragande: statsråde</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="0E0A902C" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00827386" w:rsidRDefault="00E71274" w:rsidP="00F85486">
+        <w:t>Föredragande:</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD066E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">statsrådet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Foredragande"/>
+          <w:tag w:val="Foredragande"/>
+          <w:id w:val="-1423715855"/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:t>Forssmed</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4CCC6314" w14:textId="77777777" w:rsidR="00D21671" w:rsidRPr="00827386" w:rsidRDefault="00D21671" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46498E93" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="00915BF3" w:rsidRDefault="00E71274" w:rsidP="00F85486">
+    <w:p w14:paraId="5801C769" w14:textId="77777777" w:rsidR="00D21671" w:rsidRPr="008B7E85" w:rsidRDefault="00D21671" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEF65C9" w14:textId="77777777" w:rsidR="00E71274" w:rsidRPr="006E102E" w:rsidRDefault="00E71274" w:rsidP="00F85486">
+    <w:p w14:paraId="574BFC7B" w14:textId="77777777" w:rsidR="00D21671" w:rsidRPr="006E102E" w:rsidRDefault="00D21671" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11209555" w14:textId="77777777" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00F85486">
+    <w:p w14:paraId="1921E5C2" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A0D9208" w14:textId="485FA296" w:rsidR="00E71274" w:rsidRDefault="00E71274" w:rsidP="00F85486">
+    <w:p w14:paraId="44780C9B" w14:textId="3DC664D9" w:rsidR="00D21671" w:rsidRDefault="00D21671" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen beslutar proposition</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="1055821273"/>
+          <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E53475">
-            <w:t xml:space="preserve">Extra ändringsbudget för 2026 – Stöd till Ukraina och vaccinberedskap </w:t>
+          <w:r w:rsidR="008C766B">
+            <w:t>Riksrevisionens rapport om Inspektionen för vård och omsorgs (IVO) hantering av enskildas klagomål på hälso- och sjukvården</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4286BEA1" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="4C887AF0" w14:textId="77777777" w:rsidR="00D21671" w:rsidRDefault="00D21671" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="370CEE40" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId57"/>
-      <w:type w:val="continuous"/>
+      <w:headerReference w:type="even" r:id="rId39"/>
+      <w:headerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="even" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:headerReference w:type="first" r:id="rId43"/>
+      <w:footerReference w:type="first" r:id="rId44"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43854D30" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00F8009C">
+    <w:p w14:paraId="1B241390" w14:textId="77777777" w:rsidR="0044418E" w:rsidRDefault="0044418E" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C66FF3F" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="00F8009C">
+    <w:p w14:paraId="2E1ACF2F" w14:textId="77777777" w:rsidR="0044418E" w:rsidRDefault="0044418E" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4F615462" w14:textId="77777777" w:rsidR="00C30288" w:rsidRDefault="00C30288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E4154BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="50FE6046" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="23" name="Textruta 4"/>
+              <wp:docPr id="15" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="51F704B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="14C7EEB5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="51F704B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="14C7EEB5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7090DB03" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="1FA31949" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="35" name="Textruta 4"/>
+              <wp:docPr id="24" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4ED821F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7DEEB1BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D21671">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7DEEB1BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D21671">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="452D5F1E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="25" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1D8B9C3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D21671">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1D8B9C3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D21671">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DA21B7E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="23" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5265CB2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D21671">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5265CB2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D21671">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61E7D1F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="27" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="36681E7C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4ED821F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="36681E7C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="044EEF49" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="194EC911" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="36" name="Textruta 1"/>
+              <wp:docPr id="28" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="363E60F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="23D5FDBB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="363E60F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="23D5FDBB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14BCE44F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="10C496FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="34" name="Textruta 1"/>
+              <wp:docPr id="26" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4B875B41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2E3A6A18" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4B875B41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2E3A6A18" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F591480" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="5FA62D12" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:docPr id="16" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="115127E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...1084 lines deleted...]
-                        <w:p w14:paraId="60D362C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="679A8FD1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -14149,463 +5063,153 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="60D362C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...309 lines deleted...]
-                  <w:p w14:paraId="73CC1CF9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="679A8FD1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B2A691F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="39AFBA70" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="22" name="Textruta 1"/>
+              <wp:docPr id="14" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4491929B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2110EB78" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -14614,308 +5218,308 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4491929B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2110EB78" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DF1D105" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="3830D25D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="26" name="Textruta 4"/>
+              <wp:docPr id="18" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4DE38206" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3AF0F754" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4DE38206" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3AF0F754" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="160AA4C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="32599EA7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="27" name="Textruta 1"/>
+              <wp:docPr id="19" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="02BF0618" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5E0F7223" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -14924,153 +5528,153 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="02BF0618" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5E0F7223" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C033799" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="17E98FC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="25" name="Textruta 1"/>
+              <wp:docPr id="17" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1E779BDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0197FD35" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -15079,3971 +5683,2848 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1E779BDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0197FD35" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CF1450A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="027E01D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="32" name="Textruta 4"/>
+              <wp:docPr id="21" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="38645B60" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="618EBC6A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00EC3063">
+                          <w:r w:rsidR="00D21671">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="38645B60" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="618EBC6A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00EC3063">
+                    <w:r w:rsidR="00D21671">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42347A0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="763BF0E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="33" name="Textruta 1"/>
+              <wp:docPr id="22" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0EBBC4E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1F05CA98" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00C70289">
+                          <w:r w:rsidR="00D21671">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0EBBC4E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1F05CA98" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00C70289">
+                    <w:r w:rsidR="00D21671">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01AA4867" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4A9DCF65" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="31" name="Textruta 1"/>
+              <wp:docPr id="20" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2246F3DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5EAB1F10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00C70289">
+                          <w:r w:rsidR="00D21671">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2246F3DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5EAB1F10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00C70289">
+                    <w:r w:rsidR="00D21671">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AE92AC7" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="006923D1">
+    <w:p w14:paraId="51A4B3FB" w14:textId="77777777" w:rsidR="0044418E" w:rsidRDefault="0044418E" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76B907DA" w14:textId="77777777" w:rsidR="00653824" w:rsidRPr="006923D1" w:rsidRDefault="00653824" w:rsidP="006923D1">
+    <w:p w14:paraId="3C86DB31" w14:textId="77777777" w:rsidR="0044418E" w:rsidRPr="006923D1" w:rsidRDefault="0044418E" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CF3F3E3" w14:textId="77777777" w:rsidR="00653824" w:rsidRDefault="00653824" w:rsidP="006923D1">
+    <w:p w14:paraId="6C77580E" w14:textId="77777777" w:rsidR="0044418E" w:rsidRDefault="0044418E" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AD6C68F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4EC81B70" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6756EA79" w14:textId="1B373BEE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
+                        <w:p w14:paraId="3398BFAF" w14:textId="0F536F8C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008176C2" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E53475">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E53475">
-                                <w:t>2025/26:143</w:t>
+                              <w:r w:rsidR="008C766B">
+                                <w:t>2025/26:156</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6756EA79" w14:textId="1B373BEE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
+                  <w:p w14:paraId="3398BFAF" w14:textId="0F536F8C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF55F7" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E53475">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E53475">
-                          <w:t>2025/26:143</w:t>
+                        <w:r w:rsidR="008C766B">
+                          <w:t>2025/26:156</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DF4A357" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="786C885D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1CC4249D" w14:textId="36C111EB" w:rsidR="00244011" w:rsidRDefault="008176C2" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1467625617"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-2131005381"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008C766B">
+                                <w:t>2025/26:156</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="69A9CF5F" w14:textId="7FF8DD18" w:rsidR="00D21671" w:rsidRPr="000B6D9A" w:rsidRDefault="008176C2" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1695188368"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00D21671">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="944662894"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1CC4249D" w14:textId="36C111EB" w:rsidR="00244011" w:rsidRDefault="00EF55F7" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1467625617"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-2131005381"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008C766B">
+                          <w:t>2025/26:156</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="69A9CF5F" w14:textId="7FF8DD18" w:rsidR="00D21671" w:rsidRPr="000B6D9A" w:rsidRDefault="00EF55F7" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1695188368"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00D21671">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="944662894"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14EDF228" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0A1A6C06" w14:textId="5140714D" w:rsidR="00244011" w:rsidRDefault="008176C2" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1700655832"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1434818364"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008C766B">
+                                <w:t>2025/26:156</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4620045D" w14:textId="7C64CE5C" w:rsidR="00D21671" w:rsidRPr="000B6D9A" w:rsidRDefault="008176C2" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1431882578"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00D21671">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1110236716"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaVdN1nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0A1A6C06" w14:textId="5140714D" w:rsidR="00244011" w:rsidRDefault="00EF55F7" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1700655832"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1434818364"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008C766B">
+                          <w:t>2025/26:156</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4620045D" w14:textId="7C64CE5C" w:rsidR="00D21671" w:rsidRPr="000B6D9A" w:rsidRDefault="00EF55F7" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1431882578"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00D21671">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1110236716"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="272DEE77" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18D6D766" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="17528258" w14:textId="41213D54" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008176C2" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1497560211"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1563160712"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008C766B">
+                                <w:t>2025/26:156</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="17528258" w14:textId="41213D54" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF55F7" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1497560211"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1563160712"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008C766B">
+                          <w:t>2025/26:156</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D5C7969" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="69A60019" w14:textId="35D3693E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
+                        <w:p w14:paraId="28A3C595" w14:textId="68CF789A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008176C2" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1086183354"/>
+                              <w:id w:val="1539239059"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E53475">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1441107749"/>
+                              <w:id w:val="855621661"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E53475">
-                                <w:t>2025/26:143</w:t>
+                              <w:r w:rsidR="008C766B">
+                                <w:t>2025/26:156</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="69A60019" w14:textId="35D3693E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
+                  <w:p w14:paraId="28A3C595" w14:textId="68CF789A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF55F7" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1086183354"/>
+                        <w:id w:val="1539239059"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E53475">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1441107749"/>
+                        <w:id w:val="855621661"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E53475">
-                          <w:t>2025/26:143</w:t>
+                        <w:r w:rsidR="008C766B">
+                          <w:t>2025/26:156</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78ECC8BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5CFDB4B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="64ACF33C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="539845AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...1644 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="04473E4E" w14:textId="55FDE805" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
+                        <w:p w14:paraId="00E33300" w14:textId="66A248CD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008176C2" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E53475">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E53475">
-                                <w:t>2025/26:143</w:t>
+                              <w:r w:rsidR="008C766B">
+                                <w:t>2025/26:156</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="04473E4E" w14:textId="55FDE805" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
+                  <w:p w14:paraId="00E33300" w14:textId="66A248CD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF55F7" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E53475">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E53475">
-[...202 lines deleted...]
-                          <w:t>2025/26:143</w:t>
+                        <w:r w:rsidR="008C766B">
+                          <w:t>2025/26:156</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76B07E9C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0D1D3D2D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54BBB127" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4A29C72F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="68FAE6F3" w14:textId="04A09982" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
+                        <w:p w14:paraId="038A9B05" w14:textId="13EDFE65" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008176C2" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-118216733"/>
+                              <w:id w:val="-288202163"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E53475">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2025671426"/>
+                              <w:id w:val="2092965765"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E53475">
-                                <w:t>2025/26:143</w:t>
+                              <w:r w:rsidR="008C766B">
+                                <w:t>2025/26:156</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="68FAE6F3" w14:textId="04A09982" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
+                  <w:p w14:paraId="038A9B05" w14:textId="13EDFE65" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF55F7" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-118216733"/>
+                        <w:id w:val="-288202163"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E53475">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2025671426"/>
+                        <w:id w:val="2092965765"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E53475">
-                          <w:t>2025/26:143</w:t>
+                        <w:r w:rsidR="008C766B">
+                          <w:t>2025/26:156</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00C2EB2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2F7C203F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6559C74E" w14:textId="17A83755" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
+                        <w:p w14:paraId="748D8249" w14:textId="71A9F70D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="008176C2" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="842198555"/>
+                              <w:id w:val="-307563779"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E53475">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-303621997"/>
+                              <w:id w:val="1304421465"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E53475">
-                                <w:t>2025/26:143</w:t>
+                              <w:r w:rsidR="008C766B">
+                                <w:t>2025/26:156</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6559C74E" w14:textId="17A83755" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
+                  <w:p w14:paraId="748D8249" w14:textId="71A9F70D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF55F7" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="842198555"/>
+                        <w:id w:val="-307563779"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E53475">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-303621997"/>
+                        <w:id w:val="1304421465"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E53475">
-                          <w:t>2025/26:143</w:t>
+                        <w:r w:rsidR="008C766B">
+                          <w:t>2025/26:156</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="51FF68B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="17096581" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00B2D691" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6073A861" w14:textId="212AD7CB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
+                        <w:p w14:paraId="54EB973E" w14:textId="2716945A" w:rsidR="00244011" w:rsidRDefault="008176C2" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1608582178"/>
+                              <w:id w:val="-634714877"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E53475">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-437055671"/>
+                              <w:id w:val="-1888102017"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E53475">
-                                <w:t>2025/26:143</w:t>
+                              <w:r w:rsidR="008C766B">
+                                <w:t>2025/26:156</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1EF4EF8B" w14:textId="0BF96DCE" w:rsidR="00D21671" w:rsidRPr="000B6D9A" w:rsidRDefault="008176C2" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00D21671">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6073A861" w14:textId="212AD7CB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00664D04">
+                  <w:p w14:paraId="54EB973E" w14:textId="2716945A" w:rsidR="00244011" w:rsidRDefault="00EF55F7" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1608582178"/>
+                        <w:id w:val="-634714877"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E53475">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-437055671"/>
+                        <w:id w:val="-1888102017"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E53475">
-                          <w:t>2025/26:143</w:t>
+                        <w:r w:rsidR="008C766B">
+                          <w:t>2025/26:156</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1EF4EF8B" w14:textId="0BF96DCE" w:rsidR="00D21671" w:rsidRPr="000B6D9A" w:rsidRDefault="00EF55F7" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00D21671">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41B15EE8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="70138D4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4F58AB00" w14:textId="74A90F06" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
+                        <w:p w14:paraId="43A99979" w14:textId="208F5852" w:rsidR="00244011" w:rsidRDefault="008176C2" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="793339043"/>
+                              <w:id w:val="-1193142893"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E53475">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="631604907"/>
+                              <w:id w:val="78723496"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E53475">
-                                <w:t>2025/26:143</w:t>
+                              <w:r w:rsidR="008C766B">
+                                <w:t>2025/26:156</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1541E20A" w14:textId="53C84CA0" w:rsidR="00D21671" w:rsidRPr="000B6D9A" w:rsidRDefault="008176C2" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00D21671">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00D21671">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA10IwkXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4F58AB00" w14:textId="74A90F06" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BE1533" w:rsidP="00A118D8">
+                  <w:p w14:paraId="43A99979" w14:textId="208F5852" w:rsidR="00244011" w:rsidRDefault="00EF55F7" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="793339043"/>
+                        <w:id w:val="-1193142893"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E53475">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="631604907"/>
+                        <w:id w:val="78723496"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E53475">
-                          <w:t>2025/26:143</w:t>
+                        <w:r w:rsidR="008C766B">
+                          <w:t>2025/26:156</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1541E20A" w14:textId="53C84CA0" w:rsidR="00D21671" w:rsidRPr="000B6D9A" w:rsidRDefault="00EF55F7" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00D21671">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00D21671">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00C8FE08" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3E744669" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
-    <w:r>
-[...187 lines deleted...]
-    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19645,139 +9126,50 @@
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12A6305A"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19857,51 +9249,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -19984,51 +9376,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20111,63 +9503,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20254,57 +9646,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -20364,57 +9756,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -20456,51 +9848,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20597,51 +9989,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -20731,51 +10123,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -20822,57 +10214,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20956,81 +10348,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -21136,1476 +10528,1582 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...177 lines deleted...]
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1037857484">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
-    <w:abstractNumId w:val="16"/>
-[...8 lines deleted...]
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00653824"/>
+    <w:rsidRoot w:val="0044418E"/>
     <w:rsid w:val="000023F8"/>
+    <w:rsid w:val="00004ACB"/>
+    <w:rsid w:val="0000635D"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
+    <w:rsid w:val="00010668"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
-    <w:rsid w:val="00013493"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
+    <w:rsid w:val="000164B9"/>
     <w:rsid w:val="000211BF"/>
+    <w:rsid w:val="000219A2"/>
+    <w:rsid w:val="00021E05"/>
+    <w:rsid w:val="00022CE1"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="00034BA2"/>
+    <w:rsid w:val="00036BBC"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
+    <w:rsid w:val="0005282F"/>
     <w:rsid w:val="00055486"/>
+    <w:rsid w:val="00057ABA"/>
+    <w:rsid w:val="00061176"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
+    <w:rsid w:val="00067A52"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="0007466E"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
+    <w:rsid w:val="00086C5E"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
+    <w:rsid w:val="00095C34"/>
+    <w:rsid w:val="00096094"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
+    <w:rsid w:val="000A1764"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A4BD6"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C420B"/>
+    <w:rsid w:val="000C1DE5"/>
+    <w:rsid w:val="000C210C"/>
+    <w:rsid w:val="000C43DC"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D37E5"/>
+    <w:rsid w:val="000E3066"/>
     <w:rsid w:val="000E67B7"/>
-    <w:rsid w:val="000E67FE"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
+    <w:rsid w:val="000F300B"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
+    <w:rsid w:val="000F7997"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="00103196"/>
-    <w:rsid w:val="00104D40"/>
+    <w:rsid w:val="00105380"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
+    <w:rsid w:val="001118AE"/>
+    <w:rsid w:val="0011205D"/>
     <w:rsid w:val="00113CC6"/>
+    <w:rsid w:val="00114D40"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="00117773"/>
     <w:rsid w:val="0012094D"/>
+    <w:rsid w:val="00120B6B"/>
     <w:rsid w:val="00122565"/>
-    <w:rsid w:val="00122B71"/>
     <w:rsid w:val="0012360F"/>
+    <w:rsid w:val="00124FDA"/>
+    <w:rsid w:val="00125110"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
+    <w:rsid w:val="0013440E"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="00140A67"/>
-    <w:rsid w:val="001420AB"/>
+    <w:rsid w:val="00140A75"/>
+    <w:rsid w:val="00142676"/>
+    <w:rsid w:val="00142778"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
-    <w:rsid w:val="00161DE6"/>
+    <w:rsid w:val="00157F77"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
-    <w:rsid w:val="00164993"/>
     <w:rsid w:val="00166139"/>
+    <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00172622"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="00184F17"/>
+    <w:rsid w:val="00183A91"/>
+    <w:rsid w:val="0018458A"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="00193284"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
+    <w:rsid w:val="001A0B72"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
+    <w:rsid w:val="001B1814"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
-    <w:rsid w:val="001C1BB8"/>
+    <w:rsid w:val="001C0E6B"/>
     <w:rsid w:val="001C4647"/>
+    <w:rsid w:val="001C6EAF"/>
+    <w:rsid w:val="001C777C"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
+    <w:rsid w:val="001D2480"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
+    <w:rsid w:val="001D3C6E"/>
     <w:rsid w:val="001D4287"/>
-    <w:rsid w:val="001D6F8B"/>
+    <w:rsid w:val="001D47BB"/>
     <w:rsid w:val="001D7D3E"/>
+    <w:rsid w:val="001E254A"/>
+    <w:rsid w:val="001E52E9"/>
+    <w:rsid w:val="001F043E"/>
+    <w:rsid w:val="001F053C"/>
+    <w:rsid w:val="001F1806"/>
     <w:rsid w:val="001F5CE5"/>
+    <w:rsid w:val="001F6632"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="002030AF"/>
+    <w:rsid w:val="00200BBF"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
+    <w:rsid w:val="00210365"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
+    <w:rsid w:val="00235906"/>
+    <w:rsid w:val="00236183"/>
     <w:rsid w:val="002367E5"/>
+    <w:rsid w:val="00237494"/>
     <w:rsid w:val="002405D8"/>
+    <w:rsid w:val="00240E12"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
+    <w:rsid w:val="00244A63"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="002537FC"/>
-    <w:rsid w:val="00254C3A"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
+    <w:rsid w:val="00264EE7"/>
     <w:rsid w:val="002675C4"/>
+    <w:rsid w:val="00271839"/>
+    <w:rsid w:val="002766EB"/>
+    <w:rsid w:val="00277B3F"/>
+    <w:rsid w:val="00277BCD"/>
+    <w:rsid w:val="002809EB"/>
+    <w:rsid w:val="00280DC3"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
+    <w:rsid w:val="00286ED2"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
+    <w:rsid w:val="00292F28"/>
+    <w:rsid w:val="002937AC"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
-    <w:rsid w:val="00297615"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
+    <w:rsid w:val="002A2770"/>
     <w:rsid w:val="002A2948"/>
+    <w:rsid w:val="002A5F1C"/>
+    <w:rsid w:val="002A6377"/>
+    <w:rsid w:val="002A7C9D"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
+    <w:rsid w:val="002B1C7F"/>
+    <w:rsid w:val="002B54E4"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
+    <w:rsid w:val="002C3EDB"/>
     <w:rsid w:val="002C49A5"/>
+    <w:rsid w:val="002C6BE7"/>
+    <w:rsid w:val="002C7B3D"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
+    <w:rsid w:val="002F1C96"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
+    <w:rsid w:val="002F6734"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
-    <w:rsid w:val="00320045"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="00321984"/>
+    <w:rsid w:val="003232FF"/>
+    <w:rsid w:val="003242BA"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
+    <w:rsid w:val="00334D15"/>
     <w:rsid w:val="0034001E"/>
+    <w:rsid w:val="00342AF3"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
+    <w:rsid w:val="0034544F"/>
     <w:rsid w:val="0034791C"/>
+    <w:rsid w:val="00351377"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="00366532"/>
+    <w:rsid w:val="00363866"/>
+    <w:rsid w:val="00363C61"/>
+    <w:rsid w:val="00364F3E"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="00370A95"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
+    <w:rsid w:val="00387C0B"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00392721"/>
+    <w:rsid w:val="0039279E"/>
     <w:rsid w:val="00397521"/>
+    <w:rsid w:val="00397DCB"/>
     <w:rsid w:val="003A1544"/>
+    <w:rsid w:val="003A578E"/>
+    <w:rsid w:val="003A682C"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C4B60"/>
+    <w:rsid w:val="003C106C"/>
+    <w:rsid w:val="003C2E48"/>
+    <w:rsid w:val="003C45EA"/>
+    <w:rsid w:val="003C5082"/>
+    <w:rsid w:val="003C6B68"/>
+    <w:rsid w:val="003C79C0"/>
+    <w:rsid w:val="003C7D8F"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
+    <w:rsid w:val="003D4011"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
+    <w:rsid w:val="003E0FCA"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
+    <w:rsid w:val="003E3A2D"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
+    <w:rsid w:val="003E519F"/>
+    <w:rsid w:val="003F06E3"/>
     <w:rsid w:val="003F2744"/>
+    <w:rsid w:val="003F32F5"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="00405210"/>
+    <w:rsid w:val="004025E1"/>
+    <w:rsid w:val="004033C5"/>
+    <w:rsid w:val="0041045D"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
+    <w:rsid w:val="0042433E"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
+    <w:rsid w:val="0042569B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00430F33"/>
+    <w:rsid w:val="00425AFB"/>
+    <w:rsid w:val="00425C8D"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00443FEC"/>
+    <w:rsid w:val="00433889"/>
+    <w:rsid w:val="0043496B"/>
+    <w:rsid w:val="00434A24"/>
+    <w:rsid w:val="00441FCE"/>
+    <w:rsid w:val="004433F0"/>
+    <w:rsid w:val="0044418E"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
-    <w:rsid w:val="00446A4D"/>
+    <w:rsid w:val="0045047F"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
+    <w:rsid w:val="0045193D"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00456D17"/>
-    <w:rsid w:val="00457D0D"/>
+    <w:rsid w:val="00460149"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="00470988"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
+    <w:rsid w:val="00473D6C"/>
     <w:rsid w:val="00474983"/>
-    <w:rsid w:val="00474F28"/>
+    <w:rsid w:val="00474FDE"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
+    <w:rsid w:val="00485598"/>
     <w:rsid w:val="00487BE9"/>
+    <w:rsid w:val="00487DF9"/>
     <w:rsid w:val="00490ACA"/>
-    <w:rsid w:val="00491163"/>
+    <w:rsid w:val="00491335"/>
     <w:rsid w:val="004917D3"/>
+    <w:rsid w:val="004965A3"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004A5EF5"/>
+    <w:rsid w:val="004B2E77"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
+    <w:rsid w:val="004B68F1"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
-    <w:rsid w:val="004C3E4C"/>
-    <w:rsid w:val="004C682A"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
+    <w:rsid w:val="004D23AA"/>
+    <w:rsid w:val="004D4527"/>
+    <w:rsid w:val="004D6B80"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E2CAC"/>
     <w:rsid w:val="004E62A0"/>
+    <w:rsid w:val="004E7900"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="00504AC6"/>
+    <w:rsid w:val="00503AF0"/>
     <w:rsid w:val="00504ADE"/>
-    <w:rsid w:val="00504E59"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
+    <w:rsid w:val="00510FF3"/>
+    <w:rsid w:val="005110ED"/>
+    <w:rsid w:val="00511263"/>
+    <w:rsid w:val="005121BC"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00527E95"/>
-    <w:rsid w:val="00530DAE"/>
+    <w:rsid w:val="00517BF2"/>
+    <w:rsid w:val="00522C3B"/>
+    <w:rsid w:val="005237F6"/>
+    <w:rsid w:val="00525CF6"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
-    <w:rsid w:val="00534830"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
+    <w:rsid w:val="00536121"/>
     <w:rsid w:val="00536700"/>
+    <w:rsid w:val="00536C5A"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="005477BB"/>
     <w:rsid w:val="00552E8C"/>
+    <w:rsid w:val="00553B71"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="00557225"/>
+    <w:rsid w:val="0055680D"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="005666F7"/>
+    <w:rsid w:val="00567ADD"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="00575C42"/>
-    <w:rsid w:val="0058143B"/>
+    <w:rsid w:val="005773D7"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
+    <w:rsid w:val="00594EDA"/>
     <w:rsid w:val="005A0098"/>
+    <w:rsid w:val="005A2806"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B2585"/>
+    <w:rsid w:val="005B1B26"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B7FC1"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
+    <w:rsid w:val="005D3C9C"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
+    <w:rsid w:val="005F03FC"/>
+    <w:rsid w:val="005F07E5"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
+    <w:rsid w:val="00604B81"/>
     <w:rsid w:val="0060650E"/>
-    <w:rsid w:val="006106B0"/>
     <w:rsid w:val="006115D2"/>
+    <w:rsid w:val="00611E94"/>
     <w:rsid w:val="00613168"/>
+    <w:rsid w:val="006157A9"/>
+    <w:rsid w:val="00615CB7"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="00617FA2"/>
+    <w:rsid w:val="00623859"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="00627167"/>
+    <w:rsid w:val="00634977"/>
     <w:rsid w:val="00634C6C"/>
+    <w:rsid w:val="0063727D"/>
     <w:rsid w:val="00640C08"/>
+    <w:rsid w:val="006417BF"/>
+    <w:rsid w:val="00643340"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
+    <w:rsid w:val="006473CF"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="00653824"/>
+    <w:rsid w:val="006603E8"/>
+    <w:rsid w:val="00664908"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
-    <w:rsid w:val="00666BE2"/>
     <w:rsid w:val="00667FC2"/>
-    <w:rsid w:val="00667FDF"/>
     <w:rsid w:val="00670FDB"/>
+    <w:rsid w:val="00672D33"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
-    <w:rsid w:val="00675248"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00680F7C"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
+    <w:rsid w:val="006900C8"/>
+    <w:rsid w:val="006915F5"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
+    <w:rsid w:val="006958E1"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
+    <w:rsid w:val="006A3DE0"/>
     <w:rsid w:val="006A6FF1"/>
+    <w:rsid w:val="006A7AF1"/>
     <w:rsid w:val="006B2E43"/>
+    <w:rsid w:val="006B5653"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
+    <w:rsid w:val="006C3FA1"/>
+    <w:rsid w:val="006C651B"/>
     <w:rsid w:val="006C671A"/>
+    <w:rsid w:val="006D1643"/>
     <w:rsid w:val="006D232A"/>
-    <w:rsid w:val="006D271F"/>
-    <w:rsid w:val="006D4305"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
+    <w:rsid w:val="006D777B"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
+    <w:rsid w:val="006E4914"/>
+    <w:rsid w:val="006E4FE4"/>
+    <w:rsid w:val="006E53BB"/>
+    <w:rsid w:val="006E55C4"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
-    <w:rsid w:val="006E7168"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
+    <w:rsid w:val="006F5EB8"/>
     <w:rsid w:val="007020D6"/>
+    <w:rsid w:val="00702B5B"/>
     <w:rsid w:val="007030C4"/>
+    <w:rsid w:val="00704CC9"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00725CC3"/>
+    <w:rsid w:val="0072167D"/>
+    <w:rsid w:val="00725204"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
+    <w:rsid w:val="007471A4"/>
+    <w:rsid w:val="007471D2"/>
+    <w:rsid w:val="00747F21"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
+    <w:rsid w:val="00764978"/>
+    <w:rsid w:val="00765907"/>
+    <w:rsid w:val="00766E10"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
+    <w:rsid w:val="00776EEF"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
+    <w:rsid w:val="0078767A"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
+    <w:rsid w:val="00796A73"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
+    <w:rsid w:val="007A41F1"/>
+    <w:rsid w:val="007A5C42"/>
+    <w:rsid w:val="007B337B"/>
+    <w:rsid w:val="007B4047"/>
+    <w:rsid w:val="007B4C4B"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
+    <w:rsid w:val="007D08DB"/>
     <w:rsid w:val="007D25ED"/>
+    <w:rsid w:val="007D63FC"/>
+    <w:rsid w:val="007E09FB"/>
+    <w:rsid w:val="007E1FAD"/>
+    <w:rsid w:val="007E3E02"/>
     <w:rsid w:val="007E44F8"/>
+    <w:rsid w:val="007E63B8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F4CF8"/>
-    <w:rsid w:val="007F5103"/>
+    <w:rsid w:val="007E76F5"/>
+    <w:rsid w:val="007F1025"/>
+    <w:rsid w:val="007F1744"/>
+    <w:rsid w:val="007F30B1"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="008049D7"/>
+    <w:rsid w:val="007F5824"/>
+    <w:rsid w:val="00801163"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="0081130F"/>
-    <w:rsid w:val="00811E37"/>
+    <w:rsid w:val="008079F2"/>
     <w:rsid w:val="00811E52"/>
+    <w:rsid w:val="00813202"/>
     <w:rsid w:val="008141FF"/>
+    <w:rsid w:val="008176C2"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
+    <w:rsid w:val="008322A1"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="00835C57"/>
+    <w:rsid w:val="00843A5A"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
+    <w:rsid w:val="00847D3E"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00871062"/>
+    <w:rsid w:val="00870E05"/>
+    <w:rsid w:val="008727D0"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="008822EF"/>
+    <w:rsid w:val="00877EA0"/>
+    <w:rsid w:val="00882522"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="0088361B"/>
+    <w:rsid w:val="008830D0"/>
+    <w:rsid w:val="00883AC0"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
+    <w:rsid w:val="008879EB"/>
+    <w:rsid w:val="008905A2"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
+    <w:rsid w:val="0089740C"/>
     <w:rsid w:val="00897BD6"/>
+    <w:rsid w:val="008A0D36"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
+    <w:rsid w:val="008A5E04"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
+    <w:rsid w:val="008B5203"/>
+    <w:rsid w:val="008B5A40"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C1F92"/>
+    <w:rsid w:val="008C54BB"/>
+    <w:rsid w:val="008C6DC5"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
+    <w:rsid w:val="008C766B"/>
+    <w:rsid w:val="008C79A2"/>
+    <w:rsid w:val="008D01CE"/>
+    <w:rsid w:val="008D0661"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
+    <w:rsid w:val="008E3C5B"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
+    <w:rsid w:val="008F0558"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F2073"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
+    <w:rsid w:val="00901D4F"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
-    <w:rsid w:val="00914146"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
-    <w:rsid w:val="00920123"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
+    <w:rsid w:val="0092313A"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
+    <w:rsid w:val="009342CA"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="0094735E"/>
     <w:rsid w:val="00947731"/>
+    <w:rsid w:val="00950E43"/>
     <w:rsid w:val="00951955"/>
-    <w:rsid w:val="00952405"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
+    <w:rsid w:val="00960CD2"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="00966322"/>
+    <w:rsid w:val="009663BC"/>
+    <w:rsid w:val="009718FC"/>
+    <w:rsid w:val="00972B84"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
+    <w:rsid w:val="00983795"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
+    <w:rsid w:val="009A2C7A"/>
+    <w:rsid w:val="009A31A0"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
+    <w:rsid w:val="009B03E8"/>
+    <w:rsid w:val="009B6BAE"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
+    <w:rsid w:val="009C39DC"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
+    <w:rsid w:val="009D019F"/>
     <w:rsid w:val="009D1AD6"/>
-    <w:rsid w:val="009D1EB0"/>
-    <w:rsid w:val="009D2E4C"/>
     <w:rsid w:val="009D6A5E"/>
+    <w:rsid w:val="009D7ACC"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E52A4"/>
-    <w:rsid w:val="009F2A7F"/>
     <w:rsid w:val="009F2AC6"/>
-    <w:rsid w:val="009F3548"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="00A10A64"/>
+    <w:rsid w:val="009F7D4C"/>
+    <w:rsid w:val="00A014E1"/>
+    <w:rsid w:val="00A05657"/>
+    <w:rsid w:val="00A0787B"/>
+    <w:rsid w:val="00A07C43"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
+    <w:rsid w:val="00A13699"/>
+    <w:rsid w:val="00A136B3"/>
     <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A142CE"/>
+    <w:rsid w:val="00A14891"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
+    <w:rsid w:val="00A24AFD"/>
     <w:rsid w:val="00A2670B"/>
+    <w:rsid w:val="00A2677F"/>
+    <w:rsid w:val="00A275FD"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
+    <w:rsid w:val="00A30F8C"/>
+    <w:rsid w:val="00A3231E"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
+    <w:rsid w:val="00A37E33"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
+    <w:rsid w:val="00A52DB0"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A62BB3"/>
+    <w:rsid w:val="00A63901"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
+    <w:rsid w:val="00A7008B"/>
     <w:rsid w:val="00A7165A"/>
+    <w:rsid w:val="00A71E5D"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
+    <w:rsid w:val="00A87365"/>
+    <w:rsid w:val="00A87559"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
+    <w:rsid w:val="00A941AB"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
+    <w:rsid w:val="00AA64A4"/>
+    <w:rsid w:val="00AB0334"/>
+    <w:rsid w:val="00AB050C"/>
+    <w:rsid w:val="00AB08C2"/>
+    <w:rsid w:val="00AB3058"/>
     <w:rsid w:val="00AB35DF"/>
+    <w:rsid w:val="00AB39E4"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
-    <w:rsid w:val="00AC4F9F"/>
     <w:rsid w:val="00AC64FC"/>
+    <w:rsid w:val="00AD6232"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
+    <w:rsid w:val="00AE3BC9"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
+    <w:rsid w:val="00AF0144"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
+    <w:rsid w:val="00AF4305"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
+    <w:rsid w:val="00AF679B"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
-    <w:rsid w:val="00B01CE2"/>
-    <w:rsid w:val="00B023B4"/>
     <w:rsid w:val="00B04D10"/>
+    <w:rsid w:val="00B04F5A"/>
+    <w:rsid w:val="00B04FB3"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B202A3"/>
+    <w:rsid w:val="00B12A81"/>
+    <w:rsid w:val="00B12A9B"/>
+    <w:rsid w:val="00B15767"/>
+    <w:rsid w:val="00B15DEC"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
+    <w:rsid w:val="00B27312"/>
+    <w:rsid w:val="00B304DF"/>
+    <w:rsid w:val="00B30DA5"/>
+    <w:rsid w:val="00B319E9"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
     <w:rsid w:val="00B61F4F"/>
+    <w:rsid w:val="00B62515"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
-    <w:rsid w:val="00B83AD5"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B95620"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
+    <w:rsid w:val="00BA733A"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
+    <w:rsid w:val="00BB3AE7"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
-    <w:rsid w:val="00BB5347"/>
+    <w:rsid w:val="00BB7C59"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
-    <w:rsid w:val="00BC074C"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
+    <w:rsid w:val="00BC71AD"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
+    <w:rsid w:val="00BD31F4"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE1533"/>
+    <w:rsid w:val="00BE2157"/>
+    <w:rsid w:val="00BE33B2"/>
+    <w:rsid w:val="00BE40D4"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
+    <w:rsid w:val="00BF1C05"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
-    <w:rsid w:val="00BF7786"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
+    <w:rsid w:val="00C12CFF"/>
     <w:rsid w:val="00C13B63"/>
-    <w:rsid w:val="00C14C07"/>
-    <w:rsid w:val="00C16BB1"/>
+    <w:rsid w:val="00C16AF4"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
+    <w:rsid w:val="00C22A1A"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
+    <w:rsid w:val="00C267D4"/>
+    <w:rsid w:val="00C30288"/>
+    <w:rsid w:val="00C3112D"/>
     <w:rsid w:val="00C3241F"/>
-    <w:rsid w:val="00C32E74"/>
+    <w:rsid w:val="00C33EAE"/>
+    <w:rsid w:val="00C345E1"/>
+    <w:rsid w:val="00C35521"/>
     <w:rsid w:val="00C3691B"/>
+    <w:rsid w:val="00C40E79"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
+    <w:rsid w:val="00C56235"/>
     <w:rsid w:val="00C57856"/>
-    <w:rsid w:val="00C57B37"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
+    <w:rsid w:val="00C626E1"/>
     <w:rsid w:val="00C6365E"/>
+    <w:rsid w:val="00C64228"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
+    <w:rsid w:val="00C769C9"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
+    <w:rsid w:val="00C8273A"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C84FB9"/>
+    <w:rsid w:val="00C87498"/>
+    <w:rsid w:val="00C91AA5"/>
     <w:rsid w:val="00C92EDF"/>
+    <w:rsid w:val="00C93390"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
-    <w:rsid w:val="00CA0F07"/>
+    <w:rsid w:val="00CA0479"/>
+    <w:rsid w:val="00CA0843"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
+    <w:rsid w:val="00CA1E59"/>
+    <w:rsid w:val="00CA349D"/>
     <w:rsid w:val="00CA644F"/>
-    <w:rsid w:val="00CA6FD4"/>
     <w:rsid w:val="00CA71C5"/>
+    <w:rsid w:val="00CB0968"/>
+    <w:rsid w:val="00CB15EE"/>
     <w:rsid w:val="00CB67B4"/>
+    <w:rsid w:val="00CB7891"/>
+    <w:rsid w:val="00CC3446"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC5F07"/>
     <w:rsid w:val="00CC7E2B"/>
+    <w:rsid w:val="00CD066E"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
+    <w:rsid w:val="00CD401B"/>
     <w:rsid w:val="00CD41FA"/>
+    <w:rsid w:val="00CD67DE"/>
+    <w:rsid w:val="00CD77A1"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE47EC"/>
+    <w:rsid w:val="00CE0538"/>
+    <w:rsid w:val="00CE073C"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
+    <w:rsid w:val="00CE559A"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
+    <w:rsid w:val="00CF1A68"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
+    <w:rsid w:val="00CF4204"/>
+    <w:rsid w:val="00CF4898"/>
+    <w:rsid w:val="00CF6B50"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D10AD1"/>
-    <w:rsid w:val="00D11F79"/>
+    <w:rsid w:val="00D0736F"/>
+    <w:rsid w:val="00D131A6"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D23E1E"/>
+    <w:rsid w:val="00D15D4E"/>
+    <w:rsid w:val="00D20AE8"/>
+    <w:rsid w:val="00D21671"/>
+    <w:rsid w:val="00D2194C"/>
+    <w:rsid w:val="00D260C7"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D40C15"/>
+    <w:rsid w:val="00D4296A"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
+    <w:rsid w:val="00D5244A"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D61A4D"/>
-    <w:rsid w:val="00D649B1"/>
+    <w:rsid w:val="00D562D8"/>
+    <w:rsid w:val="00D573B1"/>
+    <w:rsid w:val="00D65101"/>
+    <w:rsid w:val="00D67BA7"/>
     <w:rsid w:val="00D75981"/>
+    <w:rsid w:val="00D75E42"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D766F1"/>
-    <w:rsid w:val="00D9112D"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00DA00D7"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
+    <w:rsid w:val="00DB2062"/>
+    <w:rsid w:val="00DB2DED"/>
+    <w:rsid w:val="00DB3178"/>
     <w:rsid w:val="00DB3C2B"/>
+    <w:rsid w:val="00DB579B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00DC2F38"/>
+    <w:rsid w:val="00DC414D"/>
     <w:rsid w:val="00DC55EB"/>
+    <w:rsid w:val="00DC6159"/>
+    <w:rsid w:val="00DC6935"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD6374"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
+    <w:rsid w:val="00DE788E"/>
+    <w:rsid w:val="00DF4628"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
+    <w:rsid w:val="00E024E7"/>
     <w:rsid w:val="00E05B09"/>
-    <w:rsid w:val="00E063AB"/>
+    <w:rsid w:val="00E079CA"/>
     <w:rsid w:val="00E07DD1"/>
+    <w:rsid w:val="00E13EFA"/>
+    <w:rsid w:val="00E16073"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
-    <w:rsid w:val="00E22D2D"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E3388E"/>
+    <w:rsid w:val="00E3314D"/>
+    <w:rsid w:val="00E34325"/>
     <w:rsid w:val="00E371B7"/>
+    <w:rsid w:val="00E4055F"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E53475"/>
+    <w:rsid w:val="00E52A6B"/>
+    <w:rsid w:val="00E55FBC"/>
     <w:rsid w:val="00E57C43"/>
+    <w:rsid w:val="00E630F8"/>
+    <w:rsid w:val="00E63181"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
-    <w:rsid w:val="00E71274"/>
     <w:rsid w:val="00E72942"/>
+    <w:rsid w:val="00E74520"/>
     <w:rsid w:val="00E752E2"/>
+    <w:rsid w:val="00E75A17"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
+    <w:rsid w:val="00E8200A"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E834B4"/>
+    <w:rsid w:val="00E827BA"/>
+    <w:rsid w:val="00E851E6"/>
+    <w:rsid w:val="00E87F0D"/>
+    <w:rsid w:val="00E902A1"/>
     <w:rsid w:val="00E90753"/>
+    <w:rsid w:val="00E93522"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
-    <w:rsid w:val="00EA2AEE"/>
+    <w:rsid w:val="00EA349C"/>
+    <w:rsid w:val="00EA3DEE"/>
+    <w:rsid w:val="00EA40F7"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
+    <w:rsid w:val="00EB2230"/>
     <w:rsid w:val="00EB2528"/>
+    <w:rsid w:val="00EB531C"/>
+    <w:rsid w:val="00EC137F"/>
     <w:rsid w:val="00EC3063"/>
+    <w:rsid w:val="00EC3611"/>
+    <w:rsid w:val="00EC37E8"/>
     <w:rsid w:val="00EC442C"/>
+    <w:rsid w:val="00ED1BD7"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
+    <w:rsid w:val="00EE1D61"/>
     <w:rsid w:val="00EE5DA5"/>
+    <w:rsid w:val="00EF0F00"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
+    <w:rsid w:val="00EF55F7"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
+    <w:rsid w:val="00F042DC"/>
     <w:rsid w:val="00F05B4E"/>
+    <w:rsid w:val="00F05BCA"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
-    <w:rsid w:val="00F27176"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F36D04"/>
-    <w:rsid w:val="00F43049"/>
+    <w:rsid w:val="00F355AC"/>
+    <w:rsid w:val="00F42E17"/>
     <w:rsid w:val="00F44DC6"/>
+    <w:rsid w:val="00F45852"/>
+    <w:rsid w:val="00F47654"/>
     <w:rsid w:val="00F50DDC"/>
+    <w:rsid w:val="00F569C9"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F63CE0"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
-    <w:rsid w:val="00F75417"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
+    <w:rsid w:val="00F8354A"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
-    <w:rsid w:val="00F856BD"/>
     <w:rsid w:val="00F862EE"/>
-    <w:rsid w:val="00F86681"/>
     <w:rsid w:val="00F874C2"/>
+    <w:rsid w:val="00F919A7"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F94EAA"/>
+    <w:rsid w:val="00F94D48"/>
+    <w:rsid w:val="00F95405"/>
     <w:rsid w:val="00F965F7"/>
+    <w:rsid w:val="00F97325"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA2955"/>
+    <w:rsid w:val="00FA2AE4"/>
+    <w:rsid w:val="00FA4A18"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB4E01"/>
     <w:rsid w:val="00FB78A1"/>
+    <w:rsid w:val="00FC011A"/>
     <w:rsid w:val="00FC0765"/>
+    <w:rsid w:val="00FC2132"/>
+    <w:rsid w:val="00FC2270"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
+    <w:rsid w:val="00FC68DA"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FF1D73"/>
+    <w:rsid w:val="00FF0EF5"/>
     <w:rsid w:val="00FF3248"/>
+    <w:rsid w:val="00FF701B"/>
     <w:rsid w:val="00FF7693"/>
+    <w:rsid w:val="00FF7923"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4C165F05"/>
-  <w15:docId w15:val="{0EDC6E48-959F-42D6-994B-3A277386F1E6}"/>
+  <w14:docId w14:val="7E76C4E3"/>
+  <w15:docId w15:val="{BF46E034-2A0E-427F-B23D-77A6309314B9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -25119,146 +14617,130 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-[...64 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00952405"/>
+    <w:rsid w:val="001E254A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="119618163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="429355413">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="780422275">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="893085124">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ba/gemensamtbaeaska/eab2026/EB%201%20Avsnitt/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25530,334 +15012,282 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Socialdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e02aa9d6-2d54-471b-a43b-d13dc9454930</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>26</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13773</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13773</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13773</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...10 lines deleted...]
-  <departementsnamn>Finansdepartementet</departementsnamn>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Socialdepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Forssell, Slottner, Wykman, Malmer Stenergard, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Jonson, Forssmed, Tenje, Forssell, Wykman, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Britz, Mohamsson</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
-  <departementsenhet id="Finansdepartementet"/>
-[...2 lines deleted...]
-  <template id="14"/>
+  <departementsenhet id="Socialdepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:156</dokumentnummer>
+  <titel>Riksrevisionens rapport om Inspektionen för vård och omsorgs (IVO) hantering av enskildas klagomål på hälso- och sjukvården</titel>
+  <template id="16"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
     <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
-    <bilaga bilageetikett="Bilaga" bilagenummer=""/>
-    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...35 lines deleted...]
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
-[...21 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -25918,160 +15348,186 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04D8B8E4-6C2D-4E72-A2A6-11735458ABED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E1A507E-C0C4-4BF7-BB56-369E4D2B38A4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EA33C46-1C2A-4576-89FC-55F81A67E7AB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0A27630-C0E2-4FAE-A27C-5EE426D5D3D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCA82B16-3C87-4B20-AAE0-2D1F96E496D2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{662F5EC1-6A8A-4EB8-8030-67A70367FB26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F28761CC-7EB4-4AC7-A9C5-4510C2F150DE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
-[...26 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D64E4F08-0BF2-4344-9361-521859B59E25}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4670F976-3369-457D-93ED-65E7052CAA53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E373FE1D-0453-40D5-AC72-414EACFA40EA}"/>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73E45793-9328-4A0A-A739-4D08D72C09E6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F848AB63-0ACE-4E15-AC6E-E253A6B67194}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Prop-samling</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>92</Pages>
-[...1 lines deleted...]
-  <Characters>40365</Characters>
+  <Pages>91</Pages>
+  <Words>1566</Words>
+  <Characters>8300</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>95</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>69</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Extra ändringsbudget för 2026 – Stöd till Ukraina och vaccinberedskap </vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om Inspektionen för vård och omsorgs (IVO) hantering av enskildas klagomål på hälso- och sjukvården</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>47886</CharactersWithSpaces>
+  <CharactersWithSpaces>9847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Extra ändringsbudget för 2026 – Stöd till Ukraina och vaccinberedskap</dc:title>
-  <dc:creator>Aleksandra Lubarda Pavlovic</dc:creator>
+  <dc:title>Riksrevisionens rapport om Inspektionen för vård och omsorgs (IVO) hantering av enskildas klagomål på hälso- och sjukvården</dc:title>
+  <dc:creator>Liselott Fägerlind</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>de0d2cc3-59c6-4b4c-95cb-a0fb230fc121</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mallversion">
+    <vt:lpwstr>2.1.21</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SharedWithUsers">
-    <vt:lpwstr>2689;#Anton Biström</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
+    <vt:lpwstr>26;#Socialdepartementet|e02aa9d6-2d54-471b-a43b-d13dc9454930</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>6c7afcd5-28f7-4ffe-a2d2-38ff91eaf08e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxKeyword">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TaxKeywordTaxHTField">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>