--- v0 (2026-07-11)
+++ v1 (2026-10-11)
@@ -13,222 +13,181 @@
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...42 lines deleted...]
-  <Override PartName="/word/footer54.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5752BBDC" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRDefault="007C62B1" w:rsidP="00333C9D">
+    <w:p w14:paraId="3E7870EA" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B5DD3E2" wp14:editId="39966A42">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E83613A" wp14:editId="3135B674">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="1ED17805" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRPr="00811BB8" w:rsidRDefault="007C62B1" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="61A6AE27" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="00811BB8" w:rsidRDefault="00E93981" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E192E0C" wp14:editId="37085FDF">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48C2AAE9" wp14:editId="6F237626">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId15"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
@@ -250,80 +209,80 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="5B5DD3E2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="1E83613A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="1ED17805" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRPr="00811BB8" w:rsidRDefault="007C62B1" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="61A6AE27" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="00811BB8" w:rsidRDefault="00E93981" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E192E0C" wp14:editId="37085FDF">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48C2AAE9" wp14:editId="6F237626">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
@@ -342,385 +301,360 @@
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1BFDDC90" w14:textId="39B4869B" w:rsidR="007C62B1" w:rsidRDefault="008D3171" w:rsidP="00333C9D">
+        <w:p w14:paraId="2D908412" w14:textId="7914E748" w:rsidR="00E93981" w:rsidRDefault="004B0560" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:107</w:t>
+            <w:t>2025/26:120</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="75033A87" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRPr="005F407A" w:rsidRDefault="007C62B1" w:rsidP="00333C9D">
+    <w:p w14:paraId="1C276FD2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="005F407A" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C62B1" w14:paraId="149393F9" w14:textId="77777777" w:rsidTr="00333C9D">
+      <w:tr w:rsidR="00E93981" w14:paraId="1D013858" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
             <w:id w:val="-283352459"/>
             <w:temporary/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="17E9526B" w14:textId="709BE36A" w:rsidR="007C62B1" w:rsidRDefault="00193881" w:rsidP="00333C9D">
+              <w:p w14:paraId="2FF9977E" w14:textId="76F8A774" w:rsidR="00E93981" w:rsidRDefault="00720086" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Modernisering av Skatteverkets kontrollverktyg</w:t>
+                  <w:t>Föreskrifter om förbud mot användning och innehav av vissa läkemedel för djur</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6D0B92A2" w14:textId="4BDA474D" w:rsidR="007C62B1" w:rsidRDefault="00193881" w:rsidP="00333C9D">
+              <w:p w14:paraId="15358C33" w14:textId="05781FDC" w:rsidR="00E93981" w:rsidRDefault="00720086" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="700540CB" w14:textId="0959DD3B" w:rsidR="007C62B1" w:rsidRPr="00141F91" w:rsidRDefault="008D3171" w:rsidP="00333C9D">
+              <w:p w14:paraId="425048AF" w14:textId="4C17929E" w:rsidR="00E93981" w:rsidRPr="00141F91" w:rsidRDefault="004B0560" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:107</w:t>
+                  <w:t>2025/26:120</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CA08468" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRDefault="007C62B1" w:rsidP="00333C9D">
+    <w:p w14:paraId="52DB487B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35047887" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRDefault="007C62B1" w:rsidP="00333C9D">
+    <w:p w14:paraId="41787F95" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07909881" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRDefault="007C62B1" w:rsidP="00333C9D">
+    <w:p w14:paraId="46C35C5B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51374EF3" w14:textId="5DBD3056" w:rsidR="007C62B1" w:rsidRDefault="007C62B1" w:rsidP="00333C9D">
+    <w:p w14:paraId="4FBAF81C" w14:textId="029AC194" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2026-01-29T00:00:00Z">
+          <w:date w:fullDate="2026-02-12T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E3270C">
-            <w:t>den 29 januari 2026</w:t>
+          <w:r w:rsidR="00720086">
+            <w:t>den 12 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="51DCA20F" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRDefault="007C62B1" w:rsidP="00333C9D">
+    <w:p w14:paraId="52CD16F9" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1841F4DD" w14:textId="05F15A77" w:rsidR="007C62B1" w:rsidRDefault="007C62B1" w:rsidP="00333C9D">
+    <w:p w14:paraId="20F72F44" w14:textId="07FBF419" w:rsidR="00E93981" w:rsidRDefault="004E0743" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
-        <w:t>Ulf Kristersson</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="355B8CD7" w14:textId="7ECE9041" w:rsidR="007C62B1" w:rsidRDefault="007C62B1" w:rsidP="00333C9D">
+        <w:t>Ebba Busch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DD1141" w14:textId="23D2DE40" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>Elisabeth Svantesson</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1436E3AF" w14:textId="1380F732" w:rsidR="007C62B1" w:rsidRPr="008624B2" w:rsidRDefault="007C62B1" w:rsidP="00BB2C9D">
+        <w:t>Peter Kullgren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEBC460" w14:textId="60D5E577" w:rsidR="00E93981" w:rsidRPr="008624B2" w:rsidRDefault="00E93981" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00193881">
+          <w:r w:rsidR="00720086">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C9604E" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRDefault="007C62B1" w:rsidP="00333C9D">
+    <w:p w14:paraId="0BD987F2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B58C0D7" w14:textId="3A543B79" w:rsidR="00550C5B" w:rsidRDefault="00550C5B" w:rsidP="00550C5B">
+    <w:p w14:paraId="77EAC606" w14:textId="5DD81241" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00E93981">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>I propositionen föreslås att de förbud mot att verkställa granskning via telenät som finns i skatteförfarandelagen (2011:1244) och lagen (1998:506) om flyttning och kontroll av vissa punktskattepliktiga varor tas bort. Förbuden gäller i dag vid revision, bevissäkring och punktskatte</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00801D92">
+        <w:t>I propositionen föreslås att det införs bemyndiganden för regeringen eller den myndighet som regeringen bestämmer att meddela föreskrifter om begränsningar av eller förbud mot att använda eller inneha ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsub</w:t>
+      </w:r>
+      <w:r>
         <w:softHyphen/>
-      </w:r>
-[...4 lines deleted...]
-    <w:p w14:paraId="56EADCA8" w14:textId="0D649A85" w:rsidR="00550C5B" w:rsidRDefault="00550C5B" w:rsidP="00550C5B">
+        <w:t>stanser. Föreskrifterna ska gälla djurhållare och personal inom djurens hälso- och sjukvård</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296DA9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296DA9">
+        <w:t>och vara nödvändiga för att uppfylla Sveriges skyldig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00296DA9">
+        <w:t>heter enligt EU-rätten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Syftet med bemyndigandena är att göra det möjligt att på ett tydligare och mer heltäckande sätt genomföra ett EU-direktiv om förbud mot tillförsel av vissa ämnen till livsmedelsproducerande djur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33410610" w14:textId="51EF7CFD" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00E93981">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Vidare föreslås nya bestämmelser i skatteförfarandelagen om bevissäkring på distans som ger möjlighet att eftersöka och kopiera handlingar i avläsningsbara informationssystem (</w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="57C4058C" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRPr="008F2013" w:rsidRDefault="007C62B1" w:rsidP="005E3C60">
+        <w:t>Lagändringarna föreslås träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609261A9" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="008F2013" w:rsidRDefault="00E93981" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDCA68C" w14:textId="2791A887" w:rsidR="00526875" w:rsidRDefault="007C62B1">
+    <w:p w14:paraId="77EA01F9" w14:textId="1E7BF8D4" w:rsidR="00720086" w:rsidRDefault="00E93981">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -728,45844 +662,19820 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc220417129" w:history="1">
-        <w:r w:rsidR="00526875" w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506940" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00526875">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00526875" w:rsidRPr="00E976B7">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00526875">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00526875">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00526875">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417129 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506940 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00526875">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00526875">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00526875">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EEE4993" w14:textId="7EC8ACF7" w:rsidR="00526875" w:rsidRDefault="00526875">
+    <w:p w14:paraId="675A942F" w14:textId="13C3E995" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220417130" w:history="1">
-        <w:r w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506941" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E976B7">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Lagtext</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417130 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506941 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16897FB8" w14:textId="6C7BC679" w:rsidR="00526875" w:rsidRDefault="00526875">
+    <w:p w14:paraId="18F3AA1D" w14:textId="2BA4269E" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220417131" w:history="1">
-        <w:r w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506942" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E976B7">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (1998:506) om flyttning och kontroll av vissa punktskattepliktiga varor</w:t>
+          <w:t>Förslag till lag om ändring i lagen (2006:806) om provtagning på djur, m.m.</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417131 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506942 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33F57E4D" w14:textId="593E6F82" w:rsidR="00526875" w:rsidRDefault="00526875">
+    <w:p w14:paraId="56D1E89C" w14:textId="2D2786F1" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220417132" w:history="1">
-        <w:r w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506943" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E976B7">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i skatteförfarandelagen (2011:1244)</w:t>
+          <w:t>Förslag till lag om ändring i lagen (2009:302) om verksamhet inom djurens hälso- och sjukvård</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417132 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506943 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BFB1C3F" w14:textId="3E0DFE38" w:rsidR="00526875" w:rsidRDefault="00526875">
+    <w:p w14:paraId="4DD58CDA" w14:textId="5C3B025C" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc220506944" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ärendet och dess beredning</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506944 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="14895B6B" w14:textId="65427148" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc220506945" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Regler om användning av läkemedel för behandling av djur</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506945 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7484D1A3" w14:textId="52AFB704" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220417133" w:history="1">
-        <w:r w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506946" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.3</w:t>
+          <w:t>4.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E976B7">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2020:548) om omställningsstöd</w:t>
+          <w:t>Förbud mot användning av vissa ämnen enligt EU-rätten</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417133 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506946 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B7799A5" w14:textId="267F47E6" w:rsidR="00526875" w:rsidRDefault="00526875">
+    <w:p w14:paraId="266B5C24" w14:textId="1CA00A9C" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc220506947" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.1.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Hormondirektivet och genomförandet av det</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506947 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7FBAA9B7" w14:textId="6D4BB224" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc220506948" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.1.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Koppling till den gemensamma jordbrukspolitiken</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506948 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="370DCD1D" w14:textId="2ABA24A2" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc220506949" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>EU-förordningen om veterinärmedicinska läkemedel</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506949 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2782A049" w14:textId="4A9D8FD5" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc220506950" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Annan relevant lagstiftning</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506950 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="594BE6B0" w14:textId="393DE9C0" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc220506951" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.3.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Provtagningslagen och provtagningsförordningen</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506951 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4FDDC36E" w14:textId="2149EB63" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc220506952" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.3.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Lagen och förordningen om verksamhet inom djurens hälso- och sjukvård</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506952 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="099F3678" w14:textId="187540C3" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc220506953" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.3.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Djurskyddslagen och djurskyddsförordningen</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506953 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidR="00720086">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3BF95576" w14:textId="3B3CDC76" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220417134" w:history="1">
-        <w:r w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506954" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E976B7">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Möjligheten att föreskriva om förbud mot att använda eller inneha vissa läkemedel för behandling av djur utvidgas</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417134 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506954 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="564E130D" w14:textId="272B743A" w:rsidR="00526875" w:rsidRDefault="00526875">
+    <w:p w14:paraId="67506EB9" w14:textId="142DE3B6" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220417135" w:history="1">
-        <w:r w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506955" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E976B7">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Teknikutvecklingen medför behov av regeländringar</w:t>
+          <w:t>Konsekvenser</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417135 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506955 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>16</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C3DB7D6" w14:textId="00E2F023" w:rsidR="00526875" w:rsidRDefault="00526875">
+    <w:p w14:paraId="13B4ADC4" w14:textId="7ECCD6E9" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220417136" w:history="1">
-        <w:r w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506956" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E976B7">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förbuden mot granskning via telenät tas bort</w:t>
+          <w:t>Författningskommentar</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417136 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506956 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>18</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36C2459D" w14:textId="69D1ED3A" w:rsidR="00526875" w:rsidRDefault="00526875">
-[...78 lines deleted...]
-    <w:p w14:paraId="55F56CB4" w14:textId="0DF54D9F" w:rsidR="00526875" w:rsidRDefault="00526875">
+    <w:p w14:paraId="157AE3AA" w14:textId="0B76BAC2" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220417138" w:history="1">
-        <w:r w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506957" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>6.1</w:t>
+          <w:t>7.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E976B7">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Bestämmelserna om bevissäkring behöver anpassas till teknikutvecklingen</w:t>
+          <w:t>Förslaget till lag om ändring i lagen (2006:806) om provtagning på djur, m.m.</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417138 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506957 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>18</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="435818F8" w14:textId="6866D858" w:rsidR="00526875" w:rsidRDefault="00526875">
+    <w:p w14:paraId="267CB1B9" w14:textId="196B25B9" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220417139" w:history="1">
-        <w:r w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506958" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>6.2</w:t>
+          <w:t>7.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E976B7">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>En ny tvångsåtgärd, bevissäkring på distans, införs</w:t>
+          <w:t>Förslaget till lag om ändring i lagen (2009:302) om verksamhet inom djurens hälso- och sjukvård</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417139 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506958 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>35</w:t>
+          <w:t>19</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25C2CB4C" w14:textId="6208D305" w:rsidR="00526875" w:rsidRDefault="00526875">
-[...2040 lines deleted...]
-    <w:p w14:paraId="317EBE7E" w14:textId="1746DC67" w:rsidR="00526875" w:rsidRDefault="00526875">
+    <w:p w14:paraId="18BACC31" w14:textId="23243630" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220417165" w:history="1">
-        <w:r w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506959" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av Skatteverkets promemoria Moderna kontrollverktyg</w:t>
+          <w:t>Sammanfattning av promemorian Föreskrifter om förbud mot användning och innehav av vissa läkemedel</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417165 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506959 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>91</w:t>
+          <w:t>21</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="665EB6F8" w14:textId="5EEF1CED" w:rsidR="00526875" w:rsidRDefault="00526875">
+    <w:p w14:paraId="5138404D" w14:textId="060094FB" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220417166" w:history="1">
-        <w:r w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506960" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Promemorians lagförslag</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417166 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506960 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>92</w:t>
+          <w:t>22</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A9E4812" w14:textId="237D19DF" w:rsidR="00526875" w:rsidRDefault="00526875">
+    <w:p w14:paraId="7607B544" w14:textId="0413C86C" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220417167" w:history="1">
-        <w:r w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506961" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417167 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506961 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>99</w:t>
+          <w:t>24</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="053FBDAC" w14:textId="37A25ECD" w:rsidR="00526875" w:rsidRDefault="00526875">
+    <w:p w14:paraId="20C1F61B" w14:textId="46FA3BEA" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220417168" w:history="1">
-        <w:r w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506962" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådsremissens lagförslag</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417168 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506962 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>100</w:t>
+          <w:t>25</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="795C2EDF" w14:textId="1FEDF895" w:rsidR="00526875" w:rsidRDefault="00526875">
+    <w:p w14:paraId="4C0B1BC9" w14:textId="16587FFF" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220417169" w:history="1">
-        <w:r w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506963" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådets yttrande</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417169 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506963 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>107</w:t>
+          <w:t>28</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="607F1479" w14:textId="7883192E" w:rsidR="00526875" w:rsidRDefault="00526875">
+    <w:p w14:paraId="6135CDC7" w14:textId="300066E3" w:rsidR="00720086" w:rsidRPr="00004A0B" w:rsidRDefault="00EF4B15">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
+          <w:spacing w:val="-2"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220417170" w:history="1">
-        <w:r w:rsidRPr="00E976B7">
+      <w:hyperlink w:anchor="_Toc220506964" w:history="1">
+        <w:r w:rsidR="00720086" w:rsidRPr="00004A0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
+            <w:spacing w:val="-2"/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 29 januari 2026</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 12 februari 2026</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086" w:rsidRPr="00004A0B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:spacing w:val="-2"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086" w:rsidRPr="00004A0B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:spacing w:val="-2"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086" w:rsidRPr="00004A0B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:spacing w:val="-2"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220417170 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220506964 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086" w:rsidRPr="00004A0B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:spacing w:val="-2"/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086" w:rsidRPr="00004A0B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:spacing w:val="-2"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002C4C7A">
+        <w:r w:rsidR="00720086" w:rsidRPr="00004A0B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:spacing w:val="-2"/>
           </w:rPr>
-          <w:t>111</w:t>
+          <w:t>29</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00720086" w:rsidRPr="00004A0B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:spacing w:val="-2"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58B63353" w14:textId="064162B7" w:rsidR="007C62B1" w:rsidRDefault="007C62B1" w:rsidP="005E3C60">
+    <w:p w14:paraId="6A57C17D" w14:textId="68242A60" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DBDBEE" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRPr="005A72C8" w:rsidRDefault="007C62B1" w:rsidP="00333C9D">
+    <w:p w14:paraId="43A6B76B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="005A72C8" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
       <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc220417129"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc220506940"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6D911F10" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRDefault="007C62B1" w:rsidP="00333C9D">
+    <w:p w14:paraId="6DD769FF" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73618E56" w14:textId="2F66DE82" w:rsidR="007C62B1" w:rsidRDefault="00550C5B" w:rsidP="00550C5B">
-[...9 lines deleted...]
-      <w:r w:rsidR="009D0983">
+    <w:p w14:paraId="773993CE" w14:textId="74F62FE4" w:rsidR="00590791" w:rsidRDefault="00590791" w:rsidP="009A2AE5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksdagen antar regeringens förslag till lag om ändring i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B5BD0">
+        <w:t xml:space="preserve">lagen (2006:806) om provtagning på djur, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B5BD0">
+        <w:t>m.m</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:t>lag om ändring i skatteförfarandelagen (2011:1244)</w:t>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4834FADD" w14:textId="0A5CCF55" w:rsidR="00590791" w:rsidRPr="00590791" w:rsidRDefault="00590791" w:rsidP="009A2AE5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B5BD0">
+        <w:t xml:space="preserve"> lag om ändring i lagen (2009:302) om verksamhet inom djurens hälso- och sjukvård</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FC8047" w14:textId="2B7D05A5" w:rsidR="009D0983" w:rsidRDefault="009D0983" w:rsidP="00550C5B">
-[...18 lines deleted...]
-    <w:p w14:paraId="009E7E3E" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRPr="00152749" w:rsidRDefault="007C62B1" w:rsidP="00152749">
+    <w:p w14:paraId="7C0A4B94" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="00144361" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="320254FE" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="00152749" w:rsidRDefault="00E93981" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7527FC3C" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="2022EEBD" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId16"/>
           <w:headerReference w:type="default" r:id="rId17"/>
           <w:footerReference w:type="even" r:id="rId18"/>
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:headerReference w:type="first" r:id="rId20"/>
           <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="520863C1" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00066B10">
+    <w:p w14:paraId="71732324" w14:textId="54A46A21" w:rsidR="00DB62B9" w:rsidRDefault="004449B4" w:rsidP="00006D60">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc211954607"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc220417130"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc220506941"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Lagtext</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="060122F2" w14:textId="42CF3A99" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00006D60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E805D3" w14:textId="735244C2" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00006D60">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc219727738"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc220506942"/>
+      <w:r>
+        <w:t xml:space="preserve">Förslag till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62713">
+        <w:t xml:space="preserve">lag om ändring i lagen (2006:806) om provtagning på djur, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E62713">
+        <w:t>m.m.</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
-    </w:p>
-    <w:p w14:paraId="26E7D2E8" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00066B10">
+      <w:bookmarkEnd w:id="5"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2C2710CF" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00006D60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen har följande förslag till lagtext.</w:t>
-[...25 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62713">
+        <w:t>att 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62713">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62713">
+        <w:t>§ och rubriken närmast före 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62713">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62713">
+        <w:t xml:space="preserve">§ lagen (2006:806) om provtagning på djur, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E62713">
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E62713">
         <w:t xml:space="preserve"> ska ha följande lydelse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C657C7" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00066B10">
+    <w:p w14:paraId="71BCAE96" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00006D60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00066B10" w:rsidRPr="005B0E77" w14:paraId="29C51339" w14:textId="77777777" w:rsidTr="009E1C4E">
+      <w:tr w:rsidR="00006D60" w:rsidRPr="005B0E77" w14:paraId="211095A8" w14:textId="77777777" w:rsidTr="004E784A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F223D18" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="005B0E77" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="6E82A514" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="005B0E77" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F8E865A" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="005B0E77" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="2503E262" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="005B0E77" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="087F3419" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00066B10">
+    <w:p w14:paraId="144A0F86" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00006D60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-[...65 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00066B10" w14:paraId="2568573C" w14:textId="77777777" w:rsidTr="009E1C4E">
+      <w:tr w:rsidR="00006D60" w:rsidRPr="009F22E6" w14:paraId="4BB1690E" w14:textId="77777777" w:rsidTr="004E784A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="408726F6" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="784231B6" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Vid granskning enligt första stycket eller kontroll enligt tredje stycket får bara de tekniska hjälpmedel och sökbegrepp användas som behövs för att tillgodose syftet med kontrollen. </w:t>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Användning av </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A158A">
+            <w:r w:rsidRPr="009F22E6">
               <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Granskningen får inte verkställas via telenät.</w:t>
+              <w:t>antimikrobiella</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>medel och immunologiska veterinärmedicinska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> läkemede</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Fotnotsreferens"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BEE70C1" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="1E7A0F80" w14:textId="7EB56EC2" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Användning av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006D60">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>vissa</w:t>
+            </w:r>
             <w:r>
-              <w:t>Vid granskning enligt första stycket eller kontroll enligt tredje stycket får bara de tekniska hjälpmedel och sökbegrepp användas som behövs för att tillgodose syftet med kontrollen.</w:t>
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+              </w:rPr>
+              <w:t>läkemede</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>l</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2EE75856" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="00811E52" w:rsidRDefault="00193881" w:rsidP="00066B10">
-[...7 lines deleted...]
-    <w:p w14:paraId="7C34B647" w14:textId="1BAF12F9" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00066B10">
+    <w:p w14:paraId="701829D5" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="00006D60">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="0D41B63C" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00066B10">
+    </w:p>
+    <w:p w14:paraId="6A09B1DC" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="00006D60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F22E6">
+        <w:t>6 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F92AE7" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="005627E2" w:rsidRDefault="004449B4" w:rsidP="00006D60">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...78 lines deleted...]
-      </w:pPr>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F22E6">
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00066B10" w:rsidRPr="005B0E77" w14:paraId="018EBB18" w14:textId="77777777" w:rsidTr="009E1C4E">
+      <w:tr w:rsidR="00006D60" w14:paraId="6016EE41" w14:textId="77777777" w:rsidTr="004E784A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F3F3BB4" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="005B0E77" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="41EF9B90" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>1. begränsningar av eller förbud mot användning av antimikrobiella medel vid behandling av djur i de fall sådana begränsningar eller för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>bud är förenliga med artikel 107.7 och 107.8 i Europaparlamentets och rådets förordning (EU) 2019/6 av den 11 december 2018 om vete</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">rinärmedicinska läkemedel och om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>upphävande av direktiv 2001/82/EG,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="202FAD45" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t xml:space="preserve">1. begränsningar av eller förbud mot </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C55A45">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>djurhållares</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>användning av antimikrobiella medel vid behand</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>ling av djur i de fall sådana be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>gränsningar eller förbud är fören</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>liga med artikel 107.7 och 107.8 i Europaparlamentets och rådets för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>ordning (EU) 2019/6 av den 11 de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>cember 2018 om veterinärmedi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>cinska läkemedel och om upphäv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ande av direktiv 2001/82/EG, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00006D60" w:rsidRPr="00166488" w14:paraId="7F96124F" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6ABF2AAC" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>2. förbud mot användning eller innehav av immunologiska veteri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>närmedicinska läkemedel om något av villkoren i artikel 110.1 i förord</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>ning (EU) 2019/6 är uppfyllt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42D4FA60" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t xml:space="preserve">2. förbud mot </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>djurhållares</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t xml:space="preserve"> an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>vändning eller innehav av immuno</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>logiska veterinärmedicinska läke</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>medel om något av villkoren i arti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>kel 110.1 i förordning (EU) 2019/6 är uppfyllt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00006D60" w14:paraId="62C446A6" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B494DF2" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06401077" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="008273FC" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008273FC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00166488">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">begränsningar eller förbud </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC0E3E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som är nödvändiga för att uppfylla Sveriges skyldigheter enligt EU-rätten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00166488">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som gäller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00166488">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> djurhållares användning eller innehav av ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsubstanser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1ED72898" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00811E52" w:rsidRDefault="004449B4" w:rsidP="00006D60">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:lastRenderedPageBreak/>
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30666241" w14:textId="77777777" w:rsidR="00DB7114" w:rsidRDefault="004449B4" w:rsidP="00DB7114">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB7114" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId26"/>
+          <w:footerReference w:type="first" r:id="rId27"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Toc219727739"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc220506943"/>
+    </w:p>
+    <w:p w14:paraId="4FD54230" w14:textId="301D7F4E" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00DB7114">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00526BCF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i lagen (2009:302) om verksamhet inom djurens hälso- och sjukvård</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="295FB9EF" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="0003094C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00526BCF">
+        <w:t>Härigenom föreskrivs att 2 kap. 5 § lagen (2009:302) om verksamhet inom djurens hälso- och sjukvård ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586CBDB8" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="0003094C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0003094C" w:rsidRPr="000E6F0B" w14:paraId="1A1E7E12" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EB72903" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="000E6F0B" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33AD4AE2" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="000E6F0B" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1ED73456" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00FD0A39" w:rsidRDefault="004449B4" w:rsidP="0003094C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40FF78C5" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="0003094C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F22E6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C8F9E1" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="0003094C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F22E6">
+        <w:t>5 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7026FE2F" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="0003094C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F23BED" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="0003094C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. undantag från kravet i 1 a § andra stycket att journaler ska vara skrivna på svenska,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F1A779" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="0003094C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. inskränkningar i rätten att överlåta arbetsuppgifter enligt 3 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB2A585" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="0003094C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D05B76">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D05B76">
+        <w:t>omfattningen av uppgiftsskyldigheten enligt 4 a § för veterinärer i enskild verksamhet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5684D3FB" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="0003094C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D05B76">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0394">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0394">
+        <w:t xml:space="preserve">begränsningar av eller förbud mot användning inom djurens hälso- och sjukvård av antimikrobiella medel vid behandling av djur i de fall sådana begränsningar eller förbud är förenliga med artikel 107.7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0394">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ch 107.8 i Europaparlamentets och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:t xml:space="preserve"> rådets förordning (EU) 2019/6 av den 11 decem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ber 2018 om veterinärmedicinska läkemedel och om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>upphävande av direk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tiv 2001/82/EG,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0003094C" w:rsidRPr="009F22E6" w14:paraId="3E62ABDD" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40C516FB" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>förbud mot innehav, tillhanda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>hållande eller användning inom djurens hälso- och sjukvård av im</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>munologiska veterinärmedicinska läkemedel om något av villkoren i artikel 110.1 i förordning (EU) 2019/6 är uppfyllt,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="640F6A02" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>förbud mot innehav, tillhanda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>hållande eller användning inom djurens hälso- och sjukvård av im</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>munologiska veterinärmedicinska läkemedel om något av villkoren i artikel 110.1 i förordning (EU) 2019/6 är uppfyllt,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003094C" w14:paraId="6E6C975A" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A680EA8" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="350726E9" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. begränsningar eller förbud </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC0E3E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som är nödvändiga för att uppfylla Sveriges skyldigheter enligt EU-rätten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som gäller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> användning eller innehav inom djurens hälso- och sjukvård av ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsubstanser, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003094C" w14:paraId="33543513" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56F74850" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0394">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0394">
+              <w:t xml:space="preserve">de ytterligare skyldigheter för </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">vårdgivare och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0394">
+              <w:t>djurhälsopersonal som behövs för en god och säker vård.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="679DFF33" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0394">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0394">
+              <w:t xml:space="preserve">de ytterligare skyldigheter för </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">vårdgivare och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0394">
+              <w:t>djurhälsopersonal som behövs för en god och säker vård.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4084E2CF" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="0003094C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10A74">
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer kan med stöd av 8 kap. 7 § regeringsformen meddela föreskrifter om omfattningen av uppgiftsskyldigheten enligt 4 a § för veterinärer i allmän verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FDEEEC" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00811E52" w:rsidRDefault="004449B4" w:rsidP="0003094C">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:lastRenderedPageBreak/>
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56167C7D" w14:textId="77777777" w:rsidR="007F5598" w:rsidRDefault="004449B4" w:rsidP="007F5598">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="007F5598" w:rsidSect="00DB7114">
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00526BCF">
+        <w:t>Denna lag träder i kraft den 1 ju</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526BCF">
+        <w:t>i 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Toc219727740"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc220506944"/>
+    </w:p>
+    <w:p w14:paraId="56B28644" w14:textId="18C72741" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="007F5598">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="19D5CD26" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Inom Landsbygds- och infrastrukturdepartementet har promemorian Före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skrifter om förbud mot användning och innehav av vissa läkemedel tagits fram. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:t xml:space="preserve">I promemorian föreslås att det införs bemyndiganden för regeringen eller den myndighet som regeringen bestämmer att meddela föreskrifter om begränsningar av eller förbud mot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att djurhållare eller personal inom djurens hälso- och sjukvård</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>använder eller innehar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:t xml:space="preserve"> ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsubstanser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2BFA9B" w14:textId="0BC0FA64" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En sammanfattning av promemorians förslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547585">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Promemo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rians lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547585">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Promemorian har remissbehandlats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547585">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36ADC">
+        <w:t>Remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:t>varen finns till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FD0A39">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>gängliga hos Landsbygds- och infrastrukturdepartementet (LI2025/01464).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I propositionen behandlas promemorians förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9E5E2D" w14:textId="58302F82" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="001E4765">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06123F5E" w14:textId="15841A71" w:rsidR="004449B4" w:rsidRPr="001E4765" w:rsidRDefault="004449B4" w:rsidP="001E4765">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutade den 20 januari 2026 att inhämta Lagrådets yttrande över de förslag som finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310D0E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00310D0E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Lagrådet lämnar förslagen utan erinran. I förhållande till lagrådsremissens lagförslag görs en språklig ändring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4439D0F1" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc207119819"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc219727741"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc220506945"/>
+      <w:r>
+        <w:t>Regler om användning av läkemedel för behandling av djur</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="79119613" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc207119820"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc219727742"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc220506946"/>
+      <w:r>
+        <w:t>Förbud mot användning av vissa ämnen enligt EU-rätten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="32B73FA7" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc207119821"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc219727743"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc220506947"/>
+      <w:r>
+        <w:t>Hormondirektivet och genomförandet av det</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="3B11C11C" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt rådets direkti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>v 96/22/EG av den 29 april 1996 om förbud mot an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vändning av vissa ämnen med hormonell och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>tyreostatisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> verkan samt av β-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>agonister</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> vid animalieproduktion och om upphävande av direktiv 81/602/EEG, 88/146/EEG och 88/299/EEG (härefter hormondirektivet) är medlemsstaterna skyldiga att vidta åtgärder för att säkerställa att livsme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>delsproducerande djur inte tillförs vissa ämnen som anges i bilagor till direktivet. I beaktandesatserna till direktivet anges att dessa substanser, på grund av de restsubstanser de ger i kött och andra livsmedel av animaliskt ursprung, kan vara farliga för konsumenter och påverka kvalitén på livs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>medlen (beaktandesats 3 och 6). Av artikel 3 i direktivet följer att med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>lemsstaterna, när det gäller de ämnen som anges i bilagor till direktivet, ska förbjuda eller tillfälligt förbjuda att ämnena tillförs husdjur (nötkrea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>tur, svin, får, getter, hovdjur, fjäderfä och kaniner) eller vattenbruksdjur, förbjuda innehav av djur som tillförts ämnena samt försäljning o</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ch slakt av sådana djur. Medlemsstaterna ska också förbjuda försäljning av kött från djuren och bearbetning av sådant kött. Enligt artiklarna 4–7 får dock medlemsstaterna undantagsvis tillåta viss användning av de ämnen som </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>omfattas av förbudet i artikel 3 och försäljning av djur eller kött från djur som tillförts ämnen i enlighet med undantagsbestämmelserna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332A280A" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De ämnen som omfattas av förbuden och begränsningarna anges i bilaga II och III. Ämnena är: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734ECB71" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tyreostatika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="30DF96A7" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>stilbener</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>stilbenderivat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, deras salter och estrar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA34E07" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>östradiol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 17-β och dess </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>esterliknande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> derivat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF50F59" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">andra ämnen med östrogen, androgen eller </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>gestagen verkan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="275ABB00" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00B67C0A" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>β-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>agonister</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5EC4B79B" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Sverige anmälde 1997 att direktivet genomför</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>s i svensk rätt med Statens jordbruksverks föreskrifter (SJVFS 1997:75) om förbud mot användning av vissa läkemedel och läkemedelssubstanser samt villkor för användning av vissa hormonella substanser vid behandling av djur avsedda för livs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>medelsändamål. Föreskrifterna meddelades med stöd av 4 § första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>2 och andra stycket förordningen (1971:810) med allmän veterinärinstruk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>tion</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, som upphävdes den 1 januari 2010</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC48F86" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Motsvarande bestämmelser finns numera i 2 kap. 13–20 §§ Statens jord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>bruksverks föreskrifter och allmänna råd (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">SJVFS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>2023:21) om veterinärs ordina</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tion av läkemedel, djurhållares registrering av uppgifter samt opera</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tiva ingrepp som d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>jurhållare får utföra. Bestämmelserna om förbud och begränsningar när det gäller att tillföra djur de aktuella substanserna riktas till veterinärer och andra personer som agerar på veterinärs ordina</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve">tion och ansvar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC2D5D4" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc207119822"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc219727744"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc220506948"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Koppling till den gemensamma jordbrukspolitiken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="1392112B" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">EU:s regelverk för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>den gemensamma jordbrukspolitiken ska varje medlemsstat utarbeta en strategisk plan som beskriver landets jordbruks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve">politik </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för åren 2023–2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve">. Bestämmelser om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de strategiska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>planerna finns i Europaparlamentets och rådets förordning (EU) 2021/2115 av den 2 december 2021 om fastställande av regler om stöd för de strategiska planer som medlemsstaterna ska upprätta inom ramen för den gemen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve">samma jordbrukspolitiken (strategiska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>GJP-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>planer) och som finansieras av Europeiska garantifonden för jordbruket (EGFJ) och Europeiska jord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>bruksfonden för landsbygdsutveckling (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Ejflu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve">) samt om upphävande av förordningarna (EU) nr 1305/2013 och (EU) nr 1307/2013. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A94881" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Av artikel 12.1 i förordningen följer att medlemsstaternas strategiska planer ska inbegripa ett system med grundvillkor, enligt vilket admi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>nistrativa sanktioner ska åläggas jordbrukare och andra stödmottagare som tar emot direktstöd eller vissa andra utbetalningar och som inte uppfyller de verksamhetskrav enligt unionsrätten som anges i bilaga III. Ett av verk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>samhetskraven som anges i bilaga III är kraven enligt artikel 3 a, b, d och</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> samt artiklarna 4, 5 och 7 i hormondirektivet. I artikel 12.3 i förordningen (EU) 2021/2115 anges vidare att de rättsakter som anges i bilaga III ska tillämpas i gällande version och i fråga om direktiv på det sätt som de har genomförts av medlemsstaterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4F6B4F" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>I artikl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>arna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> 83 och 84 i Europaparlamentets och rådets förordning (EU) 2021/2116 av den 2 december 2021 om finansiering, förvaltning och över</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vakning av den gemensamma jordbrukspolitiken och om upphävande av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:lastRenderedPageBreak/>
+        <w:t>förordning (EU) nr 1306/2013 anges vidare att medlemsstaterna ska inrätta system för att kontrollera att stödmottagare följer de grundvillkor som anges i förordning (EU) 2021/2115 och för att besluta administrativa sank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>tioner för de stödmottagare som inte följer grundvillkoren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D4857F" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Av 4 kap. 1 § förordningen (2022:1826) om EU:s gemensamma jord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">brukspolitik, som kompletterar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> förordningarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> 2021/2115 och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> 2021/2116, följer att som villkor för vissa angivna stöd och ersätt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>ningar enligt förordningen gäller att stödmottagaren uppfyller de verksam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>hetskrav enligt unionsrätten som anges i artikel 12 och bilaga III i förord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>ning (EU) 2021/2115. I 12 kap. 22–32 §§ samma förordning finns bestäm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>melser om minskning av stöd till följd av överträdelser av grundvillkor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B124422" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc207119823"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc219727745"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc220506949"/>
+      <w:r>
+        <w:t>EU-förordningen om veterinärmedicinska läkemedel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="16CCB4E1" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0D67">
+        <w:t>Europaparlame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve">ntets och rådets förordning (EU) 2019/6 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av den 11 decem</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ber 2018 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>om veterinärmedicinska läkemedel och om upphävande av direk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>tiv 2001/82/EG (härefter EU-förordningen om veterinärmedicinska läke</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>medel) tillämpas sedan den 28 januari 2022. I förordningen finns regler för utsläppande på marknaden, tillverkning, import, export, tillhandahåll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>ande, distribution, farmakovigilans, kontroll och användning av veterinär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>medicinska läkemedel. Enligt artikel 150.1 ska bestämmelserna i förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>ningen inte anses påverka bestämmelserna i hormondirektivet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4643DE20" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve">I EU-förordningen om veterinärmedicinska läkemedel (artikel 4) anges </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> att med begreppet veterinärmedicinskt läkemedel avses varje sub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>stans eller kombination av substanser som uppfyller minst ett av följande fyra villkor:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AD48EB" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Den tillhandahålls med uppgift om att den har egenskaper för att be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>handla eller förebygga sjukdom hos djur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D32A4C" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Den är avsedd att användas på eller administreras till djur i syfte att återställa, korrigera eller modifiera fysiologiska funktioner genom far</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>makologisk, immunologisk eller metabolisk verkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0A9807" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Den är avsedd att användas på djur i diagnossyfte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1777061C" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Den är avsedd för avlivning av djur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C32112D" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterstrecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>De principer som gäller för val av läkemedel vid behandling av djur finns framför allt i artiklarna 106 och 112–115. Vissa särskilda regler för an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>vänd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>ning av antimikrobiella läkemedel finns i artikel 107. Medlemssta</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>terna får också ytterligare begränsa eller förbjuda användningen av vissa antimikrobiella medel till djur inom sitt territorium. Detta får ske om administreringen av sådana medel till djur strider mot genomförandet av en nationell politik för ansvarsfull användning av antimikrobiella medel (artikel 107.7). Syftet med regleringen är att stärka medlemsstaternas natio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>nella strategier för ansvarsfull användning av antimikrobiella medel. De åtgärder som medlemsstaterna vidtar i detta avseende ska vara propor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>tionella och motiverade och medlemsstaterna ska underrätta kommissio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>nen om åtgärderna (artikel 107.8–9).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C9BD3F" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Förordningen innehåller också särskilda bestämmelser om använd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen av immunologiska veterinärmedicinska läkemedel. I artikel 110.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:lastRenderedPageBreak/>
+        <w:t>anges att de behöriga myndigheterna i enlighet med tillämplig nationell rätt får förbjuda tillverkning, import, distribution, innehav, försäljning, till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">handahållande och användning av immunologiska veterinärmedicinska läkemedel om </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516DE1D1" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>administreringen av läkemedlet till djur kan störa genomförandet av ett nationellt program för diagnos, bekämpning och utrotning av en djur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sjukdom, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7CF726" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>administreringen av läkemedlet till djur kan göra det svårt att styrka frånvaron av sjukdom hos levande djur eller orsaka kontaminering av livsmedel eller andra produkter som erhålls från behandlade djur, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7822600B" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">de stammar av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sjukdomsagens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> som läkemedlet avser att framkalla im</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>munitet mot i stort sett inte finns sett till geografisk spridning inom det berörda territoriet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CB6DEC" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc207119824"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc219727746"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc220506950"/>
+      <w:r>
+        <w:t>Annan relevant lagstiftning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="6C44CE2C" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc207119825"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc219727747"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc220506951"/>
+      <w:r>
+        <w:t>Provtagningslagen och provtagningsförordningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A66D37" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00110EFD">
+        <w:t xml:space="preserve">I lagen (2006:806) om provtagning på djur, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00110EFD">
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00110EFD">
+        <w:t xml:space="preserve"> (härefter provtagnings-lagen) finns bestämmelser </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110EFD">
+        <w:t xml:space="preserve"> kartläggning och kontroll av smittsamma djursjukdomar, kontroll av restsubstanser och andra ämnen i dju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>r och djur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>produkter, märkning och registrering av djur, samt åtgärder för att före</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>bygga och förhindra spridning av smittsamma djursjukdomar. Lagen ska tillämpas även på användning av läkemedel för behandling av djur. Det som sägs i lagen om djursjukdomar gäller även förekomsten av smittäm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>nen hos djur (1 §). I lagen finns flera bemyndiganden som rör användning av läkemedel för behandling av djur. Av 6 § första stycket 3 följ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er att regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om vad den som håller djur ska iaktta i fråga om skyldighet att föra register över behandling med läkemedel och bevara journaler som rör sådan behandling. Det anges vidare i 6 a § att regeringen eller den myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dighet som regeringen bestämmer får meddela föreskrifter om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B89AF0" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>begränsningar av eller förbud mot användning av antimikrobiella medel vid behandling av djur i de fall sådana begränsningar eller förbud är förenliga med artikel 107.7 och 107.8 i EU-förordningen om veterinärmedicinska läkemedel, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1CDFBA" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>förbud mot användning eller innehav av i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>mmunologiska veterinärme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>dicinska läkemedel om något av villkoren i artikel 110.1 i EU-förord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>ningen om veterinärmedicinska läkemedel är uppfyllt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BFA3AE" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterstrecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Provtagningslagen kompletteras av förordningen (2006:815) om provtag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning på djur, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> (härefter provtagningsförordningen). I förordningen finns bemyndiganden som ger </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Statens jordbruksverk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>och Livsmedelsver</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>ket rätt att meddela föreskrifter eller fatta beslut i enskilda fall inom områ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve">det. I 5 § första stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> anges att Jordbruksverket får meddela föreskrifter om skyldighet att föra register över behandling med läkemedel och bevara journaler som rör sådan behandling enligt 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>§ första stycket 3 provtag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>ningslagen. Av 5 a § provtagningsförordningen följer att Jordbruksverket får meddela sådana föreskrifter om antimikrobiella medel och immunolo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>giska veterinärmedicinska läkemedel som anges i 6 a § provtagningslagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F7447F" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc207119826"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc219727748"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc220506952"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagen och förordningen om verksamhet inom djurens hälso- och sjukvård</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="530B8065" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagen (2009:302) om verksamhet inom djurens hälso- och sjukvård syftar till att uppnå en god och säker vård av djur och en god djurhälsa. Lagen ska vidare bidra till att samhällets krav på djur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>skydd, smittskydd och livs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">medelssäkerhet tillgodoses (1 kap. 1 §). Lagen behandlar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> djurhälso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>personals skyldigheter och ansvar. Med djurhälsopersonal avses, enligt 1 kap. 4 §</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> personer som utövar verksamhet inom djurens hälso- och sjuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vård och som </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B498EBC" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>har legitimation enligt lagen eller föreskrifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> meddelade med stöd av lagen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007241EE">
+        <w:t>veterinär eller djursjukskötare</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007241EE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF5BFA7" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007241EE">
+        <w:t>är hovslagare eller personal med legitimation inom humansjukvården med godkännande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007241EE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C63F2A" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007241EE">
+        <w:t>enligt lagen (2016:145) om erkännande av yrkeskvalifikationer och de föreskrifter som meddela</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007241EE">
+        <w:t xml:space="preserve">s i anslutning till den lagen tillfälligt utövar yrket i Sverige, eller </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D71EB66" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007241EE">
+        <w:t>har ett särskilt tillstånd att utöv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>a ett yrke inom djurens hälso- och sjuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vård. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26608A4A" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterstrecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Även annan personal än djurhälsopersonal kan vara verksam inom djurens hälso- och sjukvård. Vissa typer av åtgärder får emellertid enbart utföras av djurhälsopersonal (4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>kap. 1–2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>§§). Skulle sådana åtgärder ändå vidtas kan den som är yrkesmässigt verksam inom området utan att tillhöra djur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>hälsopersonalen bli föremål för straffansvar (8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>§).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A5F161" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Enligt 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve">kap. 5 § </w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> får regeringen eller den myndighet som reger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>ingen bestämmer meddela föreskrifter om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5929EE6D" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>begränsningar av eller förbud mot användning inom djurens hälso- och sjukvård av antimikrobiella medel vid behandling av djur i de fall sådana begränsningar eller förbud är förenliga med artikel 107.7 och 107.8 i EU-förordningen om veterinärmedicinska läkemedel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38ACC3C9" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>förbud mot innehav, tillhandahållande eller användning inom djurens hälso- och sjukvård av immunologiska veterinärmedicinska läkemedel om något av villkoren i artikel 110.1 i EU-förordningen om veterinär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>medicinska läkemedel är uppfyllt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DFB6FB" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve">de ytterligare skyldigheter för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vårdgivare och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>djurhälsopersonal som behövs för en god och säker vård.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7BA787" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterstrecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Förordningen (2009:1386) om verksamhet inom djurens hälso- och sjuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vård innehåller kompletterande bestämmelser till lagen om verksamhet inom djurens hälso- och sjukvård. När det gäller skyldigheter och ansvar för djurhälsopersonal får Jordbruksverket meddela sådana föreskrifter om antimikrobiella medel och immunologiska veterinärmedicinska läkemedel som anges 2 kap. 5 § </w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> lagen om verksamhet inom djurens hälso- och sjukvård. Jordbruksverket får också meddela föreskrifter om de ytter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ligare skyldigheter för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64EC4">
+        <w:t>vårdgivare och djurhälsopersonal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t xml:space="preserve"> som behövs för en god och säker vård (2 kap. 3 §).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D6D8E9" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>I samband med att förordningen om verksamhet inom djurens hälso- och sjukvård utfärdades upphävde regeringen också förordningen (1971:810) om allmän veterinärinstruktion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4C2794" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc207119827"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc219727749"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc220506953"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Djurskyddslagen och djurskyddsförordningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="0A9736CE" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00454C61" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I djurskyddslagen (2018:1192) finns bestämmelser som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008916BD">
+        <w:t>syftar till att säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008916BD">
+        <w:t>ställa ett gott djurskydd och främja en god djurvälfärd och respekt för djur.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Enligt 4 kap. 4 § djurskyddslagen får r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008916BD">
+        <w:t>egeringen eller den myndighet som regeringen bestämmer meddela föreskrifte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>r om villkor för eller förbud mot att ge djur hormoner eller andra ämnen för att påverka djurets egen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>skaper i annat syfte än att förebygga, påvisa, lindra eller bota en sjukdom eller ett sjukdomssymtom, med undantag för ämnen som omfattas av lagen (2006:805) om foder och animaliska biprodukter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661E2EBC" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454C61">
+        <w:t>Av 4 kap. 3 § djurskyddsförordningen (2019:66) följer att det är förbju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+        <w:t>det att ge hormoner eller andra ämnen till ett djur för att påverka djurets egenskaper i annat syfte än att förebygga, påvisa, bota eller lindra sjukdom eller sjukdomssymtom. Förbudet gäller inte ämnen som omfattas av lagen om foder och animaliska biprodukter. Jordbruksverket får meddela före</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454C61">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>skrifter eller i det enskilda fallet besluta om undantag från förbudet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF3E174" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc219727750"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc220506954"/>
+      <w:r>
+        <w:t xml:space="preserve">Möjligheten att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41B49">
+        <w:t xml:space="preserve">föreskriva om förbud mot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att använda eller inneha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41B49">
+        <w:t xml:space="preserve"> vissa läkemedel för behandling av djur</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utvidgas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="5D1CDBFB" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373018E8" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41B49">
+        <w:t xml:space="preserve">Det ska införas ett bemyndigande i provtagningslagen för regeringen eller den myndighet som regeringen bestämmer att meddela föreskrifter om begränsningar eller förbud </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som är nödvändiga för att uppfylla Sveriges skyldigheter enligt EU-rätten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41B49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41B49">
+        <w:t>djurhållare</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41B49">
+        <w:t xml:space="preserve"> använd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41B49">
+        <w:t xml:space="preserve"> och inneha</w:t>
+      </w:r>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41B49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41B49">
+        <w:t>ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsubstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B384543" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>I lagen om verksamhet inom djurens hälso- och sjukvård ska det infö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>ras ett bemyndigande för regeringen eller den myndighet som reger</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">ingen bestämmer att meddela föreskrifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som är nödvändiga för att uppfylla Sveriges skyldigheter enligt EU-rätten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> om begränsningar av eller förbud mot användning och innehav inom djurens hälso- och sjukvård av sådana ämnen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C5F208" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00A76360" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>Det ska slutligen göras ett tillägg till bemyndigandena i provtagnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lagen att meddela föreskrifter om användning av antimikrobiella medel </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">respektive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">användning och innehav </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>immunologiska veterinär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>medi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">cinska läkemedel som klargör att föreskrifterna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>gäll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> djurhållares användning och innehav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE2FCD0" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B09A495" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009A4C6F" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen i promemorian överensstämmer i huvudsak med regeringens förslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10F7A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I promemorians förslag begränsas inte bemyndigandena som gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41B49">
+        <w:t xml:space="preserve">ämnen med hormonell verkan och andra ämnen som kan lämna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41B49">
+        <w:lastRenderedPageBreak/>
+        <w:t>hälsofarliga restsubstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till sådana föreskrifter som är nödvändiga för att uppfylla Sveriges skyldigheter enligt EU-rätten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFBCD0F" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F685A1" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>En majoritet av remissinstanserna tillstyrker eller har inga synpunkter på förslagen i promemorian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D712868" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelserna i Dalarnas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jönköpings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kalmar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kronobergs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Skåne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Södermanlands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Västernorrlands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Västmanlands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Örebro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Östergöt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lands län </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jordbruksverket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>anser att det befintliga bemyndigandet att meddela föreskrifter om begränsningar av eller förbud mot djurhållares användning av antimikrobiella medel borde utökas till att omfatta även innehav. Om länsstyrelsen vid kontroll av djurhållares hantering av läke</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>medel påträffar antimikrobiella läkemedel som inte får användas vore det bra om det även fanns ett förbud mot innehav, då det är svårt att kontrollera hur läkemedlen används. Länsstyrelsen i Dalarnas län anser att det finns ett behov av att reglera djurhållares innehav även när det gäller andra läke</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>medel än immunologiska veterinärmedicinska läkemedel och sådana som innehåller hormoner och andra ämnen som kan lämna hälsofarliga rest</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>sub</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve">stanser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C18AA69" w14:textId="77777777" w:rsidR="001E468A" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Skåne län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> anser att det bör utredas om länsstyrelserna ska få befogenhet att vidta nödvändiga åtgärder för beslag och destruktion av läkemedel som innehas i strid med för</w:t>
+      </w:r>
+      <w:r w:rsidR="001E468A">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>skrivna begränsningar eller för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>bud. En liknande synpunkt framförs av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Länsstyrelsen i Västerbottens län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E4F4C8" w14:textId="294E3166" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Jordbruksverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> önskar att det införs ett bemyndigande att meddela före</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skrifter om djurhållares hantering och förvaring av läkemedel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518F55D3" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gård &amp; Djurhälsan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lantbrukarnas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>iksförbund (LRF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Statens veteri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>närmedicinska anstalt (SVA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Svenska </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>åravelsförbundet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sveriges </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>rinärförbund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Växa Sverige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> framhåller vikten av att det även i fortsätt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t>ningen är möjligt att använda hormoner i viss utsträckning, till exempel i samband med brunstsynkronisering samt användning av ß-receptorstimu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t>lerande substanser för att behandla andningssvårigheter hos häst och mot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">verka livmoderkontraktioner i samband med fölning och kalvning. SVA påpekar att sådan användning, i enlighet med hormondirektivet, är tillåten i dag enligt Jordbruksverkets föreskrifter och det är viktigt att dessa nationella undantagsbestämmelser fortsätter att gälla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7033" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Kronobergs län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> anser att det behövs en mer konkret lista eller tydligare kriterier för vilka ämnen som omfattas av bemyndigandena samt en förklaring av hur dessa förhåller sig till befintliga veterinärmedi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t>cinska läkemedel och hur förslaget påverkar användningen av hormon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">preparat som i dag används exempelvis vid embryotransfer hos nötkreatur. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>risföretagare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> anser också att bemyndigandena behöver förtyd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ligas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC90142" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03422BAE" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00232B1D" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">Enligt artikel 3 a i hormondirektivet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> medlemsstaterna förbjuda att de ämnen som anges i bilaga II och bilaga III till direktivet tillförs husdjur och vattenbruksdjur, oavsett på vilket sätt det sker. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C926F81" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">Bestämmelser som genomför direktivets förbud mot att tillföra djur vissa ämnen finns i 2 kap. 13–20 §§ Statens jordbruksverks föreskrifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:lastRenderedPageBreak/>
+        <w:t>och allmänna råd (SJVFS 2023:21). Bestämmelserna riktar sig endast till veterinärer (eller personer som agerar på en veterinärs ordination och ansvar) och baseras på bemyndigandet i 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>kap</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> förordningen om verk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:softHyphen/>
+        <w:t>samhet inom djurens hälso- och sjukvård att meddela föreskrifter om de ytterligare skyldigheter för djurhälsopersonalen som behövs för en god och säker vård. Regeringen har i dag inte något bemyndigande att meddela föreskrifter eller att ge Jordbruksverket rätt att meddela föreskrifter om motsvarande förbud för djurhållare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CC71AC" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00232B1D" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>Förbudet mot användning av hormoner i 4 kap. 3 § djurskyddsförord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>ningen, som grundar sig på 4 kap. 4 § djurskyddslagen, riktar sig visser</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>ligen även till djurhållare. Djurskyddsförordningens förbud gäller dock endast användning som inte syftar till att förebygga, påvisa, lindra eller bota en sjukdom eller ett sjukdomssymtom. Djurskyddslagstiftningens begränsningar när det gäller användning av hormoner har också ett annat syfte än hormondirektivet, som syftar till att skydda livsmedelskonsumen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>ter mot hälsofarliga restsubstanser i kött och andra livsmedel (se beaktan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>desats 3 och 6 till direktivet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16319ABE" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00232B1D" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>Det är inte tillräckligt att genomföra hormondirektivets förbud mot till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">försel av vissa ämnen genom ett förbud som enbart riktar sig till veterinärer och annan djurhälsopersonal. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> djurhållare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> få tillgång till sådana ämnen på annat sätt än genom att anlita en veterinär. Medlemsstaterna förutsätts dessutom enligt Europaparlamentets och rådets förordningar (EU) 2021/2115 och (EU) 2021/2116 ha ett system som innefattar kontroll och administrativa sanktioner för jordbrukare och andra stödmottagare som tar emot direktstöd eller vissa andra utbetalningar och som inte upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>fyller verksamhetskrav enligt unionsrätten, däribland efterlevnad av hor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>mon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>direktivet så som det genomförts i medlemsstaten. Av 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>kap. 1 § för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">ordningen (2022:1826) om EU:s gemensamma jordbrukspolitik följer att som villkor för vissa angivna stöd och ersättningar enligt förordningen gäller att stödmottagaren uppfyller de verksamhetskrav enligt unionsrätten som anges i artikel 12 och bilaga III i förordningen (EU) 2021/2115. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080A3AE7" w14:textId="269F4467" w:rsidR="004449B4" w:rsidRPr="00232B1D" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">mot den bakgrunden </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och i likhet med den bedömning som görs i promemorian, att det bör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>införas ett bemyndigande för rege</w:t>
+      </w:r>
+      <w:r w:rsidR="001E468A">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>ingen eller den myndighet som regeringen bestämmer att meddela före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>skrifter om begränsningar av eller förbud mot djurhållares användning och innehav av de ämnen som omfattas av hormondirektivet. Bemyndigandet bör lämpligen placeras i provtagningslagen. Provtagningslagens tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">ningsområde omfattar enligt 1 § </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> kontroll av restsubstanser och andra ämnen i djur och djurprodukter och användning av läkemedel. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">öreskrifter om begränsningar för användning och innehav av ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsubstanser faller därmed inom ramen för den lagen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I 6 a § provtagningslagen finns b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>emyn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">diganden att meddela föreskrifter om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">begränsningar av eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">förbud mot användning av antimikrobiella medel och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förbud mot användning och inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hav av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>immunologiska veterinärmedicinska läkemedel. Den bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>mel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>sen bör utökas med ett nytt bemyndigande som omfattar ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsub</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>stan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">ser. Med ämnen med hormonell verkan avses bl.a. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>tyreostatika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>stil</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>bener</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>stilbenderivat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">, deras salter och estrar, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>östradiol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> 17-β och dess </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>ester</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>liknande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> derivat och andra ämnen med östro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">gen, androgen eller </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>gestagen verkan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> enligt bilaga II och III till hormon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">direktivet. Andra ämnen som kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">lämna hälsofarliga restsubstanser omfattar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> β-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>agonister</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> som anges i bilaga II till hormondirektivet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B825529" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>Det bör också av tydlighetsskäl läggas till i författningstexten i övriga bemyndiganden i 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">§ provtagningslagen att de gäller föreskrifter som reglerar djurhållares användning av antimikrobiella medel </w:t>
+      </w:r>
+      <w:r>
+        <w:t>respektive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> använd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">ning och innehav </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>immunologiska veterinärmedicinska läke</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>medel. Detta har även tidigare varit avsikten med bemyndigandet, se regeringens proposition Förbättrad övervakning av antibiotikaanvändning för behandling av djur (prop. 2022/23:13 s. 85), där det anges att bemyn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>digandena syftar till att möjliggöra föreskrifter som riktar sig till djurägare och djurhållare. Bemyndigandet bör dock kunna begränsas till djurhållare, eftersom det relevanta är att reglera förbud och begränsningar för den som faktiskt håller djur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2209C3F0" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006028EB">
+        <w:t>Flera länsstyrelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jordbruksverket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>anser att det befintliga bemyn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve">digandet att meddela föreskrifter om begränsningar av eller förbud mot djurhållares användning av antimikrobiella medel borde utökas till att omfatta även innehav av sådana medel. Flera av länsstyrelserna påpekar att det är svårt att kontrollera hur läkemedlen används när de påträffas hos en djurhållare vid en kontroll. Regeringen har förståelse för synpunkterna, men kan konstatera att det nuvarande bemyndigandet har utformats i enlighet med artikel 107.7 i EU-förordningen om veterinärmedicinska läkemedel, som anger att medlemsstaterna under vissa förutsättningar får begränsa eller förbjuda användningen av antimikrobiella medel på djur. För att utvidga bemyndigandet till att inkludera även begränsningar av eller förbud mot innehav skulle det behöva utredas både vilket behov som finns av sådana mer ingripande föreskrifter och om sådana föreskrifter är förenliga med EU-rätten. Det finns inte utrymme för en sådan utredning inom ramen för detta lagstiftningsärende. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAE90F2" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Dalarnas län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> anser att det också finns behov av att reg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve">lera djurhållares innehav av andra läkemedel än antimikrobiella medel, immunologiska veterinärmedicinska läkemedel och sådana som innehåller hormoner och andra ämnen som kan lämna hälsofarliga restsubstanser. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Jordbruksverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> hänvisar till sin skrivelse från april 2025 (LI2025/00956), där myndigheten föreslår ett nytt bemyndigande att meddela föreskrifter om djurhållares användning, hantering och förvaring av läkemedel. Skri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>vel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>sen bereds inom Regeringskansliet. Det finns behov av ytterligare utred</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>ning för att bedöma behovet av sådana föreskrifter och det är inte möjligt att genomföra inom ramen för detta lagstiftningsärende. Det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t>samma gäller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> länsstyrelserna i Skåne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Västerbottens läns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>önskemål om att utreda en möjlighet för länsstyrelserna att vidta nödvändiga åtgärder när läkemedel som innehas i strid med gällande föreskrifter påträffas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FB8E0D" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>Som framgå</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r i detta avsnitt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> har Jordbruksverkets föreskrifter om förbud mot hormoner meddelats med stöd av bemyndigandet i förordningen om verksamhet inom djurens hälso- och sjukvård, som i sin tur grundar sig på det bemyndigande i 2 kap. 5 § </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> lagen om verksamhet inom djurens hälso- och sjukvård som ger regeringen eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>en myndighet som regeringen be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>stämmer rätt att meddela föreskrifter om de ytterligare skyldigheter för djurhälsopersonalen som behövs för en god och säker vård. Av tydlighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve">skäl bör det även i lagen om verksamhet inom djurens hälso- och sjukvård införas ett </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mer preciserat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t xml:space="preserve"> bemyndigande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som ger regeringen eller den myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dighet som regeringen bestämmer rätt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:t>att meddela föreskrifter om för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232B1D">
+        <w:lastRenderedPageBreak/>
+        <w:t>bud mot användning och innehav inom djurens hälso- och sjukvård av de ämnen som omfattas av hormondirektivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27853F33" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gård &amp; Djurhälsan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>LRF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SVA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Svenska </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>åravelsförbundet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>eter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>närförbund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Växa Sverige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> framhåller vikten av att det även i fort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sättningen är möjligt att använda hormoner i viss utsträckning och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>risföretagare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> anser att bemyndigandena bör förtydligas. Regeringen vill i det sammanhanget framhålla att syftet med de föreslagna bemyndigan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve">dena är att göra det möjligt att genomföra hormondirektivet på ett korrekt sätt. Avsikten är inte att begränsa sådan användning av läkemedel som i dag, i enlighet med hormondirektivet, är tillåten enligt Jordbruksverkets föreskrifter. Det är inte lämpligt att i bemyndigandena räkna upp specifika ämnen eller infoga ytterligare kriterier, som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Kronob</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rgs län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> efterfrågar. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bemyndigandena bör dock i stället avgränsas så att de avser sådana föreskrifter som är nödvändiga för att uppfylla Sveriges skyldigheter enligt EU-rätten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD63D07" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc219727751"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc220506955"/>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="5EF0038B" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C4C8B5" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen om bemyndiganden att föreskriva om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002965E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41B49">
+        <w:t>begränsningar av eller förbud mot användning och innehav av ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsubstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> medför inte större kostnader för Jordbruksverket än vad som kan hanteras inom befintliga budgetramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7054A017" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>De föreskrifter som kan meddelas med stöd av bemyndigandena bedöms inte innebära några större konsekvenser för andra myndigheter, företag och enskilda som berörs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798E9879" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7C5F8D" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bedömningen i promemorian överensstämmer delvis med regeringens bedömning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10F7A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I promemorian bedöms endast konsekvenserna för Jordbruks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346A9F55" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="008D4C37" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796F4423" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> påpekar att det saknas beskrivning av berörda företag, konse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t>kvenser för företag, konsekvenser om ingen åtgärd vidtas, alternativa lös</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t>ningar, påverkan på företagens kostnader och intäkter, påverkan på kon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t>kurrens, särskilda hänsyn till små och medelstora företag, åtgärder för att begränsa kostnader och andra negativa effekter, särskild hänsyn till tid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t>punkt för ikraftträdande och behov av speciella informationsinsatser, hur och när konsekvenserna kan utvärderas och om förslaget går utöver EU:s minimikrav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C95DEC3" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Kronob</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rgs län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> bedömer att förslaget kan medföra viss ökad administrativ börda för djurhållare och kontrollmyndigheter genom nya regler att följa och kontrollera. Samtidigt skapar tydligare föreskrifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:lastRenderedPageBreak/>
+        <w:t>mer förutsägbara villkor och minskar risken för kostsamma restsubstans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t>problem i livsmedelsproduktionen. På sikt kan detta enligt länsstyrelsen stärka konkurrenskraften och tryggheten i animalienäringen. Tydligare regler för att förebygga hälsofarliga ämnen i djurproduktion stärker kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>sumentskyddet och ökar tilliten till livsmedel samt minskar risken för hälso</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>farliga restsubstanser i miljön.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8FB5FB" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1045418B" w14:textId="69E1C65D" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve">De bemyndiganden som föreslås i denna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> har i sig inga ome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t>delbara konsekvenser för enskilda eller andra myndigheter än Jordbruks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t>verket. Jordbruksverket kan, till följd av bemyndigandena, förväntas behö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t>va utföra visst arbete med att se över sina föreskrifter och komplettera dem med bestämmelser som bedöms nödvändiga för genomförandet av hor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t>mondirektivet. Detta arbete bedöms dock inte innebära större kostnader för Jordbruksverket än vad som kan hanteras inom befintliga budgetramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF01F6D" w14:textId="5ECEDFA6" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>De föreskrifter som kan komma att meddelas med stöd av bemyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve">andena berör djurhållare och personal inom djurens hälso- och sjukvård. För djurens hälso- och sjukvård bedöms bemyndigandet inte innebära några ändringar i sak, eftersom föreskrifter som rör begränsningar av eller förbud mot användning och innehav av de aktuella läkemedlen redan har meddelats med stöd av ett annat bemyndigande. Eftersom det i dag saknas föreskrifter av motsvarande innehåll som riktar sig till djurhållare så kan dock bemyndigandena innebära att det meddelas nya föreskrifter som riktas till företag eller enskilda som håller livsmedelsproducerande djur. Bedömningen är dock att majoriteten av djurhållarna inte innehar eller använder läkemedel i strid med hormondirektivet, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve"> till följd av de begränsningar och förbud som redan gäller för veterinärers tillhanda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hållande av sådana läkemedel. De flesta djurhållare kommer därmed inte behöva ändra sin verksamhet i anledning av föreskrifterna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F27FB3" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>Bedömningen är därför att bemyndigandena inte har någon påverkan på konkurrensen mellan företag, att det inte behöver tas särskilda hänsyn till små och medelstora företag och att det inte finns behov av speciella infor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>mationsinsatser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5319CD78" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:t xml:space="preserve">Föreskrifterna bedöms inte heller ha några beaktansvärda konsekvenser för länsstyrelserna, som utför offentlig kontroll av djurhållare, eller andra myndigheter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEC4D76" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B510AF">
+        <w:t>De föreskrifter som kan meddelas med stöd av b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700F5B">
+        <w:t>emyndigandena bedöms kunna innebära positiva konsekvenser för vattenmiljön eftersom de med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00700F5B">
+        <w:t>för en viss begränsning av användning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B510AF">
+        <w:t xml:space="preserve"> av läkemedel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700F5B">
+        <w:t xml:space="preserve"> vid källan. Djurhåll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00700F5B">
+        <w:t>ning är en av flera diffusa källor av läkemedelsrester som kan nå ytvatten genom diffus spridning från gödsel, avloppsvatten och markläckage. Hor</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00700F5B">
+        <w:t>moner och andra svårnedbrytbara läkemedelsrester utgör en risk för vattenlevande organismer, även vid mycket låga koncentrationer. I Sve</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00700F5B">
+        <w:t xml:space="preserve">riges nationella införlivande av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B510AF">
+        <w:t>EU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700F5B">
+        <w:t>direktiv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B510AF">
+        <w:t xml:space="preserve"> på vattenområdet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700F5B">
+        <w:t xml:space="preserve"> så finns bland annat gränsvärden för läkemedel (hormoner, antibiotika och anti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00700F5B">
+        <w:t xml:space="preserve">inflammatoriska läkemedel). Till följd av en pågående revidering av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B510AF">
+        <w:t>Euro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B510AF">
+        <w:t>paparlamentets och rådets direktiv 2008/105/EG av den 16 december 2008 om miljökvalitetsnormer inom vattenpolitikens område och ändring och senare upphävande av rådets direktiv 82/176/EEG, 83/513/EEG, 84/156/EEG, 84/491/EEG och 86/280/EEG, samt om ändring av Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B510AF">
+        <w:lastRenderedPageBreak/>
+        <w:t>parlamentets och rådets direktiv 2000/60/EG</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B510AF">
+        <w:t xml:space="preserve"> och berörda delar av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700F5B">
+        <w:t>ram</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700F5B">
+        <w:t>direktivet för vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700F5B">
+        <w:t xml:space="preserve"> så förväntas nya gränsvärden för fler läkemedel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B510AF">
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700F5B">
+        <w:t xml:space="preserve"> krav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B510AF">
+        <w:t>på medlemsstaterna att, där det är möjligt, prioritera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700F5B">
+        <w:t xml:space="preserve"> åtgärder vid källan träda i kraft i december 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47646BAD" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="007A5301" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>Konsekvenserna av föreskrifter meddelade med stöd av de föreslagna bemyndigandena måste analyseras och beskrivas närmare i Jordbruksver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t>kets föreskriftsarbete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7283B472" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5301">
+        <w:t>Bemyndigandet som gäller djurhållare bedöms nödvändigt för att det ska vara möjligt att på ett fullständigt och korrekt sätt genomföra hormon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5301">
+        <w:softHyphen/>
+        <w:t>direktivet. Konsekvensen av att inte införa bemyndigandet är att svenska myndigheter inte har tillräckligt författningsstöd för att vidta åtgärder mot eventuella djurhållare som innehar eller använder läkemedel i strid med hormondirektivet. Det finns inga andra alternativ för att komma till rätta med det ofullständiga genomförandet. De föreslagna bemyndigandena bör därför också träda i kraft så snart som möjligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AE6922" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen bedöms vara förenliga med EU-rätten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B041098" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc207119830"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc219727752"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc220506956"/>
+      <w:r>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="45FD8FDA" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="0084046E" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc207119831"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc219727753"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc220506957"/>
+      <w:r>
+        <w:t>Förslaget t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">ill lag om ändring i lagen (2006:806) om provtagning på djur, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2B8488F8" w14:textId="58493AD1" w:rsidR="004449B4" w:rsidRPr="0084046E" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik4utannumreringChar"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Användning av </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0E1F" w:rsidRPr="007F0E1F">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik4utannumreringChar"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vissa</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0E1F">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik4utannumreringChar"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik4utannumreringChar"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>läkemede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168765B7" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00062229" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Regeringen eller den mynd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00062229">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ighet som regeringen bestämmer får meddela föreskrifter om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6355EC3A" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062229">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00062229">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">begränsningar av eller förbud mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0155">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>djurhållares</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00062229">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>användning av antimikrobiella medel vid behandling av djur i de fall sådana begränsningar eller förbud är förenliga med artikel 107.7 och 107.8 i Europaparlamentets och rådets förordning (EU) 2019/6 av den 11 december 2018 om veterinärmedicinska läkemedel och om upphävande av direktiv 2001/82/EG,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72546999" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="0084046E" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062229">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. förbud mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0155">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>rhållares</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> användning eller innehav av immunologiska veteri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>närmedicinska läkemedel om något av villkoren i artikel 110.1 i förordning (EU) 2019/6 är uppfyllt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B640E71" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00594DE0" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00594DE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594DE0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>begränsningar eller förbud som är nödvändiga för att uppfylla Sveriges skyldigheter enligt EU-rätten som gäller djurhållares användning eller innehav av ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsubstanser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388AC245" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="0084046E" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4B93E7" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>I paragrafen finns vissa bemyndiganden för regeringen eller den myndig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">het som regeringen bestämmer att meddela föreskrifter om användning av läkemedel. Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7475DFA7" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="0084046E" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D362B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkt 1 och 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förtydligas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve"> att bemyndigandena avser djurhållares användning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">antimikrobiella medel och användning eller innehav </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">immunologiska veterinärmedicinska läkemedel, jfr prop. 2022/23:13 s. 85. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69120898" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">Paragrafen ändras också genom att det i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkt 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, som är ny,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve"> läggs till ett nytt bemyndigande </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för regeringen eller den myndighet som regeringen bestämmer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">att meddela föreskrifter om begränsningar av eller förbud mot djurhållares användning eller innehav av ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsubstanser. Med ämnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">med hormonell verkan avses bl.a. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>tyreostatika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>stilbener</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>stilbenderivat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">, deras salter och estrar, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>östradiol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve"> 17-β och dess </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>esterliknande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve"> derivat och andra ämnen med östrogen, androgen eller </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>gestagen verkan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve"> enligt bilaga II och III till hormondirektivet. Andra ämnen som kan lämna hälsofarliga restsubstanser omfattar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve"> β-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>agonister</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve"> som anges i bilaga II till hormon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:softHyphen/>
+        <w:t>direktivet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det anges också att bemyndigandet avser sådana föreskrifter som är nödvändiga för att uppfylla Sveriges skyldigheter enligt EU-rätten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E0A407" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övriga ändringar är endast redaktionella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C01A791" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc207119832"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc219727754"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc220506958"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i lagen (2009:302) om verksamhet inom djurens hälso- och sjukvård</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="36862571" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="006028EB" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006028EB">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 kap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535729A1" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008467FF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bemyndiganden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E4ED90" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00CC1770" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1770">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567A929D" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00CC1770" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. undantag från kravet i 1 a § andra stycket att journaler ska vara skrivna på svenska,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3757810E" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00CC1770" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. inskränkningar i rätten att överlåta arbetsuppgifter enligt 3 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FEBEC4" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00CC1770" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. omfattningen av uppgiftsskyldigheten enligt 4 a § för veterinärer i enskild verksamhet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E94662" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="0084046E" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1770">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4. beg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ränsningar av eller förbud mot användning inom djurens hälso- och sjuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>vård av antimikrobiella medel vid behandling av djur i de fall sådana begränsningar eller förbud är förenliga med artikel 107.7 och 107.8 i Europaparlamentets och rådets förordning (EU) 2019/6 av den 11 december 2018 om veterinärmedicinska läkemedel och om upphävande av direktiv 2001/82/EG,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3E0DFF" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="0084046E" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>förbud mot innehav, tillhandahållande eller användning inom djurens hälso- och sjukvård av im</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>unologiska veterinärmedicinska läkemedel om något av vill</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>koren i artikel 110.1 i förordning (EU) 2019/6 är uppfyllt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70ABB4CB" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="0084046E" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F64ED9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>begränsningar eller förbud som är nödvändiga för att uppfylla Sveriges skyldigheter enligt EU-rätten som gäller användning eller innehav inom djurens hälso- och sjukvård av ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsubstanser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0643C2B1" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="0084046E" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>de ytterligare skyldigheter för vårdgivare och djurhälsopersonal som behövs för en god och säker vård.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7090A5FD" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="0084046E" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer kan med stöd av 8 kap. 7 § regeringsformen meddela föreskrifter om omfattningen av uppgiftsskyl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>digheten enligt 4 a § för veterinärer i allmän verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783CC2C2" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="0084046E" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E088363" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="0084046E" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">I paragrafen finns bemyndiganden för regeringen eller den myndighet som regeringen bestämmer att meddela föreskrifter om skyldigheter för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vård</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">givare och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">djurhälsopersonal. Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A550FF" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">Paragrafen ändras genom att det i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkt 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, som får ett nytt innehåll,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve"> läggs till ett nytt bemyndigande att meddela föreskrifter om begränsningar av eller förbud mot användning eller innehav inom djurens hälso- och sjuk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>vård av ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsubstanser. Sådana föreskrifter har tidigare meddelats med stöd av bemyndigandet att meddela föreskrifter om de ytterligare skyldig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">heter för djurhälsopersonal som behövs för en god och säker vård. Med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ämnen med hormonell verkan avses bl.a. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>tyreostatika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>stilbener</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>stilben</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>derivat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">, deras salter och estrar, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>östradiol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve"> 17-β och dess </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>esterliknande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve"> deri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">vat och andra ämnen med östrogen, androgen eller </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>gestagen verkan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve"> enligt bilaga II och III till hormondirektivet. Andra ämnen som kan lämna hälso</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve">farliga restsubstanser omfattar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve"> β-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t>agonister</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084046E">
+        <w:t xml:space="preserve"> som anges i bilaga II till hormondirektivet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det anges också att bemyndigandet avser sådana föreskrifter som är nödvändiga för att uppfylla Sveriges skyldigheter enligt EU-rätten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3607FF23" w14:textId="53AF830B" w:rsidR="00DB62B9" w:rsidRDefault="004449B4" w:rsidP="00526D7A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="007F5598">
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Övriga ändringar är endast redaktionella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31845D60" w14:textId="779CADB6" w:rsidR="00DB62B9" w:rsidRDefault="004449B4" w:rsidP="007C4784">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc220506959"/>
+      <w:r w:rsidRPr="007C4784">
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av promemorian Föreskrifter om förbud mot användning och innehav av vissa läkemedel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="1AD947C5" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="007F60A1" w:rsidRDefault="004449B4" w:rsidP="007C4784">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F60A1">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F60A1">
+        <w:t>föreslås att det införs bemyndiganden för regeringen eller den myndighet som regeringen bestämmer att meddela föreskrifter om begränsningar av eller förbud mot användning eller innehav av ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsub</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007F60A1">
+        <w:t xml:space="preserve">stanser. Föreskrifterna ska gälla djurhållare och personal inom djurens hälso- och sjukvård. Syftet med bemyndigandena är att göra det möjligt att på ett tydligare och mer fullständigt sätt genomföra ett EU-direktiv om förbud mot tillförsel av vissa ämnen till livsmedelsproducerande djur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D680CB1" w14:textId="2D9DBDA8" w:rsidR="004449B4" w:rsidRPr="007C4784" w:rsidRDefault="004449B4" w:rsidP="007C4784">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="004449B4" w:rsidRPr="007C4784" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId28"/>
+          <w:headerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="even" r:id="rId30"/>
+          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:headerReference w:type="first" r:id="rId32"/>
+          <w:footerReference w:type="first" r:id="rId33"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F60A1">
+        <w:t>Författningsändringarna föreslås träda i kraft den 1 juni 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0DE167" w14:textId="661EE914" w:rsidR="00DB62B9" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc220506960"/>
+      <w:r w:rsidRPr="004A2AF5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="237A8AA7" w14:textId="162E8C40" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A2AF5">
+        <w:t xml:space="preserve">Förslag till lag om ändring i lagen (2006:806) om provtagning på djur, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A2AF5">
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6A0E72E0" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62713">
+        <w:t xml:space="preserve">att 6 a § och rubriken närmast före 6 a § lagen (2006:806) om provtagning på djur, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E62713">
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E62713">
+        <w:t xml:space="preserve"> ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4759E58C" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="006028EB" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC81475" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A2AF5" w:rsidRPr="005B0E77" w14:paraId="14CBE80B" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CC5BC39" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="005B0E77" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37E25975" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="005B0E77" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="08D2A9E2" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="005B0E77" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BAC362C" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00066B10">
+    <w:p w14:paraId="6D91B686" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...53 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00066B10" w14:paraId="4934103C" w14:textId="77777777" w:rsidTr="009E1C4E">
+      <w:tr w:rsidR="004A2AF5" w:rsidRPr="009F22E6" w14:paraId="21ADD3D0" w14:textId="77777777" w:rsidTr="004E784A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2386DC7F" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="0A142C4B" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Vid granskning enligt första stycket eller kontroll enligt tredje stycket får bara de tekniska hjälpmedel och sökbegrepp användas som behövs för att tillgodose syftet med revisionen. </w:t>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Användning av </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A158A">
+            <w:r w:rsidRPr="009F22E6">
               <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Granskningen får inte verkställas via telenät.</w:t>
+              <w:t>antimikrobiella</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>medel och immunologiska veterinärmedicinska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> läkemede</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Fotnotsreferens"/>
+              </w:rPr>
+              <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07C5C570" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="42F3E53B" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r>
-              <w:t>Vid granskning enligt första stycket eller kontroll enligt tredje stycket får bara de tekniska hjälpmedel och sökbegrepp användas som behövs för att tillgodose syftet med revisionen.</w:t>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+              </w:rPr>
+              <w:t>Användning av läkemede</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>l</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D5FB0A0" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00066B10">
+    <w:p w14:paraId="24A3A210" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348D0EF0" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
+        <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F22E6">
+        <w:t>6 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
         <w:rPr>
-          <w:b/>
+          <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="0B07DA5F" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00066B10">
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2282DFD6" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="005627E2" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F22E6">
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A2AF5" w14:paraId="49602345" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11D1D5A2" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>1. begränsningar av eller förbud mot användning av antimikrobiella medel vid behandling av djur i de fall sådana begränsningar eller för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>bud är förenliga med artikel 107.7 och 107.8 i Europaparlamentets och rådets förordning (EU) 2019/6 av den 11 december 2018 om vete</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">rinärmedicinska läkemedel och om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>upphävande av direktiv 2001/82/EG,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39FD66DE" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t xml:space="preserve">1. begränsningar av eller förbud mot </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C55A45">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>djurhållares</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>användning av antimikrobiella medel vid behand</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>ling av djur i de fall sådana be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>gränsningar eller förbud är fören</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>liga med artikel 107.7 och 107.8 i Europaparlamentets och rådets för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>ordning (EU) 2019/6 av den 11 de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>cember 2018 om veterinärmedi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>cinska läkemedel och om upphäv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ande av direktiv 2001/82/EG, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A2AF5" w:rsidRPr="00166488" w14:paraId="592C391A" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0835F8FE" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>2. förbud mot användning eller innehav av immunologiska veteri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>närmedicinska läkemedel om något av villkoren i artikel 110.1 i förord</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>ning (EU) 2019/6 är uppfyllt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="199DE378" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t xml:space="preserve">2. förbud mot </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>djurhållares</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t xml:space="preserve"> an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>vändning eller innehav av immuno</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>logiska veterinärmedicinska läke</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>medel om något av villkoren i arti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>kel 110.1 i förordning (EU) 2019/6 är uppfyllt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A2AF5" w14:paraId="10559D75" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1097715E" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CE4CB3D" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="008273FC" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008273FC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00166488">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>begränsningar av eller förbud mot djurhållares användning eller innehav av ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsubstanser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3F86511E" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00811E52" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A67AC5D" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00E15383">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="004449B4" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId34"/>
+          <w:headerReference w:type="default" r:id="rId35"/>
+          <w:footerReference w:type="even" r:id="rId36"/>
+          <w:footerReference w:type="default" r:id="rId37"/>
+          <w:headerReference w:type="first" r:id="rId38"/>
+          <w:footerReference w:type="first" r:id="rId39"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2926E4B0" w14:textId="6F383082" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A2AF5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i lagen (2009:302) om verksamhet inom djurens hälso- och sjukvård</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D6108A" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="475125E2" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00066B10">
+      </w:pPr>
+      <w:r w:rsidRPr="00526BCF">
+        <w:t>Härigenom föreskrivs att 2 kap. 5 § lagen (2009:302) om verksamhet inom djurens hälso- och sjukvård ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434554E6" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="006028EB" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="0F2731DC" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00066B10">
+    </w:p>
+    <w:p w14:paraId="55D6E26E" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...23 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00066B10" w14:paraId="5304F1FC" w14:textId="77777777" w:rsidTr="009E1C4E">
+      <w:tr w:rsidR="004A2AF5" w:rsidRPr="000E6F0B" w14:paraId="3633D1DB" w14:textId="77777777" w:rsidTr="004E784A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D099870" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="2FB97EDD" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="000E6F0B" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ydelse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> enligt SFS 2025:697</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A44A326" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="000E6F0B" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D068B82" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230" w:after="80"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F22E6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F22E8F8" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F22E6">
+        <w:t>5 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79505DEA" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2FC289" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. undantag från kravet i 1 a § andra stycket att journaler ska vara skrivna på svenska,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1246C43C" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. inskränkningar i rätten att överlåta arbetsuppgifter enligt 3 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE2E9B2" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D05B76">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D05B76">
+        <w:t>omfattningen av uppgiftsskyldigheten enligt 4 a § för veterinärer i enskild verksamhet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2C1878" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D05B76">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0394">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0394">
+        <w:t xml:space="preserve">begränsningar av eller förbud mot användning inom djurens hälso- och sjukvård av antimikrobiella medel vid behandling av djur i de fall sådana begränsningar eller förbud är förenliga med artikel 107.7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0394">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ch 107.8 i Europaparlamentets och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:t xml:space="preserve"> rådets förordning (EU) 2019/6 av den 11 decem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ber 2018 om veterinärmedicinska läkemedel och om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>upphävande av direk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tiv 2001/82/EG,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A2AF5" w:rsidRPr="009F22E6" w14:paraId="75A2499D" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59B3A662" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>förbud mot innehav, tillhanda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>hållande eller användning inom djurens hälso- och sjukvård av im</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>munologiska veterinärmedicinska läkemedel om något av villkoren i artikel 110.1 i förordning (EU) 2019/6 är uppfyllt,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C02E1EE" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>förbud mot innehav, tillhanda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>hållande eller användning inom djurens hälso- och sjukvård av im</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>munologiska veterinärmedicinska läkemedel om något av villkoren i artikel 110.1 i förordning (EU) 2019/6 är uppfyllt,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A2AF5" w14:paraId="41ED508F" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DEF0A49" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0429CF5E" w14:textId="46C9C00F" w:rsidR="00193881" w:rsidRPr="002D5623" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="066A9546" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>– eftersökande och ianspråk</w:t>
+              <w:t>6. begränsningar av eller förbud mot användning eller innehav inom djurens hälso- och sjukvård av ämnen med hormonell verkan och andra ämnen som kan lämna hälso</w:t>
             </w:r>
-            <w:r w:rsidRPr="002D5623">
+            <w:r w:rsidRPr="009F22E6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t xml:space="preserve">tagande av tekniska </w:t>
-[...13 lines deleted...]
-              <w:t>hjälpmedel (11 a §),</w:t>
+              <w:t>farliga restsubstanser, och</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...78 lines deleted...]
-      <w:tr w:rsidR="00066B10" w14:paraId="110F1684" w14:textId="77777777" w:rsidTr="009E1C4E">
+      <w:tr w:rsidR="004A2AF5" w14:paraId="2EA7717C" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51D370AA" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="48384548" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002D5623">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>samt</w:t>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0394">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0394">
+              <w:t xml:space="preserve">de ytterligare skyldigheter för </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">vårdgivare och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0394">
+              <w:t>djurhälsopersonal som behövs för en god och säker vård.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37960373" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="31C6B200" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r>
-[...249 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> med stöd av första stycket</w:t>
+              <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00E57CF9">
+            <w:r w:rsidRPr="00FD0394">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0394">
+              <w:t xml:space="preserve">de ytterligare skyldigheter för </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2</w:t>
+              <w:t xml:space="preserve">vårdgivare och </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D52FA8">
-[...123 lines deleted...]
-              <w:t>eller som får eftersökas och tas i anspråk enligt 11 a §, undanhålls, förvanskas eller förstörs.</w:t>
+            <w:r w:rsidRPr="00FD0394">
+              <w:t>djurhälsopersonal som behövs för en god och säker vård.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26FF49E3" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00066B10">
+    <w:p w14:paraId="68B96076" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10A74">
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer kan med stöd av 8 kap. 7 § regeringsformen meddela föreskrifter om omfattningen av uppgiftsskyldigheten enligt 4 a § för veterinärer i allmän verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB67479" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00811E52" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA7246C" w14:textId="7392E8BE" w:rsidR="004449B4" w:rsidRPr="004A2AF5" w:rsidRDefault="004449B4" w:rsidP="00E15383">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="004449B4" w:rsidRPr="004A2AF5" w:rsidSect="004A2AF5">
+          <w:headerReference w:type="even" r:id="rId40"/>
+          <w:headerReference w:type="default" r:id="rId41"/>
+          <w:footerReference w:type="even" r:id="rId42"/>
+          <w:footerReference w:type="default" r:id="rId43"/>
+          <w:footerReference w:type="first" r:id="rId44"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00526BCF">
+        <w:t>Denna lag träder i kraft den 1 juni 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037D819E" w14:textId="0A339FD5" w:rsidR="00DB62B9" w:rsidRDefault="004449B4" w:rsidP="0034258C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc220506961"/>
+      <w:r w:rsidRPr="0034258C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="49A7EA23" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="0034258C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har yttrat sig över promemorian Föreskrifter om förbud mot användning och innehav av vissa läkemedel: E-hälsomyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten, Folkhälsomyndigheten, Försvarsmakten, Förvaltningsrätten i Jön</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>köping, Förvaltningsrätten i Umeå, Gård &amp; Djurhälsan, Kemikalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>inspektionen, Kommerskollegium, Lantbrukarnas riksförbund, Livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">medelsverket, Läkemedelsverket, länsstyrelserna i Blekinge, Dalarnas, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004153CD">
+        <w:t>Gotlands</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Gävleborgs, Jämtlands, Jönköpings, Kalmar, Kronobergs, Norr</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bottens, Skåne, Stockholms, Södermanlands, Uppsala, Värmlands, Väster</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bottens, Västernorrlands, Västmanlands, Västra Götalands, Örebro och Östergötlands län, Naturvårdsverket, Regelrådet, Statens jordbruksverk, Statens veterinärmedicinska anstalt, Svenska fåravelsförbundet, Sveriges grisföretagare, Sveriges veterinärförbund och Växa Sverige.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CE268B" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="0034258C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Följande remissinstanser har avstått från att yttra sig över promemorian: De forskande läkemedelsföretagen (Lif), Havs- och vattenmyndigheten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755E43">
+        <w:t xml:space="preserve">Länsstyrelsen i Hallands län </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och Svenska Ägg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58ADECA5" w14:textId="04A97692" w:rsidR="004449B4" w:rsidRPr="0034258C" w:rsidRDefault="004449B4" w:rsidP="0034258C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="004449B4" w:rsidRPr="0034258C" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId45"/>
+          <w:headerReference w:type="default" r:id="rId46"/>
+          <w:footerReference w:type="even" r:id="rId47"/>
+          <w:footerReference w:type="default" r:id="rId48"/>
+          <w:headerReference w:type="first" r:id="rId49"/>
+          <w:footerReference w:type="first" r:id="rId50"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har inte yttrat sig över promemorian:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>De Recir</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kulerande Vattenbrukarna Sverige Ekonomisk Förening Producent Orga</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nisation,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hushållningssällskapet, Hästnäringens nationella stiftelse,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lun</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dens djurhälsa, Läkemedelshandlarna, Matfiskodlarna, Svenska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5A39">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>hästavels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5A39">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>förbundet, Svenska ridsportförbundet, Svensk fågel, Svensk travsport, Sve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5A39">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>riges biodlares riksförbund,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sveriges nötköttsproducenter och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ViNordic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49606902" w14:textId="5ACD8ECC" w:rsidR="00DB62B9" w:rsidRDefault="004449B4" w:rsidP="00B97F5C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc220506962"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådsremissens lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="6C7DC8A7" w14:textId="3A10E430" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00B97F5C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B97F5C">
+        <w:t xml:space="preserve">Förslag till lag om ändring i lagen (2006:806) om provtagning på djur, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B97F5C">
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6B168891" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62713">
+        <w:t>att 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62713">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62713">
+        <w:t>§ och rubriken närmast före 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62713">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62713">
+        <w:t xml:space="preserve">§ lagen (2006:806) om provtagning på djur, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E62713">
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E62713">
+        <w:t xml:space="preserve"> ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8211CB" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00066B10" w14:paraId="00C1AB20" w14:textId="77777777" w:rsidTr="009E1C4E">
+      <w:tr w:rsidR="00A75EC0" w:rsidRPr="005B0E77" w14:paraId="0FB9ADA8" w14:textId="77777777" w:rsidTr="004E784A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AC24449" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
-[...1795 lines deleted...]
-          <w:p w14:paraId="620524B0" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="005B0E77" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="4AF180F9" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="005B0E77" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A5D5D0F" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="005B0E77" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="2DED9D56" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="005B0E77" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1617EAF8" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00066B10">
+    <w:p w14:paraId="6147CF76" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A75EC0" w:rsidRPr="009F22E6" w14:paraId="09FF368E" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AEEBC02" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Användning av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>antimikrobiella</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>medel och immunologiska veterinärmedicinska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> läkemede</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Fotnotsreferens"/>
+              </w:rPr>
+              <w:footnoteReference w:id="8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53AF5FE8" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:rStyle w:val="Rubrik4utannumreringChar"/>
+              </w:rPr>
+              <w:t>Användning av läkemede</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1EDC8EF3" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E64BDF2" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:t>14 §</w:t>
+      <w:r w:rsidRPr="009F22E6">
+        <w:t>6 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D7B332" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="005627E2" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F22E6">
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00066B10" w14:paraId="0F9B6F35" w14:textId="77777777" w:rsidTr="009E1C4E">
+      <w:tr w:rsidR="00A75EC0" w14:paraId="5AF02072" w14:textId="77777777" w:rsidTr="004E784A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79E73216" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="73026D89" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r>
-              <w:t>För att kontrollera ett företag som har fått omställningsstöd får Skatteverket genomföra revision i den reviderades verksamhets</w:t>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>1. begränsningar av eller förbud mot användning av antimikrobiella medel vid behandling av djur i de fall sådana begränsningar eller för</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F22E6">
               <w:softHyphen/>
-              <w:t>lokaler, eftersöka och omhänderta handlingar samt försegla lokal, förvaringsplats eller annat utrymme. I fråga om bevissäkring gäller bestämmelserna i 45 kap. och 69 kap. 2–12 §§ skatte</w:t>
+              <w:t>bud är förenliga med artikel 107.7 och 107.8 i Europaparlamentets och rådets förordning (EU) 2019/6 av den 11 december 2018 om vete</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009F22E6">
               <w:softHyphen/>
-              <w:t>förfarandelagen (2011:1244).</w:t>
+              <w:t xml:space="preserve">rinärmedicinska läkemedel och om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>upphävande av direktiv 2001/82/EG,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35797572" w14:textId="57D19183" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="3F3121F2" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r>
-              <w:t>För att kontrollera ett företag som har fått omställningsstöd får Skatteverket genomföra revision i den reviderades verksamhets</w:t>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t xml:space="preserve">1. begränsningar av eller förbud mot </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004243E8">
+            <w:r w:rsidRPr="00C55A45">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>, eftersöka och ta i anspråk tekniska</w:t>
+              <w:t>djurhållares</w:t>
             </w:r>
-            <w:r w:rsidR="00DD56E1">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004243E8">
+            <w:r w:rsidRPr="009F22E6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E57CF9">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">andra </w:t>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>användning av antimikrobiella medel vid behand</w:t>
             </w:r>
-            <w:r w:rsidRPr="004243E8">
-[...4 lines deleted...]
-              <w:t>hjälpmedel</w:t>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>ling av djur i de fall sådana be</w:t>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve"> samt försegla lokal, förvaringsplats eller annat utrymme. I fråga om bevissäkring gäller bestämmelserna i 45 kap. och 69 kap. 2–12 §§ skatteför</w:t>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>gränsningar eller förbud är fören</w:t>
             </w:r>
-            <w:r w:rsidR="0009727D">
+            <w:r w:rsidRPr="009F22E6">
               <w:softHyphen/>
+              <w:t>liga med artikel 107.7 och 107.8 i Europaparlamentets och rådets för</w:t>
             </w:r>
-            <w:r>
-              <w:t>farande</w:t>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>ordning (EU) 2019/6 av den 11 de</w:t>
             </w:r>
-            <w:r w:rsidR="0009727D">
+            <w:r w:rsidRPr="009F22E6">
               <w:softHyphen/>
+              <w:t>cember 2018 om veterinärmedi</w:t>
             </w:r>
-            <w:r>
-              <w:t>lagen (2011:1244).</w:t>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>cinska läkemedel och om upphäv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ande av direktiv 2001/82/EG, </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...14799 lines deleted...]
-      <w:tr w:rsidR="00D37A9A" w:rsidRPr="005B0E77" w14:paraId="4374B7D6" w14:textId="77777777" w:rsidTr="009E1C4E">
+      <w:tr w:rsidR="00A75EC0" w:rsidRPr="00166488" w14:paraId="457F58C8" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27AEA3BC" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="005B0E77" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="4919A5F5" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>2. förbud mot användning eller innehav av immunologiska veteri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>närmedicinska läkemedel om något av villkoren i artikel 110.1 i förord</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>ning (EU) 2019/6 är uppfyllt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78007B19" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t xml:space="preserve">2. förbud mot </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>djurhållares</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t xml:space="preserve"> an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>vändning eller innehav av immuno</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>logiska veterinärmedicinska läke</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>medel om något av villkoren i arti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>kel 110.1 i förordning (EU) 2019/6 är uppfyllt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A75EC0" w14:paraId="5F7080D5" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="417DBD4F" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FD45293" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="008273FC" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008273FC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00166488">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">begränsningar eller förbud </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC0E3E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som är nödvändiga för att uppfylla Sveriges skyldigheter enligt EU-rätten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00166488">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som gäller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00166488">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> djurhållares användning eller innehav av ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsubstanser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7A0B4464" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00811E52" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FCC344" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="000B09FB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="004449B4" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId51"/>
+          <w:headerReference w:type="default" r:id="rId52"/>
+          <w:footerReference w:type="even" r:id="rId53"/>
+          <w:footerReference w:type="default" r:id="rId54"/>
+          <w:headerReference w:type="first" r:id="rId55"/>
+          <w:footerReference w:type="first" r:id="rId56"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1268ADFB" w14:textId="09CE8B97" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="000B09FB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A75EC0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i lagen (2009:302) om verksamhet inom djurens hälso- och sjukvård</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BD4A2C" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00526BCF">
+        <w:t>Härigenom föreskrivs att 2 kap. 5 § lagen (2009:302) om verksamhet inom djurens hälso- och sjukvård ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD364CB" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A75EC0" w:rsidRPr="000E6F0B" w14:paraId="4CDE9D01" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44CE95EA" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="000E6F0B" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71CC3E08" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="005B0E77" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="445A0780" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="000E6F0B" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FBD5B31" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00D37A9A">
+    <w:p w14:paraId="133A1199" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00FD0A39" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C1D314" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009F22E6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>6 kap.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E604775" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00D37A9A">
+        <w:t>2 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CB7E74" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:t>5 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5EA239A1" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00D37A9A">
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BF2054" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="1089C56F" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00D37A9A">
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3347F77B" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Första stycket gäller inte, om</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1067F50A" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00D37A9A">
+        <w:t>1. undantag från kravet i 1 a § andra stycket att journaler ska vara skrivna på svenska,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEDEFAA" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>1. upplagshavaren tillhandahåller en kopia av lagerbokföringen, och</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F303F92" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00D37A9A">
+        <w:t>2. inskränkningar i rätten att överlåta arbetsuppgifter enligt 3 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45103F9F" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="7903B40E" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00D37A9A">
+      <w:r w:rsidRPr="00D05B76">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D05B76">
+        <w:t>omfattningen av uppgiftsskyldigheten enligt 4 a § för veterinärer i enskild verksamhet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B65A223" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...131 lines deleted...]
-      <w:r w:rsidRPr="000A158A">
+      <w:r w:rsidRPr="00D05B76">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0394">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>dels</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="000A158A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0394">
+        <w:t xml:space="preserve">begränsningar av eller förbud mot användning inom djurens hälso- och sjukvård av antimikrobiella medel vid behandling av djur i de fall sådana begränsningar eller förbud är förenliga med artikel 107.7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0394">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>dels</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ch 107.8 i Europaparlamentets och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:t xml:space="preserve"> rådets förordning (EU) 2019/6 av den 11 decem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ber 2018 om veterinärmedicinska läkemedel och om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>upphävande av direk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F22E6">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tiv 2001/82/EG,</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D37A9A" w:rsidRPr="005B0E77" w14:paraId="5CF3A3D7" w14:textId="77777777" w:rsidTr="009E1C4E">
+      <w:tr w:rsidR="00A75EC0" w:rsidRPr="009F22E6" w14:paraId="22D0AE0F" w14:textId="77777777" w:rsidTr="004E784A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="782B6217" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="005B0E77" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="2509D75B" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>förbud mot innehav, tillhanda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>hållande eller användning inom djurens hälso- och sjukvård av im</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>munologiska veterinärmedicinska läkemedel om något av villkoren i artikel 110.1 i förordning (EU) 2019/6 är uppfyllt,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>Nuvarande lydelse</w:t>
+              <w:t xml:space="preserve"> och</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="335EF542" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="005B0E77" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="05979235" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Föreslagen lydelse</w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:t>förbud mot innehav, tillhanda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>hållande eller användning inom djurens hälso- och sjukvård av im</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:softHyphen/>
+              <w:t>munologiska veterinärmedicinska läkemedel om något av villkoren i artikel 110.1 i förordning (EU) 2019/6 är uppfyllt,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...78 lines deleted...]
-      <w:tr w:rsidR="00D37A9A" w14:paraId="60820DA1" w14:textId="77777777" w:rsidTr="009E1C4E">
+      <w:tr w:rsidR="00A75EC0" w14:paraId="3734EB6E" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DCCF315" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
-[...119 lines deleted...]
-          <w:p w14:paraId="05074770" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="3AB22EC5" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="034C3F3A" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="002D5623" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="60B913AE" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F22E6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="002D5623">
+              <w:t xml:space="preserve">6. begränsningar eller förbud </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC0E3E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>– eftersökande och ianspråk</w:t>
+              <w:t>som är nödvändiga för att uppfylla Sveriges skyldigheter enligt EU-rätten</w:t>
             </w:r>
-            <w:r w:rsidRPr="002D5623">
+            <w:r w:rsidRPr="009F22E6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
-              <w:t>tagande av tekniska hjälpmedel. (11 a §),</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som gäller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F22E6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> användning eller innehav inom djurens hälso- och sjukvård av ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsubstanser, och</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...78 lines deleted...]
-      <w:tr w:rsidR="00D37A9A" w14:paraId="2443AFA6" w14:textId="77777777" w:rsidTr="009E1C4E">
+      <w:tr w:rsidR="00A75EC0" w14:paraId="1798471F" w14:textId="77777777" w:rsidTr="004E784A">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66320C1D" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="0438A00C" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002D5623">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>samt</w:t>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0394">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0394">
+              <w:t xml:space="preserve">de ytterligare skyldigheter för </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">vårdgivare och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0394">
+              <w:t>djurhälsopersonal som behövs för en god och säker vård.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29079DF6" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="009E1C4E">
+          <w:p w14:paraId="0B60B1F9" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004E784A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
             <w:r>
-              <w:t>2. eftersökande och omhänder-tagande av handlingar enligt 4–11 §§,</w:t>
-[...29 lines deleted...]
-              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="002D5623">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0394">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>3. eftersökande och ianspråk</w:t>
+              <w:t>. </w:t>
             </w:r>
-            <w:r w:rsidRPr="002D5623">
-[...28 lines deleted...]
-              <w:t>3.</w:t>
+            <w:r w:rsidRPr="00FD0394">
+              <w:t xml:space="preserve">de ytterligare skyldigheter för </w:t>
             </w:r>
             <w:r>
-              <w:t> försegling av lokal, förvaringsplats eller annat utrymme enligt 12 §.</w:t>
+              <w:t xml:space="preserve">vårdgivare och </w:t>
             </w:r>
-          </w:p>
-[...194 lines deleted...]
-              <w:t>avläsning.</w:t>
+            <w:r w:rsidRPr="00FD0394">
+              <w:t>djurhälsopersonal som behövs för en god och säker vård.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70FA39B4" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00D37A9A">
+    <w:p w14:paraId="47ED2370" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...199 lines deleted...]
-    <w:p w14:paraId="6AB660FA" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00D37A9A">
+      <w:r w:rsidRPr="00F10A74">
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer kan med stöd av 8 kap. 7 § regeringsformen meddela föreskrifter om omfattningen av uppgiftsskyldigheten enligt 4 a § för veterinärer i allmän verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F755BD9" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00811E52" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:lastRenderedPageBreak/>
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E63AA16" w14:textId="599CEB19" w:rsidR="004449B4" w:rsidRPr="00A75EC0" w:rsidRDefault="004449B4" w:rsidP="00E97E3E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...1193 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId66"/>
+        <w:sectPr w:rsidR="004449B4" w:rsidRPr="00A75EC0" w:rsidSect="000B09FB">
+          <w:headerReference w:type="even" r:id="rId57"/>
+          <w:headerReference w:type="default" r:id="rId58"/>
+          <w:footerReference w:type="even" r:id="rId59"/>
+          <w:footerReference w:type="default" r:id="rId60"/>
+          <w:footerReference w:type="first" r:id="rId61"/>
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="62B2C112" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="00947320" w:rsidRDefault="00193881" w:rsidP="00D37A9A">
+      <w:r w:rsidRPr="00526BCF">
+        <w:t>Denna lag träder i kraft den 1 ju</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526BCF">
+        <w:t>i 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA8FE68" w14:textId="08B5C9F1" w:rsidR="00DB62B9" w:rsidRDefault="004449B4" w:rsidP="002B6A32">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc220506963"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="07C56DF1" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00D960ED" w:rsidRDefault="004449B4" w:rsidP="001C05B0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D960ED">
+        <w:t>Utdrag ur protokoll vid sammanträde 2026-01-26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC00CDC" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="001C05B0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C177AA9" w14:textId="5C024FE6" w:rsidR="004449B4" w:rsidRPr="001C05B0" w:rsidRDefault="004449B4" w:rsidP="001C05B0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C05B0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C05B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C05B0">
+        <w:t>F.d.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C05B0">
+        <w:t xml:space="preserve"> justitieråden Kerstin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C05B0">
+        <w:t>Calissendorff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C05B0">
+        <w:t xml:space="preserve"> och Mats Melin samt justitierådet Martin Nilsson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC98381" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00D960ED" w:rsidRDefault="004449B4" w:rsidP="000A4FB2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D960ED">
+        <w:t xml:space="preserve">Föreskrifter om förbud mot användning och innehav av vissa läkemedel för djur </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC6CB19" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="001C05B0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D960ED">
+        <w:t xml:space="preserve">Enligt en lagrådsremiss den 20 januari 2026 har regeringen (Landsbygds- och infrastrukturdepartementet) beslutat inhämta Lagrådets yttrande över förslag till </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AF4F86" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="001C05B0" w:rsidRDefault="004449B4" w:rsidP="001C05B0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="7EA5AAF3" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="00947320" w:rsidRDefault="00193881" w:rsidP="00D37A9A">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="721F481A" w14:textId="7CD11D4B" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="001C05B0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C05B0">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D960ED">
+        <w:t xml:space="preserve">lag om ändring i lagen (2006:806) om provtagning på djur, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D960ED">
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D960ED">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EF65D9" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="001C05B0" w:rsidRDefault="004449B4" w:rsidP="001C05B0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:rPr>
-[...11 lines deleted...]
-          </w:footnotePr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F85333" w14:textId="2D3789A0" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="001C05B0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D960ED">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D960ED">
+        <w:t>lag om ändring i lagen (2009:302) om verksamhet inom djurens hälso- och sjukvård.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1236D415" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="001C05B0" w:rsidRDefault="004449B4" w:rsidP="001C05B0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E7B2E2" w14:textId="4398FBB9" w:rsidR="004449B4" w:rsidRPr="00D960ED" w:rsidRDefault="004449B4" w:rsidP="001C05B0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D960ED">
+        <w:t xml:space="preserve">Förslagen har inför Lagrådet föredragits av ämnesrådet Eva Kalling Lundberg, biträdd av departementssekreteraren Maria </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D960ED">
+        <w:t>Leclercq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D960ED">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD5AF46" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="001C05B0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B6BB92F" w14:textId="5C72D802" w:rsidR="004449B4" w:rsidRPr="002B6A32" w:rsidRDefault="004449B4" w:rsidP="001C05B0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="004449B4" w:rsidRPr="002B6A32" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId62"/>
+          <w:headerReference w:type="default" r:id="rId63"/>
+          <w:footerReference w:type="even" r:id="rId64"/>
+          <w:footerReference w:type="default" r:id="rId65"/>
+          <w:headerReference w:type="first" r:id="rId66"/>
+          <w:footerReference w:type="first" r:id="rId67"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...4417 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00D960ED">
+        <w:t>Lagrådet lämnar förslagen utan erinran.</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="20CFA426" w14:textId="39E490A1" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00601D40">
+        <w:p w14:paraId="6CC945E8" w14:textId="603F9D3C" w:rsidR="004449B4" w:rsidRDefault="00720086" w:rsidP="004449B4">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:before="720" w:after="190"/>
+            <w:spacing w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="58D90185" w14:textId="48144548" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00F85486">
+    <w:p w14:paraId="008BD094" w14:textId="0FF31E39" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Toc220417170"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc220506964"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-01-29T00:00:00Z">
+          <w:date w:fullDate="2026-02-12T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E3270C">
-            <w:t>den 29 januari 2026</w:t>
+          <w:r>
+            <w:t>den 12 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="105"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="181C429B" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="0ECD803B" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F33EE62" w14:textId="6FE2439A" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00F85486">
+    <w:p w14:paraId="7CBD0F54" w14:textId="2A950F84" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, </w:t>
+          <w:r w:rsidR="00720086">
+            <w:t>stats</w:t>
+          </w:r>
+          <w:r w:rsidR="007F57C2">
+            <w:t>rådet Busch</w:t>
+          </w:r>
+          <w:r w:rsidR="00720086">
+            <w:t>, ordförande, och statsråden</w:t>
+          </w:r>
+          <w:r w:rsidR="007F57C2">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00720086">
+            <w:t>Svantesson, Edholm, Waltersson Grönvall,</w:t>
+          </w:r>
+          <w:r w:rsidR="005A2C00">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00720086">
+            <w:t xml:space="preserve">Strömmer, Forssmed, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r>
+          <w:r w:rsidR="00720086">
             <w:t>Tenje</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r>
-            <w:t xml:space="preserve">, Forssell, Slottner, Wykman, Liljestrand, Bohlin, </w:t>
+          <w:r w:rsidR="00720086">
+            <w:t xml:space="preserve">, Forssell, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r>
-            <w:t>Pourmokhtari</w:t>
+          <w:r w:rsidR="00720086">
+            <w:t>Slottner</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r>
-[...7 lines deleted...]
-          <w:r>
+          <w:r w:rsidR="00720086">
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r>
-            <w:t>Lann</w:t>
+          <w:r w:rsidR="00720086">
+            <w:t>Wykman</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00720086">
+            <w:t xml:space="preserve">, Malmer </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00720086">
+            <w:t>Stenergard</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00720086">
+            <w:t>, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz,</w:t>
+          </w:r>
+          <w:r w:rsidR="007F57C2">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00720086">
+            <w:t xml:space="preserve">Larsson, Britz, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00720086">
+            <w:t>Mohamsson</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="564CD04F" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00F85486">
+    <w:p w14:paraId="7C02022F" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BE05511" w14:textId="2312F837" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00F85486">
+    <w:p w14:paraId="741AC69F" w14:textId="7F162218" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>Svantesson</w:t>
+            <w:t>Kullgren</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="482C5C5F" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="00827386" w:rsidRDefault="00193881" w:rsidP="00F85486">
+    <w:p w14:paraId="4242C436" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00827386" w:rsidRDefault="004449B4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68E07144" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="00915BF3" w:rsidRDefault="00193881" w:rsidP="00F85486">
+    <w:p w14:paraId="166E2E9A" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00915BF3" w:rsidRDefault="004449B4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056625DB" w14:textId="77777777" w:rsidR="00193881" w:rsidRPr="006E102E" w:rsidRDefault="00193881" w:rsidP="00F85486">
+    <w:p w14:paraId="1BFE7B67" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="006E102E" w:rsidRDefault="004449B4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AC70878" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00F85486">
+    <w:p w14:paraId="0CD0CD67" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="009CA922" w14:textId="3EB9DA00" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00F85486">
+    <w:p w14:paraId="4164979F" w14:textId="1BDF1DAE" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Modernisering av Skatteverkets kontrollverktyg</w:t>
+          <w:r w:rsidR="00720086">
+            <w:t>Föreskrifter om förbud mot användning och innehav av vissa läkemedel för djur</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="544C131E" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="124EC848" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId110"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId115"/>
+      <w:headerReference w:type="even" r:id="rId68"/>
+      <w:headerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="even" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:headerReference w:type="first" r:id="rId72"/>
+      <w:footerReference w:type="first" r:id="rId73"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="567E8AED" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRDefault="007C62B1" w:rsidP="00F8009C">
+    <w:p w14:paraId="6DFD041C" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7424C376" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRDefault="007C62B1" w:rsidP="00F8009C">
+    <w:p w14:paraId="1CFE951E" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66B28645" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3030AEE4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:docPr id="29" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4074C2D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="708203B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4074C2D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="708203B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42FE72FA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6ED91B97" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="44" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="223A0742" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="223A0742" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4065A08C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7BF88E8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7BF88E8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="66788135" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3622B2D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3622B2D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="75317562" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="732CBED6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="732CBED6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="63F62B3A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="133BDF0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="133BDF0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="29A96DEE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="47E5A892" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="47E5A892" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2DC1292A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="50" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="66BC8DED" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="07112F93" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="07112F93" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6BAA41A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="68B3D68C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="68B3D68C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="10FD6589" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="25C3C78E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="25C3C78E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="08ACA213" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="53" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="158F783E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="158F783E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="11B7D458" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251628544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="30" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2144C8FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251628544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2144C8FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="18378173" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="54" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="11894F4A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="11894F4A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="31405F18" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6E791BC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6E791BC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="046B159C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5577F1B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5577F1B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="545B29B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="361CC63C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="361CC63C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2639E3A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5386A746" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5386A746" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="04FC619B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="59" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="03BA700C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="03BA700C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="36408EBA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="60" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="22154D0A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="22154D0A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5DEC4FB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="58" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="541913F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="004449B4">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="541913F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="004449B4">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6EA66334" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="62" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="17E90BE8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658315;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="66BC8DED" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="17E90BE8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3D6627D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="11E262DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:docPr id="63" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1F810132" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7962E860" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1F810132" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7962E860" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="298BA4C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="60B813B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251627520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:docPr id="28" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1891085E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="605DD785" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251627520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1891085E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="605DD785" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="2E0673F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0467BC68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658316" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="53" name="Textruta 4"/>
+              <wp:docPr id="61" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="44DE41BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3CE60CC8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3CE60CC8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="709EB7DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1DA68CDD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658316;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="44DE41BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="1DA68CDD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="32D7BB60" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="797EDD4D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="54" name="Textruta 1"/>
+              <wp:docPr id="39" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2B1660F0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4A2CE17B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2B1660F0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4A2CE17B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="160236EB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5FC9DE2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:docPr id="37" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="21F34A69" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="41D3A303" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="21F34A69" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="41D3A303" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="7B4D199C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="484434B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658317" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:docPr id="41" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="78D2CF99" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="30AA3E83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00EC3063">
+                          <w:r w:rsidR="004449B4">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658317;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="78D2CF99" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="30AA3E83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00EC3063">
+                    <w:r w:rsidR="004449B4">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3AB573AF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6FD3482C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
-[...464 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251636736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="42" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3189A3FC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0155B784" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00C70289">
+                          <w:r w:rsidR="004449B4">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251636736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3189A3FC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0155B784" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00C70289">
+                    <w:r w:rsidR="004449B4">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="14245E19" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="76C21CBC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
-[...1549 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251635712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="40" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="78C0A955" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0BB64A58" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00C70289">
+                          <w:r w:rsidR="004449B4">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251635712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="78C0A955" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0BB64A58" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00C70289">
-[...4804 lines deleted...]
-                    <w:r w:rsidR="00C70289">
+                    <w:r w:rsidR="004449B4">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DE1E544" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRDefault="007C62B1" w:rsidP="006923D1">
+    <w:p w14:paraId="678FE6F4" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38443452" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRPr="006923D1" w:rsidRDefault="007C62B1" w:rsidP="006923D1">
+    <w:p w14:paraId="7986ED9E" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="006923D1" w:rsidRDefault="00E93981" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00B490D2" w14:textId="77777777" w:rsidR="007C62B1" w:rsidRDefault="007C62B1" w:rsidP="006923D1">
+    <w:p w14:paraId="44782ED5" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="774FD207" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00066B10">
+    <w:p w14:paraId="27A7DE45" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00006D60">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Senaste lydelse av lagens rubrik 2024:735.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2023:89.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4C395399" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00066B10">
+    <w:p w14:paraId="6E06CD89" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00006D60">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Senaste lydelse 2013:1077.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2023:89.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4BC7DF70" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00D37A9A">
+    <w:p w14:paraId="5B6DA07C" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="0003094C">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Senaste lydelse av lagens rubrik 2024:735.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2025:697.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4DD39F3B" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00D37A9A">
+    <w:p w14:paraId="7E02073B" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Senaste lydelse 2013:1077.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2023:89.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="35A74B09" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00CF11CA">
+    <w:p w14:paraId="2EDC6D5A" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E835F3">
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="52" w:name="_Hlk194652670"/>
+      <w:r>
+        <w:t>Senaste lydelse 2023:89.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="6DF677A7" w14:textId="77777777" w:rsidR="00193881" w:rsidRDefault="00193881" w:rsidP="00CF11CA">
+    <w:p w14:paraId="539454D2" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Senaste lydelse 2013:1077.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2025:697.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="7A89B11E" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2023:89.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="0F5CC356" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2023:89.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="4550558E" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2025:697.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C4CF21D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="00554A87" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6687C4B1" w14:textId="629FF42A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="002C4C7A" w:rsidP="00664D04">
+                        <w:p w14:paraId="1C4C6412" w14:textId="544D7521" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00193881">
+                              <w:r w:rsidR="00720086">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D3171">
-                                <w:t>2025/26:107</w:t>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6687C4B1" w14:textId="629FF42A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="002D2A04" w:rsidP="00664D04">
+                  <w:p w14:paraId="1C4C6412" w14:textId="544D7521" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00193881">
+                        <w:r w:rsidR="00720086">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D3171">
-                          <w:t>2025/26:107</w:t>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23FF936F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="03B6627E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658297" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1267367A" w14:textId="2978960A" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="960692511"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1438480943"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="53380EB0" w14:textId="7723E3AC" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1362162196"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="004449B4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1604837538"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1267367A" w14:textId="2978960A" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="960692511"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1438480943"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="53380EB0" w14:textId="7723E3AC" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1362162196"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="004449B4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1604837538"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="736854F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4014927A" w14:textId="0EDAA6F2" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-527958057"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1328322977"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="026C549B" w14:textId="1DADB9FC" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="569159315"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="004449B4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1277175723"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaVdN1nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4014927A" w14:textId="0EDAA6F2" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-527958057"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1328322977"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="026C549B" w14:textId="1DADB9FC" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="569159315"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="004449B4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1277175723"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="09798DE8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2024983D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="60AA6BFC" w14:textId="31D812D8" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="167384958"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="2017499533"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="0C5DA053" w14:textId="10FC88DD" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-38288831"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="004449B4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1328360157"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="60AA6BFC" w14:textId="31D812D8" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="167384958"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="2017499533"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="0C5DA053" w14:textId="10FC88DD" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-38288831"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="004449B4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1328360157"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="52A581C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="16" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="293D52D7" w14:textId="4625299D" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1631584006"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-404290696"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="3327A399" w14:textId="05B1E8F5" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="628597183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="004449B4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="2030673311"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="293D52D7" w14:textId="4625299D" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1631584006"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-404290696"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="3327A399" w14:textId="05B1E8F5" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="628597183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="004449B4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="2030673311"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4BFE7B6B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1C6B723E" w14:textId="771D33C9" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1038821368"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="138547059"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="7D6F13C8" w14:textId="7706C803" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1387070273"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="004449B4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="429402680"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1C6B723E" w14:textId="771D33C9" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1038821368"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="138547059"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="7D6F13C8" w14:textId="7706C803" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1387070273"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="004449B4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="429402680"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="45ED1209" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7E6215A9" w14:textId="00A03976" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="667674829"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="2099595855"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="0EBAAA98" w14:textId="1BA90257" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1415505863"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="004449B4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="972882010"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7E6215A9" w14:textId="00A03976" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="667674829"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="2099595855"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="0EBAAA98" w14:textId="1BA90257" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1415505863"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="004449B4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="972882010"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="18D217F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="176E0B65" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1879E97B" w14:textId="44721516" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="805129588"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1033193214"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="7256364C" w14:textId="29A50736" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-522481509"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="004449B4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-510754373"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1879E97B" w14:textId="44721516" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="805129588"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1033193214"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="7256364C" w14:textId="29A50736" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-522481509"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="004449B4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-510754373"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="514993FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="20" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3714327F" w14:textId="7541761B" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="969099760"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-829905646"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="055D9ADC" w14:textId="4F8DE28E" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-434834307"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="004449B4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-859044676"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3714327F" w14:textId="7541761B" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="969099760"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-829905646"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="055D9ADC" w14:textId="4F8DE28E" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-434834307"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="004449B4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-859044676"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6C8A1935" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3989C2CA" w14:textId="4283B555" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="406809228"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1217775106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3989C2CA" w14:textId="4283B555" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="406809228"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1217775106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="14D5E9BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4F9C144F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="23" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="464378F3" w14:textId="631AAE69" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1258789742"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="535936664"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1866F04E" w14:textId="5B8CD790" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-2143644383"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="004449B4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="2003924341"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="464378F3" w14:textId="631AAE69" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1258789742"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="535936664"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1866F04E" w14:textId="5B8CD790" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-2143644383"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="004449B4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="2003924341"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7156C8F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="22" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3CF9EF62" w14:textId="075A9161" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1228766672"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-713802117"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="2B1EE07A" w14:textId="58946AB3" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1255361627"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="004449B4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="325712436"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3CF9EF62" w14:textId="075A9161" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1228766672"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-713802117"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="2B1EE07A" w14:textId="58946AB3" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1255361627"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="004449B4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="325712436"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6874E998" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="25" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="64B2FD8B" w14:textId="4EF5FBFB" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-2090145790"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="155201280"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="38593F53" w14:textId="10321426" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1514295105"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="004449B4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="43267466"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="64B2FD8B" w14:textId="4EF5FBFB" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-2090145790"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="155201280"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="38593F53" w14:textId="10321426" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1514295105"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="004449B4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="43267466"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2100DB37" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="24" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="365D6929" w14:textId="5C049D3E" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1898936910"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1356232415"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4E310A01" w14:textId="479503EF" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1800219365"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="004449B4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-739096372"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="365D6929" w14:textId="5C049D3E" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1898936910"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1356232415"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4E310A01" w14:textId="479503EF" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1800219365"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="004449B4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-739096372"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2593C68F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="50900125" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="27" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6A2D4E92" w14:textId="07818964" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-833142013"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="398173036"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6A2D4E92" w14:textId="07818964" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-833142013"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="398173036"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7DE7771A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="26" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2F2996CB" w14:textId="4CF4212E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-753659726"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-936910924"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI9HyhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2F2996CB" w14:textId="4CF4212E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-753659726"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-936910924"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1908C573" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="72EB595F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="271327B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="639CDC99" w14:textId="3E7A79C5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="663741849"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-2075881442"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="639CDC99" w14:textId="3E7A79C5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="663741849"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-2075881442"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0C06A996" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="37016897" w14:textId="21296BFB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="002C4C7A" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2BEE02A0" w14:textId="02EB1909" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1742005615"/>
+                              <w:id w:val="-909231146"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00193881">
+                              <w:r w:rsidR="00720086">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1926143992"/>
+                              <w:id w:val="-743723816"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D3171">
-                                <w:t>2025/26:107</w:t>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658297;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="37016897" w14:textId="21296BFB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="002D2A04" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2BEE02A0" w14:textId="02EB1909" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1742005615"/>
+                        <w:id w:val="-909231146"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00193881">
+                        <w:r w:rsidR="00720086">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1926143992"/>
+                        <w:id w:val="-743723816"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D3171">
-                          <w:t>2025/26:107</w:t>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4C67D617" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="11B5E622" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="74E98C2A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1D7B35C7" w14:textId="6BEA3D5A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="002C4C7A" w:rsidP="00664D04">
+                        <w:p w14:paraId="6C2E57D5" w14:textId="09A41C38" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="899017124"/>
+                              <w:id w:val="-1848090504"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00193881">
+                              <w:r w:rsidR="00720086">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1391181816"/>
+                              <w:id w:val="991753123"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D3171">
-                                <w:t>2025/26:107</w:t>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="0C1F1A92" w14:textId="1EADB07B" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="004449B4">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00720086">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1D7B35C7" w14:textId="6BEA3D5A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="002D2A04" w:rsidP="00664D04">
+                  <w:p w14:paraId="6C2E57D5" w14:textId="09A41C38" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="899017124"/>
+                        <w:id w:val="-1848090504"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00193881">
+                        <w:r w:rsidR="00720086">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1391181816"/>
+                        <w:id w:val="991753123"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D3171">
-                          <w:t>2025/26:107</w:t>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="0C1F1A92" w14:textId="1EADB07B" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="004449B4">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00720086">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="2DFDEAC1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5717C7E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658298" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0D0F39F7" w14:textId="0AAB6E09" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="002C4C7A" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7D290BDD" w14:textId="3069D09C" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="945736364"/>
+                              <w:id w:val="1433480792"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00193881">
+                              <w:r w:rsidR="00720086">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-2082662444"/>
+                              <w:id w:val="785235007"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D3171">
-                                <w:t>2025/26:107</w:t>
+                              <w:r w:rsidR="004B0560">
+                                <w:t>2025/26:120</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                      </w:txbxContent>
-[...848 lines deleted...]
-                        <w:p w14:paraId="79ABD914" w14:textId="46551EA1" w:rsidR="00193881" w:rsidRPr="00C7375F" w:rsidRDefault="002C4C7A" w:rsidP="00C7375F">
+                        <w:p w14:paraId="11B881D4" w14:textId="378F2B9E" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
                               <w:id w:val="-205724955"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00193881">
+                              <w:r w:rsidR="00720086">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00193881">
+                          <w:r w:rsidR="004449B4">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
                               <w:id w:val="7733761"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00193881">
+                              <w:r w:rsidR="00720086">
                                 <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658300;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA10IwkXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6ABAEC41" w14:textId="10E59099" w:rsidR="00244011" w:rsidRDefault="002D2A04" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7D290BDD" w14:textId="3069D09C" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1074554253"/>
+                        <w:id w:val="1433480792"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00193881">
+                        <w:r w:rsidR="00720086">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="787010023"/>
+                        <w:id w:val="785235007"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D3171">
-                          <w:t>2025/26:107</w:t>
+                        <w:r w:rsidR="004B0560">
+                          <w:t>2025/26:120</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="79ABD914" w14:textId="46551EA1" w:rsidR="00193881" w:rsidRPr="00C7375F" w:rsidRDefault="002D2A04" w:rsidP="00C7375F">
+                  <w:p w14:paraId="11B881D4" w14:textId="378F2B9E" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
                         <w:id w:val="-205724955"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00193881">
+                        <w:r w:rsidR="00720086">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00193881">
+                    <w:r w:rsidR="004449B4">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
                         <w:id w:val="7733761"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00193881">
+                        <w:r w:rsidR="00720086">
                           <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="080B6B95" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="03CCCA0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
-[...6981 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
@@ -48022,50 +21932,163 @@
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37A20480"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BE041450"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -48155,51 +22178,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -48246,57 +22269,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -48380,81 +22403,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -48560,148 +22583,148 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
@@ -48729,1227 +22752,1029 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1037857484">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="178811758">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1193420439">
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="130"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007C62B1"/>
-    <w:rsid w:val="0000056E"/>
+    <w:rsidRoot w:val="00E93981"/>
     <w:rsid w:val="000023F8"/>
+    <w:rsid w:val="00004A0B"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
-    <w:rsid w:val="000143BB"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="000377BB"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
-    <w:rsid w:val="000628F8"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="0007471C"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="000778A2"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="000836DA"/>
-    <w:rsid w:val="0008454F"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
-    <w:rsid w:val="0009727D"/>
     <w:rsid w:val="000978DE"/>
-    <w:rsid w:val="000A0FA9"/>
     <w:rsid w:val="000A1209"/>
-    <w:rsid w:val="000A2ADD"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A4B8F"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
-    <w:rsid w:val="000B69C9"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C2F78"/>
-    <w:rsid w:val="000C45DB"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D1836"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
-    <w:rsid w:val="000F7377"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="001046A6"/>
-    <w:rsid w:val="00106CAE"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="001110D0"/>
-    <w:rsid w:val="00113296"/>
     <w:rsid w:val="00113CC6"/>
-    <w:rsid w:val="0011531A"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
-    <w:rsid w:val="00117D92"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="00122322"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
-    <w:rsid w:val="00126D26"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="00146667"/>
-    <w:rsid w:val="00151D85"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
-    <w:rsid w:val="00155758"/>
-    <w:rsid w:val="0015767A"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
-    <w:rsid w:val="00165387"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00174514"/>
+    <w:rsid w:val="00167552"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
-    <w:rsid w:val="00192A19"/>
-    <w:rsid w:val="00193881"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
-    <w:rsid w:val="001A278A"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B39E7"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
-    <w:rsid w:val="001D5F53"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F1C10"/>
+    <w:rsid w:val="001E468A"/>
+    <w:rsid w:val="001E6688"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="002134D3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00231A9F"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
-    <w:rsid w:val="00267336"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="0027767F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00281329"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="00283ED0"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
-    <w:rsid w:val="00295D7A"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
-    <w:rsid w:val="002A36AE"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B5E19"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C4C7A"/>
-    <w:rsid w:val="002C4D9C"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D2A04"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
-    <w:rsid w:val="002E29EF"/>
-    <w:rsid w:val="002E401D"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
-    <w:rsid w:val="002E7A71"/>
     <w:rsid w:val="002F073E"/>
-    <w:rsid w:val="002F36B9"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="003267D6"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="003363C5"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A16D2"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C2A0B"/>
-    <w:rsid w:val="003C54A3"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
-    <w:rsid w:val="003D225C"/>
-    <w:rsid w:val="003D28A2"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
-    <w:rsid w:val="003F5223"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="00412F6A"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
+    <w:rsid w:val="004211D0"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00425880"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="0043493C"/>
-    <w:rsid w:val="004455A4"/>
+    <w:rsid w:val="004449B4"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
-    <w:rsid w:val="00451714"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
-    <w:rsid w:val="00476A94"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
-    <w:rsid w:val="00486285"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004A37F1"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B0B00"/>
+    <w:rsid w:val="004B0560"/>
     <w:rsid w:val="004B45DA"/>
-    <w:rsid w:val="004B4D6C"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C1555"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E26E1"/>
-    <w:rsid w:val="004E4BCF"/>
+    <w:rsid w:val="004E0743"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
-    <w:rsid w:val="004F05F8"/>
+    <w:rsid w:val="004F2852"/>
     <w:rsid w:val="004F29B2"/>
-    <w:rsid w:val="004F3BDE"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
-    <w:rsid w:val="005016ED"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="005027D1"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00522740"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00526875"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
-    <w:rsid w:val="00536474"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00550C5B"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="00554642"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="00576FDC"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
+    <w:rsid w:val="00590791"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00593C15"/>
     <w:rsid w:val="005A0098"/>
-    <w:rsid w:val="005A1B51"/>
-    <w:rsid w:val="005A2986"/>
+    <w:rsid w:val="005A2C00"/>
     <w:rsid w:val="005A2C12"/>
-    <w:rsid w:val="005A39D7"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A4A7F"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B2727"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D4D6F"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E166B"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
+    <w:rsid w:val="00603F3A"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
+    <w:rsid w:val="006170EB"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
+    <w:rsid w:val="00633085"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
-    <w:rsid w:val="006A192B"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A53CC"/>
     <w:rsid w:val="006A6FF1"/>
-    <w:rsid w:val="006A7D05"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B3279"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
-    <w:rsid w:val="006C43C7"/>
-    <w:rsid w:val="006C4DEC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F484A"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="0071261C"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="007215BC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00731417"/>
+    <w:rsid w:val="00720086"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
-    <w:rsid w:val="0076694F"/>
     <w:rsid w:val="007705A3"/>
-    <w:rsid w:val="0077262C"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
-    <w:rsid w:val="00775362"/>
     <w:rsid w:val="007754D6"/>
-    <w:rsid w:val="0077774C"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
+    <w:rsid w:val="007816F6"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="007920C7"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C62B1"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D412A"/>
-    <w:rsid w:val="007E0644"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F4121"/>
+    <w:rsid w:val="007F0E1F"/>
+    <w:rsid w:val="007F5598"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="00801D92"/>
+    <w:rsid w:val="007F57C2"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="008108E0"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
-    <w:rsid w:val="008311DC"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="00844042"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00866613"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00875F03"/>
+    <w:rsid w:val="00875AC0"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="00876CE9"/>
-    <w:rsid w:val="008816DC"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
-    <w:rsid w:val="008A371E"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D3171"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
-    <w:rsid w:val="008E3687"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
-    <w:rsid w:val="008F7054"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
-    <w:rsid w:val="00911182"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="00925519"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
+    <w:rsid w:val="00956806"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="009737EE"/>
-    <w:rsid w:val="00973A3F"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00987885"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A2AAE"/>
+    <w:rsid w:val="009A2AE5"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
-    <w:rsid w:val="009A6AEF"/>
     <w:rsid w:val="009A7B86"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
-    <w:rsid w:val="009D0983"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F7ED8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A015C6"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
+    <w:rsid w:val="00A234E6"/>
+    <w:rsid w:val="00A25F43"/>
     <w:rsid w:val="00A2670B"/>
-    <w:rsid w:val="00A27B12"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A44890"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A56581"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
-    <w:rsid w:val="00A77F77"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A835FF"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
-    <w:rsid w:val="00A865BE"/>
     <w:rsid w:val="00A8707F"/>
-    <w:rsid w:val="00A87565"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AA6EE0"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
-    <w:rsid w:val="00AC065D"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE1F9D"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
-    <w:rsid w:val="00AF0634"/>
-    <w:rsid w:val="00AF0D8B"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
-    <w:rsid w:val="00AF38D8"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF6AC0"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B15A1A"/>
-    <w:rsid w:val="00B21477"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B305B7"/>
     <w:rsid w:val="00B32167"/>
-    <w:rsid w:val="00B361A7"/>
-    <w:rsid w:val="00B369A7"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
+    <w:rsid w:val="00B45367"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B53758"/>
-    <w:rsid w:val="00B542B1"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
-    <w:rsid w:val="00B66905"/>
     <w:rsid w:val="00B669F3"/>
-    <w:rsid w:val="00B7114D"/>
     <w:rsid w:val="00B711B7"/>
-    <w:rsid w:val="00B725DA"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
-    <w:rsid w:val="00B86BB4"/>
+    <w:rsid w:val="00B854CF"/>
     <w:rsid w:val="00B87498"/>
-    <w:rsid w:val="00B90074"/>
-    <w:rsid w:val="00B923A1"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B96713"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
-    <w:rsid w:val="00BC17FA"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BF341A"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
-    <w:rsid w:val="00BF461F"/>
     <w:rsid w:val="00BF5F66"/>
-    <w:rsid w:val="00BF7ACD"/>
     <w:rsid w:val="00C015F7"/>
-    <w:rsid w:val="00C01897"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
-    <w:rsid w:val="00C0412B"/>
-    <w:rsid w:val="00C04894"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
-    <w:rsid w:val="00C07FCC"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
-    <w:rsid w:val="00C179DE"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C25922"/>
-    <w:rsid w:val="00C270FD"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C44DC3"/>
+    <w:rsid w:val="00C37F8A"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
+    <w:rsid w:val="00C517B8"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
+    <w:rsid w:val="00C56F95"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
-    <w:rsid w:val="00C67670"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C71FCF"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C80980"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
-    <w:rsid w:val="00C954ED"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA4748"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC44D1"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
-    <w:rsid w:val="00CD6DCA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
-    <w:rsid w:val="00CF1144"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D15AB2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D32E43"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D36716"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
-    <w:rsid w:val="00D50576"/>
     <w:rsid w:val="00D50784"/>
-    <w:rsid w:val="00D516B3"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D756A2"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D7661C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D90A47"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D97EDE"/>
     <w:rsid w:val="00DA524D"/>
-    <w:rsid w:val="00DA527D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DB0F2D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DC05AB"/>
-    <w:rsid w:val="00DC1949"/>
+    <w:rsid w:val="00DB7114"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD56E1"/>
-    <w:rsid w:val="00DD6EEF"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
-    <w:rsid w:val="00DE23C4"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DE6998"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E01F29"/>
-    <w:rsid w:val="00E01F8A"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E27E52"/>
-    <w:rsid w:val="00E3270C"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E432DF"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E57CF9"/>
-    <w:rsid w:val="00E6715A"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
-    <w:rsid w:val="00E7258F"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E87765"/>
     <w:rsid w:val="00E90753"/>
-    <w:rsid w:val="00E90CFF"/>
-    <w:rsid w:val="00E91873"/>
     <w:rsid w:val="00E93706"/>
+    <w:rsid w:val="00E93981"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
-    <w:rsid w:val="00EA7711"/>
+    <w:rsid w:val="00EA491C"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00ED3576"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE1954"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EF0C8D"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
+    <w:rsid w:val="00EF4B15"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
-    <w:rsid w:val="00F01718"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
-    <w:rsid w:val="00F0693D"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
+    <w:rsid w:val="00F2313C"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
-    <w:rsid w:val="00F7375D"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
-    <w:rsid w:val="00F84021"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
-    <w:rsid w:val="00F86B70"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
-    <w:rsid w:val="00F9338F"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
-    <w:rsid w:val="00FA0B90"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB7483"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FD1D50"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FF1F06"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="42ABE9A2"/>
-  <w15:docId w15:val="{8643CE67-2979-4883-B75B-2028297C9A32}"/>
+  <w14:docId w14:val="1BC1E90C"/>
+  <w15:docId w15:val="{68123B01-1823-452E-938D-750E7E6351BF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -51490,82 +25315,84 @@
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -51644,84 +25471,86 @@
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -52372,50 +26201,51 @@
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -52458,130 +26288,66 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-[...47 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer52.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer50.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer47.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer54.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://juno.nj.se/b/documents/abs/SFS2001-0588" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer53.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer48.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer49.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header45.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer46.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer51.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ska/S3/Skatteadm/Lagstiftning/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/dep/li/lagstiftningsarenden/rs-l/Proposition/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -52858,182 +26624,60 @@
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...120 lines deleted...]
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
   <xsnLocation/>
   <cached>True</cached>
   <openByDefault>False</openByDefault>
   <xsnScope/>
 </customXsn>
 </file>
 
-<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="71" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="6b0ceeb179938777ddbcea8c67004f3f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
@@ -53236,161 +26880,290 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Landsbygds- och infrastrukturdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ec5024df-7543-45df-bbbd-7f3f4ceefb1a</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>113</Value>
+    </TaxCatchAll>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13714</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13714</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13714</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Landsbygds- och infrastrukturdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsrådet Busch, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Landsbygds- och infrastrukturdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:120</dokumentnummer>
+  <titel>Föreskrifter om förbud mot användning och innehav av vissa läkemedel för djur</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C71A4390-B5FD-4B66-B885-7E77DC9D7C05}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23BC9EB0-ED3F-4C9B-9A92-0E2CA1D30CF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...12 lines deleted...]
-    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84342F1B-455C-4CAE-B2D7-20520B79EB62}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B182647A-5812-46C1-A6CC-82819160A5DC}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30F23056-3F1A-40B4-817C-4B57569945EF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA8DEBAC-4FBA-445F-AFD7-41FF0F5484D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48E857E4-AF44-4157-8961-7A066794CE0C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6620E3E6-5926-4B14-BA90-23C9044FB290}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD1E51A5-CC6E-4AF2-AA39-E890427D2B7E}"/>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11C8BE36-1276-48DE-8FB4-9127B64E0344}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="482de1be-2d39-41a5-875c-05f6584074ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="315b4cf0-de59-4150-ade7-749e4d237fce"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>111</Pages>
-[...1 lines deleted...]
-  <Characters>248156</Characters>
+  <Pages>30</Pages>
+  <Words>9317</Words>
+  <Characters>49384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2067</Lines>
-  <Paragraphs>588</Paragraphs>
+  <Lines>411</Lines>
+  <Paragraphs>117</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Modernisering av Skatteverkets kontrollverktyg</vt:lpstr>
+      <vt:lpstr>Föreskrifter om förbud mot användning och innehav av vissa läkemedel för djur</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>294389</CharactersWithSpaces>
+  <CharactersWithSpaces>58584</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Modernisering av Skatteverkets kontrollverktyg</dc:title>
-  <dc:creator>Lotta Nordqvist</dc:creator>
+  <dc:title>Föreskrifter om förbud mot användning och innehav av vissa läkemedel för djur</dc:title>
+  <dc:creator>Eva Kalling Lundberg</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>47800e43-8bc1-4590-8732-3c3794f8298d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ActivityCategory0">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
+    <vt:lpwstr>113;#Landsbygds- och infrastrukturdepartementet|ec5024df-7543-45df-bbbd-7f3f4ceefb1a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ActivityCategory">
     <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxKeywordTaxHTField">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>ae13fcee-830f-4f75-b219-a79fa357c5b3</vt:lpwstr>
   </property>
 </Properties>
 </file>