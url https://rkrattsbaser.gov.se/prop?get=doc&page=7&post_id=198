--- v0 (2026-05-27)
+++ v1 (2026-08-26)
@@ -1,299 +1,263 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...32 lines deleted...]
-  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="40D6E813" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="007437E5" w:rsidP="00333C9D">
+    <w:p w14:paraId="7FF9FC1D" w14:textId="77777777" w:rsidR="00C4408B" w:rsidRDefault="00136AFB" w:rsidP="005769E8">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Publikation"/>
           <w:tag w:val="Publikation"/>
           <w:id w:val="577641782"/>
           <w:lock w:val="contentLocked"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0061720C">
+          <w:r w:rsidR="00C4408B">
             <w:t>Regeringens skrivelse</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0061720C">
+      <w:r w:rsidR="00C4408B">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12BA95EE" wp14:editId="1B167666">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27326F1D" wp14:editId="54DD6BF9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="09C92C29" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="00811BB8" w:rsidRDefault="0061720C" w:rsidP="00F572D9">
+                              <w:p w14:paraId="45AD87CB" w14:textId="77777777" w:rsidR="00C4408B" w:rsidRPr="00811BB8" w:rsidRDefault="00C4408B" w:rsidP="005769E8">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47251EA8" wp14:editId="7615E3F3">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71C3F37F" wp14:editId="05614753">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="330161886" name="Bild 3"/>
+                                      <wp:docPr id="692655566" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId13"/>
+                                              <a:blip r:embed="rId15"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="12BA95EE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="27326F1D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="09C92C29" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="00811BB8" w:rsidRDefault="0061720C" w:rsidP="00F572D9">
+                        <w:p w14:paraId="45AD87CB" w14:textId="77777777" w:rsidR="00C4408B" w:rsidRPr="00811BB8" w:rsidRDefault="00C4408B" w:rsidP="005769E8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47251EA8" wp14:editId="7615E3F3">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71C3F37F" wp14:editId="05614753">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="330161886" name="Bild 3"/>
+                                <wp:docPr id="692655566" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
@@ -309,9883 +273,5352 @@
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="0F91F20E" w14:textId="0A0645C2" w:rsidR="0061720C" w:rsidRDefault="0059291A" w:rsidP="00333C9D">
+        <w:p w14:paraId="3449D0E2" w14:textId="59969476" w:rsidR="00C4408B" w:rsidRDefault="00B852A9" w:rsidP="005769E8">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:30</w:t>
+            <w:t>2025/26:111</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6CFFABB2" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="00D01F17" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="0EDF3AC2" w14:textId="77777777" w:rsidR="00C4408B" w:rsidRPr="00D01F17" w:rsidRDefault="00C4408B" w:rsidP="005769E8">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5919"/>
-        <w:gridCol w:w="1594"/>
+        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0061720C" w14:paraId="46B8B7A6" w14:textId="77777777" w:rsidTr="00333C9D">
-[...16 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="00DC1C5B" w14:paraId="4116E3D1" w14:textId="77777777">
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Rubrik"/>
+            <w:tag w:val="Rubrik"/>
+            <w:id w:val="-2000570357"/>
+            <w:temporary/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:text w:multiLine="1"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5834" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="24DDD0FC" w14:textId="5D667FB5" w:rsidR="00C4408B" w:rsidRDefault="00F63E2C" w:rsidP="005769E8">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
+                  <w:spacing w:after="20"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Riksrevisionens rapport om statens insatser vid hantering av dödsbon – utredning, förvaltning och skifte</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="43F139DD" w14:textId="31879463" w:rsidR="0061720C" w:rsidRDefault="0059291A" w:rsidP="00333C9D">
+              <w:p w14:paraId="6CA72956" w14:textId="1C186585" w:rsidR="00C4408B" w:rsidRDefault="00F63E2C" w:rsidP="005769E8">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1845BEE3" w14:textId="712CF3D7" w:rsidR="0061720C" w:rsidRPr="00141F91" w:rsidRDefault="0059291A" w:rsidP="00333C9D">
+              <w:p w14:paraId="63E9C79E" w14:textId="2DC39AEB" w:rsidR="00C4408B" w:rsidRPr="00141F91" w:rsidRDefault="00B852A9" w:rsidP="005769E8">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:30</w:t>
+                  <w:t>2025/26:111</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="376A2316" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="6B668B95" w14:textId="77777777" w:rsidR="00C4408B" w:rsidRDefault="00C4408B" w:rsidP="005769E8">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DD0DD47" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="5805C398" w14:textId="77777777" w:rsidR="00C4408B" w:rsidRDefault="00C4408B" w:rsidP="005769E8">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C5E846" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="702D90C8" w14:textId="77777777" w:rsidR="00C4408B" w:rsidRDefault="00C4408B" w:rsidP="005769E8">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="536CAC75" w14:textId="7E730120" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="1F183E72" w14:textId="6D1AED9A" w:rsidR="00C4408B" w:rsidRDefault="00C4408B" w:rsidP="005769E8">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="750776800"/>
-          <w:date w:fullDate="2025-10-23T00:00:00Z">
+          <w:date w:fullDate="2026-01-29T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0059291A">
-            <w:t>den 23 oktober 2025</w:t>
+          <w:r w:rsidR="00C50E08">
+            <w:t>den 29 januari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0B20D4FB" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="00206393" w14:textId="77777777" w:rsidR="00C4408B" w:rsidRDefault="00C4408B" w:rsidP="005769E8">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Namnunderskrift1"/>
         <w:tag w:val="Namnunderskrift1"/>
         <w:id w:val="146416067"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="059757CF" w14:textId="7D52F771" w:rsidR="0061720C" w:rsidRDefault="008B247E" w:rsidP="00333C9D">
+        <w:p w14:paraId="7598AECE" w14:textId="5A6757BF" w:rsidR="00C4408B" w:rsidRDefault="00C50E08" w:rsidP="005769E8">
           <w:pPr>
             <w:pStyle w:val="Propnamnunderskrift1"/>
           </w:pPr>
           <w:r>
-            <w:t>Ebba Busch</w:t>
+            <w:t>Ulf Kristersson</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1A1063A3" w14:textId="68F8F8C3" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="7D76FBB6" w14:textId="69BACF7A" w:rsidR="00C4408B" w:rsidRDefault="00C4408B" w:rsidP="005769E8">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00726E9E">
-[...1 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift2"/>
+          <w:tag w:val="Namnunderskrift2"/>
+          <w:id w:val="-873931827"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C50E08">
+            <w:t>Gunnar Strömmer</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="01CB29FA" w14:textId="3061845D" w:rsidR="0061720C" w:rsidRPr="008C3EC0" w:rsidRDefault="0061720C" w:rsidP="004534C4">
+    <w:p w14:paraId="58A36C7A" w14:textId="20D6917E" w:rsidR="00C4408B" w:rsidRPr="008C3EC0" w:rsidRDefault="00C4408B" w:rsidP="005769E8">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001F0F4F" w:rsidRPr="001F0F4F">
+          <w:r w:rsidR="00F63E2C">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Utrikesdepartementet</w:t>
+            <w:t>Justitiedepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="001F0F4F">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A16136A" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00333C9D">
+    <w:p w14:paraId="10856BCD" w14:textId="77777777" w:rsidR="00C4408B" w:rsidRDefault="00C4408B" w:rsidP="005769E8">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Skrivelsens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF3C12B" w14:textId="5CC6AE1C" w:rsidR="0061720C" w:rsidRDefault="005A3BD2" w:rsidP="00333C9D">
+    <w:p w14:paraId="69854507" w14:textId="7F83BF92" w:rsidR="00C4408B" w:rsidRDefault="009A7801" w:rsidP="009A7801">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> inom Europarådets ministerkommitté m.m. under helåret 2024 och första halvåret 2025.</w:t>
+      <w:r w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>I skrivelsen redovisar regeringen sin bedömning av iakttagelser och rekom</w:t>
+      </w:r>
+      <w:r w:rsidR="00B850D7" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>mendationer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som Riksrevisionen har gjort i rapporten Statens insatser vid hantering av dödsbon – utredning, förvaltning och skifte (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t> 2025:23).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0146828A" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="008F2013" w:rsidRDefault="0061720C" w:rsidP="00362009">
+    <w:p w14:paraId="1F7EA403" w14:textId="57D7ABAA" w:rsidR="009A7801" w:rsidRDefault="009A7801" w:rsidP="009A7801">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7801">
+        <w:t>Riksrevisionen rekommenderar regeringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att se över de nuvarande regelverken för utredning, förvaltning och skifte av dödsbon i deras helhet med syfte att möjliggöra en snabb och smidig hantering av dödsbon som samtidigt värnar om de berördas intressen. I översynen bör enligt Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00B850D7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>revisionen ingå hur kontroll och tillsyn av boutredningsmännens förvalt</w:t>
+      </w:r>
+      <w:r w:rsidR="00B850D7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ning kan utformas och organiseras för att bli mer effektiv, hur reglering för dödsbons köp av tjänster som innefattar utredning, förvaltning och skifte av dödsbon kan stärkas och hur dödsbon kan få större möjligheter till alternativ tvistlösning vid tvister om varor och tjänster. Riksrevisionen rekommenderar vidare regeringen att vidta nödvändiga åtgärder för att möjliggöra elektronisk inlämning av bouppteckningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F21835A" w14:textId="56D4B1A8" w:rsidR="009A7801" w:rsidRDefault="0062481E" w:rsidP="009A7801">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0062481E">
+        <w:t>Regeringen välkomnar Riksrevisionens granskning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7801">
+        <w:t>instämmer i</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF48AA">
+        <w:t xml:space="preserve"> flera av</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7801">
+        <w:t xml:space="preserve"> Riksrevisionens iakttagelser och bedöm</w:t>
+      </w:r>
+      <w:r w:rsidR="00B850D7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="009A7801">
+        <w:t>ningar. Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4673">
+        <w:t xml:space="preserve"> delar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B850D7">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B850D7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4673">
+        <w:t xml:space="preserve">bedömningen att </w:t>
+      </w:r>
+      <w:r w:rsidR="004425C4">
+        <w:t>bouppteckningar bör kun</w:t>
+      </w:r>
+      <w:r w:rsidR="00B850D7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="004425C4">
+        <w:t xml:space="preserve">na lämnas in elektroniskt </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4673">
+        <w:t xml:space="preserve">och har </w:t>
+      </w:r>
+      <w:r w:rsidR="00B850D7">
+        <w:t xml:space="preserve">nyligen beslutat en proposition med </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4673">
+        <w:t>förslag till</w:t>
+      </w:r>
+      <w:r w:rsidR="004425C4">
+        <w:t xml:space="preserve"> lagändringar som möjliggör för enskilda och pro</w:t>
+      </w:r>
+      <w:r w:rsidR="00B850D7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="004425C4">
+        <w:t>fessionella aktörer att lämna in både bouppteckningar och dödsbo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B850D7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="004425C4">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00B850D7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="004425C4">
+        <w:t>mälningar elektroniskt</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7801">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4673">
+        <w:t>Inom Regerings</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00BA4673">
+        <w:t xml:space="preserve">kansliet bereds vidare förslag om moderniseringar av </w:t>
+      </w:r>
+      <w:r w:rsidR="00B850D7">
+        <w:t>viktiga delar av</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4673">
+        <w:t xml:space="preserve"> ärvdabalken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D6DD9E" w14:textId="46E4627B" w:rsidR="009A7801" w:rsidRPr="009A7801" w:rsidRDefault="009A7801" w:rsidP="009A7801">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B6082B" w14:textId="77777777" w:rsidR="00C4408B" w:rsidRPr="008F2013" w:rsidRDefault="00C4408B" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AE3629" w14:textId="6EF0F3F5" w:rsidR="007461F0" w:rsidRDefault="0061720C">
+    <w:p w14:paraId="1FD0B9F7" w14:textId="1387594D" w:rsidR="00136AFB" w:rsidRDefault="00C4408B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034258E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0034258E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5" </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0034258E">
+        <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00B849B0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">" </w:instrText>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc212118680" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc220578284" w:history="1">
+        <w:r w:rsidR="00136AFB" w:rsidRPr="001E3800">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00136AFB">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidR="00136AFB" w:rsidRPr="001E3800">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Utvecklingen i Europarådet under helåret 2024 och första halvåret 2025</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00136AFB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00136AFB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00136AFB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118680 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220578284 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00136AFB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00136AFB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00136AFB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r w:rsidR="00136AFB">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A606909" w14:textId="4B6C5D3B" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="257B0516" w14:textId="36446852" w:rsidR="00136AFB" w:rsidRDefault="00136AFB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118681" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc220578285" w:history="1">
+        <w:r w:rsidRPr="001E3800">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidRPr="001E3800">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>EU:s anslutning till Europakonventionen</w:t>
+          <w:t>Riksrevisionens iakttagelser, slutsatser och rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118681 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220578285 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FAA4334" w14:textId="0BC93E2E" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="7B7ED3FC" w14:textId="5FA09791" w:rsidR="00136AFB" w:rsidRDefault="00136AFB">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc220578286" w:history="1">
+        <w:r w:rsidRPr="001E3800">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001E3800">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Riksrevisionens iakttagelser och slutsatser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220578286 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4B977730" w14:textId="6B5E7164" w:rsidR="00136AFB" w:rsidRDefault="00136AFB">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc220578287" w:history="1">
+        <w:r w:rsidRPr="001E3800">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="001E3800">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Riksrevisionens rekommendationer till regeringen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220578287 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0CC44408" w14:textId="7011061E" w:rsidR="00136AFB" w:rsidRDefault="00136AFB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118682" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc220578288" w:history="1">
+        <w:r w:rsidRPr="001E3800">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidRPr="001E3800">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Den parlamentariska församlingen och kongressen för regionala och lokala myndigheter</w:t>
+          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118682 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220578288 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51E0FFED" w14:textId="752E673C" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...161 lines deleted...]
-    <w:p w14:paraId="503F6B93" w14:textId="057A3C70" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="6072A758" w14:textId="10C13F67" w:rsidR="00136AFB" w:rsidRDefault="00136AFB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118685" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc220578289" w:history="1">
+        <w:r w:rsidRPr="001E3800">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+        <w:r w:rsidRPr="001E3800">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Övergripande frågor under helåret 2024 och första halvåret 2025</w:t>
+          <w:t>Regeringens åtgärder med anledning av Riksrevisionens rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118685 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220578289 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C0EC99C" w14:textId="77957577" w:rsidR="007461F0" w:rsidRDefault="007437E5">
-[...3887 lines deleted...]
-    <w:p w14:paraId="7666BAD5" w14:textId="41054702" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="298ABCE7" w14:textId="753B192A" w:rsidR="00136AFB" w:rsidRDefault="00136AFB">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118733" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc220578290" w:history="1">
+        <w:r w:rsidRPr="001E3800">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förteckning över medlemsstater samt kandidat- och observatörsländer</w:t>
+          <w:t>Riksrevisionens rapport Statens insatser vid hantering av dödsbon – utredning, förvaltning och skifte (RiR 2025:23)</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118733 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220578290 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>38</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E1A7064" w14:textId="7E63E79A" w:rsidR="007461F0" w:rsidRDefault="007437E5">
+    <w:p w14:paraId="4A7DACE7" w14:textId="1EA068C3" w:rsidR="00136AFB" w:rsidRDefault="00136AFB">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212118734" w:history="1">
-        <w:r w:rsidR="007461F0" w:rsidRPr="009B352E">
+      <w:hyperlink w:anchor="_Toc220578291" w:history="1">
+        <w:r w:rsidRPr="001E3800">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 23 oktober 2025</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 29 januari 2026</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212118734 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc220578291 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>40</w:t>
+          <w:t>78</w:t>
         </w:r>
-        <w:r w:rsidR="007461F0">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F5F022F" w14:textId="3756A5A3" w:rsidR="00DB62B9" w:rsidRPr="0034258E" w:rsidRDefault="0061720C" w:rsidP="005408EF">
+    <w:p w14:paraId="2E11CA54" w14:textId="525F0298" w:rsidR="00C4408B" w:rsidRDefault="00C4408B" w:rsidP="00362009">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8BCDEE" w14:textId="5DD78A2E" w:rsidR="00C4408B" w:rsidRDefault="00C4408B" w:rsidP="005769E8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc220578284"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="47F02F87" w14:textId="35EF990E" w:rsidR="00AE153A" w:rsidRPr="00AE153A" w:rsidRDefault="00AE153A" w:rsidP="00AE153A">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="0034258E" w:rsidSect="00155500">
+      </w:pPr>
+      <w:r w:rsidRPr="00AE153A">
+        <w:t xml:space="preserve">Riksrevisionen har granskat </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE153A">
+        <w:t xml:space="preserve">tatens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>insatser vid hantering av dödsbon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE153A">
+        <w:t xml:space="preserve">. Resultatet av granskningen redovisas i rapporten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Statens insatser vid hantering av dödsbon – utredning, förvaltning och skifte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE153A">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE153A">
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE153A">
+        <w:t xml:space="preserve"> 2025:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE153A">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00394512">
+        <w:t xml:space="preserve">. Granskningsrapporten finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilagan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE153A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E762C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6273D2C8" w14:textId="0805C45E" w:rsidR="00AE153A" w:rsidRPr="00AE153A" w:rsidRDefault="00AE153A" w:rsidP="00AE153A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE153A">
+        <w:t>Riksdagen överlämnade rapporten till regeringen den</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4AB5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4AB5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>oktober</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4AB5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE153A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E762C0">
+        <w:t xml:space="preserve">Rapporten innehåller iakttagelser, slutsatser och rekommendationer som avser regeringen, tingsrätterna, Skatteverket och Kammarkollegiet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE153A">
+        <w:t>I denna skrivelse behandlar regeringen Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i de delar de riktar sig till regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE153A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255FEA3B" w14:textId="2FFEE31C" w:rsidR="00C4408B" w:rsidRDefault="00C4408B" w:rsidP="00C4408B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc220578285"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:r w:rsidR="000257C2">
+        <w:t>, slutsatser och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="31DA9A78" w14:textId="411F60AE" w:rsidR="000257C2" w:rsidRPr="000257C2" w:rsidRDefault="000257C2" w:rsidP="00C83162">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc220578286"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser och slutsatser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="2D7ABF9F" w14:textId="3BF6A6D8" w:rsidR="00D10CD2" w:rsidRDefault="00C4408B" w:rsidP="00D97971">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har granskat </w:t>
+      </w:r>
+      <w:r w:rsidR="000257C2">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>statens insa</w:t>
+      </w:r>
+      <w:r w:rsidR="00110189">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ser</w:t>
+      </w:r>
+      <w:r w:rsidR="000257C2">
+        <w:t xml:space="preserve"> i samband med utred</w:t>
+      </w:r>
+      <w:r w:rsidR="00E762C0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="000257C2">
+        <w:t>ning, förvaltning och skifte av dödsbon är tillräckliga och effektiva</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000257C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E762C0">
+        <w:t>Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00E762C0">
+        <w:t>revisionen har motiverat sin granskning med</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10CD2">
+        <w:t xml:space="preserve"> att utredning, förvaltning och skifte av dödsbon är en medborgarnära företeelse </w:t>
+      </w:r>
+      <w:r w:rsidR="00D450EF">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10CD2">
+        <w:t>de flesta kom</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D10CD2">
+        <w:t>mer</w:t>
+      </w:r>
+      <w:r w:rsidR="00A252C2">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10CD2">
+        <w:t xml:space="preserve"> behöva hantera någon gång i sitt liv. De statliga insatserna behöver vara effektiva och tillräckliga för att värna om </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10CD2">
+        <w:t>berörda</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10CD2">
+        <w:t xml:space="preserve"> rättigheter </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10CD2">
+        <w:t>möjlig</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D10CD2">
+        <w:t xml:space="preserve">göra en snabb och smidig hantering av dödsbon. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t>Granskningen har vidare motiverats av att Skatte</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t>verket haft långa handläggningstider i sin boupptecknings</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t>verksamhet och att det enligt Riksrevisionen funnits en risk för brister i förordnande och kontroll hos Kammarkollegiet och tings</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t>rätterna. Därutöver har Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t>revisionen pekat på rapporter om oegent</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:softHyphen/>
+        <w:t>lig</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:softHyphen/>
+        <w:t>heter som begåtts av privata aktörer som erbjuder tjänster som innefattar att utreda, förvalta och skifta dödsbon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B62FEE5" w14:textId="611C12C8" w:rsidR="00F44B23" w:rsidRDefault="00C4408B" w:rsidP="00D450EF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens övergripande slutsats är att </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t xml:space="preserve">tingsrätternas, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Skatte</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>verk</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ets och Kammarkollegiets insatser i samband med utred</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ning, förvaltning och</w:t>
+      </w:r>
+      <w:r w:rsidR="000257C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skifte av dödsbon i stora delar är effektiva utifrån de regelverk som finns,</w:t>
+      </w:r>
+      <w:r w:rsidR="000257C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040440">
+        <w:t>samtidigt som de</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE153A">
+        <w:t>t finns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utrymme för ytter</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ligare effektiviseringar.</w:t>
+      </w:r>
+      <w:r w:rsidR="000257C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D450EF">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">iksrevisionen bedömer </w:t>
+      </w:r>
+      <w:r w:rsidR="00040440">
+        <w:t>dock</w:t>
+      </w:r>
+      <w:r w:rsidR="00836A0A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nuvarande regel</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>verk</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="007747AB" w:rsidRPr="007747AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007747AB">
+        <w:t>inte är till</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="007747AB">
+        <w:t>räckliga för att hanteringen av dödsbon ska kunna fungera effektivt</w:t>
+      </w:r>
+      <w:r w:rsidR="00040440">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007747AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606E62C9" w14:textId="10D5CDEB" w:rsidR="00A50269" w:rsidRDefault="00F44B23" w:rsidP="00F44B23">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44B23">
+        <w:t xml:space="preserve">Riksrevisionens helhetsbedömning av regelverken </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6227">
+        <w:t>för hantering av utredning,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44B23">
+        <w:t xml:space="preserve"> förvaltning och skifte av dödsbon är att</w:t>
+      </w:r>
+      <w:r w:rsidR="00523D39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB547C">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00523D39">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44B23">
+        <w:t xml:space="preserve">de flesta delar är gamla och svåra för dödsbodelägare att förstå. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44B23">
+        <w:t xml:space="preserve">egelverken är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44B23">
+        <w:t>nte anpassade till förändrade familjeförhållanden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44B23">
+        <w:t xml:space="preserve"> till att tillgångarna i dödsbon </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t xml:space="preserve">numera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44B23">
+        <w:t xml:space="preserve">ofta är större och av andra och fler typer </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t>än tidigare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44B23">
+        <w:t>. Även ökad internationalisering och digitalisering är relevanta aspekter som inte omhändertas fullt ut i regelverken.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50269">
+        <w:t xml:space="preserve"> Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidR="004B61B5">
+        <w:t xml:space="preserve"> anser därför att regelverken behöver ses över i </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t xml:space="preserve">deras </w:t>
+      </w:r>
+      <w:r w:rsidR="004B61B5">
+        <w:t xml:space="preserve">helhet </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2FA9">
+        <w:t>för att kunna</w:t>
+      </w:r>
+      <w:r w:rsidR="004B61B5">
+        <w:t xml:space="preserve"> möjliggöra en snabb och smidig hantering av dödsbon samtidigt som de berördas intressen värnas i tillräcklig utsträckning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71411FAD" w14:textId="212263CF" w:rsidR="00A50269" w:rsidRDefault="006F2FA9" w:rsidP="00A50269">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ett av områdena som Riksrevisionen berör särskilt är tillsyn och kontroll av boutredningsmännens förvaltning. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB547C">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50269">
+        <w:t>ingsrätterna</w:t>
+      </w:r>
+      <w:r w:rsidR="00E971E6">
+        <w:t xml:space="preserve">s kontroll </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB547C">
+        <w:t xml:space="preserve">sker </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t xml:space="preserve">enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50269">
+        <w:t>på ett</w:t>
+      </w:r>
+      <w:r w:rsidR="00836A0A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50269">
+        <w:t>i huvudsak rimligt sätt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB547C">
+        <w:t xml:space="preserve"> utifrån gällande regelverk</w:t>
+      </w:r>
+      <w:r w:rsidR="00836A0A">
+        <w:t xml:space="preserve">. Kontroll sker dock </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB547C">
+        <w:t>mycket sällan</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t xml:space="preserve"> och det</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB547C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E971E6">
+        <w:t xml:space="preserve">saknas </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB547C">
+        <w:t>därför</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50269">
+        <w:t xml:space="preserve"> information om hur </w:t>
+      </w:r>
+      <w:r w:rsidR="00D450EF">
+        <w:t>boutredningsmännen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50269">
+        <w:t xml:space="preserve"> sköter sina uppdrag</w:t>
+      </w:r>
+      <w:r w:rsidR="00D450EF">
+        <w:t xml:space="preserve">, om </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50269">
+        <w:t xml:space="preserve">vilken ersättning </w:t>
+      </w:r>
+      <w:r w:rsidR="00523D39">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50269">
+        <w:t xml:space="preserve"> tar ut och hur lång tid det tar för dem att utföra sina uppdrag. Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6227">
+        <w:t>anser att det behövs en översyn av hur en mer effektiv tillsyn och kontroll kan utformas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t>. Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6227">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50269">
+        <w:t>konstaterar i sammanhanget att tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A50269">
+        <w:t>uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6227">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50269">
+        <w:t>normalt sett inte hanteras av domstolar utan av förvaltnings</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A50269">
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A50269">
+        <w:t xml:space="preserve">heter med särskild kompetens inom området. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF9A675" w14:textId="00C70DD1" w:rsidR="00523D39" w:rsidRDefault="006F2FA9" w:rsidP="00523D39">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En annan fråga som</w:t>
+      </w:r>
+      <w:r w:rsidR="00586CFF">
+        <w:t xml:space="preserve"> Riksrevisionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lyft</w:t>
+      </w:r>
+      <w:r w:rsidR="00586CFF">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i granskningen är </w:t>
+      </w:r>
+      <w:r w:rsidR="00586CFF">
+        <w:t xml:space="preserve">regleringen av tjänster som innefattar utredning, förvaltning och skifte av dödsbon. Enligt </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A47">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t xml:space="preserve">finns </w:t>
+      </w:r>
+      <w:r w:rsidR="00586CFF">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t xml:space="preserve">ett behov av en särskild </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A47">
+        <w:t xml:space="preserve">reglering av </w:t>
+      </w:r>
+      <w:r w:rsidR="00586CFF">
+        <w:t xml:space="preserve">sådana </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A47">
+        <w:t>tjänster</w:t>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00242A47">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00242A47">
+        <w:t xml:space="preserve"> genom</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE153A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6227">
+        <w:t>införa</w:t>
+      </w:r>
+      <w:r w:rsidR="00586CFF">
+        <w:t xml:space="preserve">nde av </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A47">
+        <w:t>kvalifikationskrav på tjänsteutövarna eller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00523D39">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A47">
+        <w:t>uttrycklig ersättningsskyldighet för skada</w:t>
+      </w:r>
+      <w:r w:rsidR="00523D39">
+        <w:t xml:space="preserve"> som de orsakar</w:t>
+      </w:r>
+      <w:r w:rsidR="00242A47">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00843F3A" w:rsidRPr="00843F3A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00836A0A">
+        <w:t>Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00836A0A">
+        <w:t>revisionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00586CFF">
+        <w:t xml:space="preserve"> anser att</w:t>
+      </w:r>
+      <w:r w:rsidR="00836A0A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00843F3A">
+        <w:t xml:space="preserve">dödsbon i realiteten </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:t>liknar</w:t>
+      </w:r>
+      <w:r w:rsidR="00843F3A">
+        <w:t xml:space="preserve"> konsumenter eftersom de ofta utgörs av privatpersoner utan tidigare kunskap eller erfarenhet av dödsbohantering. Det är, enligt Riksrevi</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00843F3A">
+        <w:t>sionens bedömning, motiverat att dödsbon har liknande skydd som privatpersoner i konsumentförhållanden. Det gäller vid köp av alla typer av varor och tjänster, men inte minst tjänster som innefattar att utreda, förvalta och skifta dödsbon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A19C0C7" w14:textId="158B2008" w:rsidR="00242A47" w:rsidRDefault="00523D39" w:rsidP="000E7DA3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10CD2" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2FA9" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>lyft</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3315" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2FA9" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r vidare frågan om dödsbons möjligheter att </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">till en rimlig kostnad </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2FA9" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klaga på </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3315" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">köp av en </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2FA9" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>tjänst</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3315" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som innefattar utredning, för</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="009E3315" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valtning och skifte av </w:t>
+      </w:r>
+      <w:r w:rsidR="00586CFF" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ett </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3315" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>döds</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="009E3315" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>bo</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2FA9" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E64BA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Riksrevisionen pekar på att </w:t>
+      </w:r>
+      <w:r w:rsidR="00583DB2" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Sveriges Begravningsbyråers Förbunds rekla</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00583DB2" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4874" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00583DB2" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>tionsnämnd</w:t>
+      </w:r>
+      <w:r w:rsidR="00415068">
+        <w:t xml:space="preserve"> (SFB)</w:t>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3315">
+        <w:t xml:space="preserve">kan pröva en </w:t>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t>tvist</w:t>
+      </w:r>
+      <w:r w:rsidR="006E64BA">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t xml:space="preserve"> om tjänsten är köpt av en medlem i förbundet. Allmänna reklama</w:t>
+      </w:r>
+      <w:r w:rsidR="006E64BA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t>tionsnämnden</w:t>
+      </w:r>
+      <w:r w:rsidR="00415068">
+        <w:t xml:space="preserve"> (ARN)</w:t>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t xml:space="preserve"> kan också</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5A4E">
+        <w:t>, om</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:t xml:space="preserve"> den som sålt</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5A4E">
+        <w:t xml:space="preserve"> tjänsten inte är medlem i förbundet,</w:t>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t xml:space="preserve"> pröva </w:t>
+      </w:r>
+      <w:r w:rsidR="00586CFF">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t xml:space="preserve">tvist om köp av </w:t>
+      </w:r>
+      <w:r w:rsidR="00586CFF">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t>begrav</w:t>
+      </w:r>
+      <w:r w:rsidR="006E64BA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t xml:space="preserve">ningstjänst. Om tjänsten är köpt av någon </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5155">
+        <w:t xml:space="preserve">som inte är medlem i förbundet </w:t>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t xml:space="preserve">och inte heller avser en begravningstjänst saknas </w:t>
+      </w:r>
+      <w:r w:rsidR="006E64BA">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t xml:space="preserve">dock möjlighet </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5155">
+        <w:t>för dödsbon att använda sig av</w:t>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t xml:space="preserve"> alternativ tvistlösning. </w:t>
+      </w:r>
+      <w:r w:rsidR="004B61B5">
+        <w:t>Dödsbon är därmed oftast hänvisade till att lösa en tvist i domstol, något som är mer kostsamt och tidskrävande.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2FA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3315">
+        <w:t>Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="009E3315">
+        <w:t xml:space="preserve">revisionens bedömning är att </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2FA9">
+        <w:t xml:space="preserve">dödsbon inte </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3315">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2FA9">
+        <w:t>tillräcklig</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3315">
+        <w:t xml:space="preserve"> tillgång till alternativ tvistlösning</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2FA9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3315">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4F6807" w14:textId="17C62371" w:rsidR="00523D39" w:rsidRDefault="006F2FA9" w:rsidP="00470162">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Slutligen </w:t>
+      </w:r>
+      <w:r w:rsidR="0028037B">
+        <w:t xml:space="preserve">bedömer </w:t>
+      </w:r>
+      <w:r w:rsidR="00523D39">
+        <w:t xml:space="preserve">Riksrevisionen att </w:t>
+      </w:r>
+      <w:r w:rsidR="00586CFF">
+        <w:t xml:space="preserve">det är motiverat att </w:t>
+      </w:r>
+      <w:r w:rsidR="00523D39" w:rsidRPr="000806F1">
+        <w:t>införa en tjänst för elektronisk inlämning av bouppteckningar.</w:t>
+      </w:r>
+      <w:r w:rsidR="00523D39">
+        <w:t xml:space="preserve"> En anledning är att det kan öka Skatteverkets produktivitet genom att elektroniskt inlämnade boupp</w:t>
+      </w:r>
+      <w:r w:rsidR="006E64BA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00523D39">
+        <w:t xml:space="preserve">teckningar möjliggör en högre grad av automatiserad handläggning och troligen också leder till att mer kompletta bouppteckningar kommer in </w:t>
+      </w:r>
+      <w:r w:rsidR="00523D39" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>direkt. En annan anledning är att allmänheten förväntar sig att kunna använda digitala tjänster i kontakt med myndigheter samtidigt som en elek</w:t>
+      </w:r>
+      <w:r w:rsidR="006E64BA" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00523D39" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>tro</w:t>
+      </w:r>
+      <w:r w:rsidR="006E64BA" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00523D39" w:rsidRPr="00C83162">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>nisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00523D39">
+        <w:t xml:space="preserve"> inlämning förmodligen förenklar hanteringen av boupp</w:t>
+      </w:r>
+      <w:r w:rsidR="006E64BA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00523D39">
+        <w:t>teck</w:t>
+      </w:r>
+      <w:r w:rsidR="006E64BA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00523D39">
+        <w:t>ningar för dödsbon.</w:t>
+      </w:r>
+      <w:r w:rsidR="000878E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BF1507" w14:textId="77777777" w:rsidR="0035286C" w:rsidRDefault="0035286C" w:rsidP="00CC4235">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:sectPr w:rsidR="0035286C" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId16"/>
           <w:headerReference w:type="default" r:id="rId17"/>
           <w:footerReference w:type="even" r:id="rId18"/>
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:headerReference w:type="first" r:id="rId20"/>
           <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034258E">
+    </w:p>
+    <w:p w14:paraId="318E1767" w14:textId="77777777" w:rsidR="000257C2" w:rsidRDefault="000257C2" w:rsidP="000257C2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc220578287"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Riksrevisionens rekommendationer till regeringen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="0D856862" w14:textId="5030E461" w:rsidR="000257C2" w:rsidRDefault="000257C2" w:rsidP="000257C2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00712BA4">
+        <w:t xml:space="preserve">lämnar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>följande rekommendationer</w:t>
+      </w:r>
+      <w:r w:rsidR="00712BA4" w:rsidRPr="00712BA4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00712BA4">
+        <w:t xml:space="preserve">till regeringen: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A23632" w14:textId="77777777" w:rsidR="003318E6" w:rsidRDefault="000257C2" w:rsidP="003318E6">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk214526705"/>
+      <w:r w:rsidRPr="000257C2">
+        <w:t>Se över de nuvarande regelverken för utredning, förvaltning och skifte av dödsbon i deras helhet med syfte att möjliggöra en snabb och smidig hantering av dödsbon som samtidigt värnar om de berördas intressen. I översynen bör</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000257C2">
+        <w:t>bland annat följande ingå:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38606A89" w14:textId="77777777" w:rsidR="003318E6" w:rsidRDefault="000257C2" w:rsidP="003318E6">
+      <w:pPr>
+        <w:pStyle w:val="Strecklistaipunktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000257C2">
+        <w:t>Hur kontroll och tillsyn av boutredningsmännens förvaltning kan utformas och organiseras för att bli mer effektiv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEEA4D3" w14:textId="59079F4D" w:rsidR="003318E6" w:rsidRDefault="000257C2" w:rsidP="003318E6">
+      <w:pPr>
+        <w:pStyle w:val="Strecklistaipunktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000257C2">
+        <w:t>Hur reglering för dödsbons köp av tjänster som innefattar utred</w:t>
+      </w:r>
+      <w:r w:rsidR="00712BA4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000257C2">
+        <w:t>ning,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000257C2">
+        <w:t>förvaltning och skifte av dödsbon kan stärkas</w:t>
+      </w:r>
+      <w:r w:rsidR="006150E0">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000257C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006150E0">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006150E0" w:rsidRPr="000257C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000257C2">
+        <w:t>genom särskilda</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000257C2">
+        <w:t>kvalifikationskrav och en uttrycklig ersättnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00712BA4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000257C2">
+        <w:t>skyldighet för de som ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00583DB2">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000257C2">
+        <w:t>ör tjänsterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6113F25D" w14:textId="12E2A55D" w:rsidR="000257C2" w:rsidRDefault="000257C2" w:rsidP="003318E6">
+      <w:pPr>
+        <w:pStyle w:val="Strecklistaipunktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000257C2">
+        <w:t>Hur dödsbon kan få större möjligheter till alternativ tvistlösning vid tvister om varor och tjänster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A33031A" w14:textId="3E4957A5" w:rsidR="000257C2" w:rsidRPr="000257C2" w:rsidRDefault="000257C2" w:rsidP="003318E6">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000257C2">
+        <w:t>Vidta nödvändiga åtgärder för att möjliggöra elektronisk inlämning av bouppteckningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FC61EC" w14:textId="18B25DCA" w:rsidR="00851282" w:rsidRDefault="00C4408B" w:rsidP="00362E73">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc220578288"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens bedömning </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14669">
+        <w:t>av R</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00851282" w:rsidRPr="00851282">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F51F3B6" w14:textId="42BB97A8" w:rsidR="009D6877" w:rsidRDefault="00851282" w:rsidP="00D97971">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF48AA">
+        <w:t xml:space="preserve"> välkomnar Riksrevisionens granskning och</w:t>
+      </w:r>
+      <w:r w:rsidR="003B35C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D6877">
+        <w:t xml:space="preserve">instämmer </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF48AA">
+        <w:t>i flera av</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6877">
+        <w:t xml:space="preserve"> Riksrevisionens iakttagelser och bedömningar. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6735">
+        <w:t>Som Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6735">
+        <w:softHyphen/>
+        <w:t>revisionen påpekar är det viktigt att regelverket kring utredning, förvaltning och skifte av dödsbon möjliggör en effektiv hantering. Det stämmer att regelverket är gammalt och regeringen delar Riksrevisionens uppfattning att det kan vara svårt för enskilda dödsbodelägare att förstå regelverket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1AAF08" w14:textId="2C48865C" w:rsidR="001908E6" w:rsidRDefault="009D5999" w:rsidP="000608DB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen rekommenderar att de nuvarande regelverken ses över i deras helhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000257C2">
+        <w:t>med syfte att möjliggöra en snabb och smidig hantering av dödsbon som samtidigt värnar om de berördas intressen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001908E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Även enligt</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6735">
+        <w:t xml:space="preserve"> regeringens mening </w:t>
+      </w:r>
+      <w:r w:rsidR="003B35C3">
+        <w:t xml:space="preserve">finns </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6735">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidR="003B35C3">
+        <w:t xml:space="preserve">ett behov av moderniseringar och förenklingar av reglerna i ärvdabalken. Regeringen tillsatte </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67664">
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6735">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="003B35C3">
+        <w:t xml:space="preserve">februari 2024 en utredning </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6735">
+        <w:t xml:space="preserve">med uppdrag </w:t>
+      </w:r>
+      <w:r w:rsidR="003B35C3">
+        <w:t>att se över reglerna om arv och testamente i ärvdabalken för att anpassa dessa till den digitala och ekonomiska samhällsutvecklingen och till hur människor bildar familj i dag</w:t>
+      </w:r>
+      <w:r w:rsidR="008767B8">
+        <w:t xml:space="preserve"> (Ju 2024:05)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67664">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B35C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67664">
+        <w:t xml:space="preserve">Syftet var att </w:t>
+      </w:r>
+      <w:r w:rsidR="003B35C3">
+        <w:t>åstadkomma en modern, tydlig och trygg arvs- och testamentsrätt.</w:t>
+      </w:r>
+      <w:r w:rsidR="001908E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67664">
+        <w:t>I utredningens uppdrag ingick att analysera och beakta f</w:t>
+      </w:r>
+      <w:r w:rsidR="001908E6">
+        <w:t xml:space="preserve">lera av de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67664">
+        <w:t xml:space="preserve">omständigheter </w:t>
+      </w:r>
+      <w:r w:rsidR="001908E6">
+        <w:t xml:space="preserve">som Riksrevisionen pekar på i sin granskning, som </w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:t xml:space="preserve">exempelvis </w:t>
+      </w:r>
+      <w:r w:rsidR="001908E6">
+        <w:t>ändrade familjeförhållanden och ökad inter</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="001908E6">
+        <w:t>nationali</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67664">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="001908E6">
+        <w:t>sering</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67664">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0018078B">
+        <w:t xml:space="preserve"> Utredningen överlämnade nyligen sitt betänkande</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60573">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001908E6">
+        <w:t xml:space="preserve"> som bereds inom Regeringskansliet</w:t>
+      </w:r>
+      <w:r w:rsidR="0018078B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60573">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0018078B">
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidR="008B6F9D">
+        <w:t xml:space="preserve">vidare </w:t>
+      </w:r>
+      <w:r w:rsidR="0018078B">
+        <w:t>avsnitt</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4185">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0018078B">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="0018078B">
+        <w:instrText xml:space="preserve"> REF _Ref214478587 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="0018078B">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="000B4BC4">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0018078B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="0034258E">
+      <w:r w:rsidR="00C60573">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0018078B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B35C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3AB6FD" w14:textId="77777777" w:rsidR="00471645" w:rsidRDefault="001908E6" w:rsidP="00C234AB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0018078B">
+        <w:t xml:space="preserve">Samtidigt som det kan konstateras att </w:t>
+      </w:r>
+      <w:r w:rsidR="009D5999">
+        <w:t xml:space="preserve">delar av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018078B">
+        <w:t xml:space="preserve">ärvdabalken är i behov av modernisering, är regelverket </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60573">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60573" w:rsidRPr="0018078B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018078B">
+        <w:t>utredning, förvaltning och skifte av dödsbon väl inarbetat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018078B">
+        <w:t xml:space="preserve">är inte tydligt </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE142C">
+        <w:t>uti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018078B">
+        <w:t xml:space="preserve">från Riksrevisionens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018078B">
+        <w:lastRenderedPageBreak/>
+        <w:t>granskning i vilka delar regelverket på ett mer generellt plan brister.</w:t>
+      </w:r>
+      <w:r w:rsidR="0015481C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00385094">
+        <w:t>Enligt Riksrevisionen bör</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46A19">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11801">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00E46A19">
+        <w:t xml:space="preserve">översyn </w:t>
+      </w:r>
+      <w:r w:rsidR="00784E61">
+        <w:t xml:space="preserve">innefatta särskilt </w:t>
+      </w:r>
+      <w:r w:rsidR="00E46A19">
+        <w:t xml:space="preserve">tre </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:t>frågor</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46A19">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620C5490" w14:textId="3FA4CBAD" w:rsidR="00C234AB" w:rsidRDefault="00E46A19" w:rsidP="00C234AB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den första </w:t>
+      </w:r>
+      <w:r w:rsidR="00471645">
+        <w:t xml:space="preserve">frågan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rör h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000257C2">
+        <w:t>ur kontroll och tillsyn av boutredningsmännens förvaltning kan utformas och organiseras för att bli mer effektiv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:t>Den frågan</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11801">
+        <w:t>har ett nära samband</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve"> med frågan om vem som ska förordna och entlediga boutredningsmän samt fatta beslut i </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60573">
+        <w:t xml:space="preserve">andra </w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve">närliggande frågor. Det har tidigare övervägts om de uppgifterna bör flyttas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60573">
+        <w:t xml:space="preserve">från allmän domstol </w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t>till en förvaltningsmyndighet. Då ansågs</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB" w:rsidRPr="00704885">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve">vägande skäl tala för att uppgiften borde vara kvar hos allmän domstol, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C234AB">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F39">
+        <w:t>med hänsyn till det behov av kvalificerade rättsliga överväganden som kan uppstå i vissa ärenden</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve">. Dessutom framstod det som tveksamt vilken </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F39">
+        <w:t>förvaltnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4BC4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t>dighet som skulle vara lämplig att ta över uppgiften. Samtidigt gjordes bedömningen att bevaknings- och tillsynsansvaret borde kvarstå hos den myndighet som beslutade i ärendena (se p</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB" w:rsidRPr="003F3231">
+        <w:t>rop. 2010/11:119</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve"> s. 72–7</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5F39">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B110AC" w14:textId="7A81C307" w:rsidR="007C30F6" w:rsidRDefault="00FC5F39" w:rsidP="000608DB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Att domstolarna har tillsynsuppgifter inom detta område skiljer sig från det som numera är det vanliga inom de flesta rättsområden. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t>Enligt Riksrevisionen sker tillsyn och kontroll av boutredningsmännens verk</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t>samhet i mycket begränsad omfattning. Som Riksrevisionen påpekar inne</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve">bär dagens utformning av </w:t>
+      </w:r>
+      <w:r w:rsidR="00640418">
+        <w:t>regelverket</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve"> att ett ansvar ligger på dödsbo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t>ägarna att föra fram synpunkter på boutredningsmannens arbete.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB" w:rsidRPr="00C234AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve">Samtidigt skiljer sig tillsynen och kontrollen av </w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB" w:rsidRPr="00784CAE">
+        <w:t>boutredningsmännens</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve"> uppgifter från </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:t xml:space="preserve">exempelvis </w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t>tillsynen i konkurser. Det finns inget krav på att en boutred</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t>ningsman ska utses för att förvalta och skifta ett dödsbo</w:t>
+      </w:r>
+      <w:r w:rsidR="007C30F6">
+        <w:t>, och i de allra flesta fall sker inte heller det</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C30F6">
+        <w:t xml:space="preserve">Och även om en boutredningsman utses har </w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve">dödsbodelägarna stora möjligheter att själva </w:t>
+      </w:r>
+      <w:r w:rsidR="007C30F6">
+        <w:t>påverka</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve"> utred</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t>ning</w:t>
+      </w:r>
+      <w:r w:rsidR="007C30F6">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t>, förvaltning</w:t>
+      </w:r>
+      <w:r w:rsidR="007C30F6">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve"> och skifte</w:t>
+      </w:r>
+      <w:r w:rsidR="007C30F6">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve"> av dödsboet</w:t>
+      </w:r>
+      <w:r w:rsidR="007C30F6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00640418">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t>Staten svarar inte heller för boutred</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve">ningsmannens arvode och även en </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE142C">
+        <w:t>dödsbo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t>delägare kan utses till boutred</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C234AB">
+        <w:t xml:space="preserve">ningsman.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01622B52" w14:textId="3A2BFA39" w:rsidR="00BE0125" w:rsidRDefault="00C234AB" w:rsidP="000608DB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r w:rsidR="007C30F6">
+        <w:t>synpunkter på boutredningsmannens förvaltning kommer till tings</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="007C30F6">
+        <w:t>rättens kännedom, exempelvis genom att klander väcks eller att det fram</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="007C30F6">
+        <w:t>förs en begäran om att boutredningsmannen ska entledigas,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00435E06">
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tingsrätte</w:t>
+      </w:r>
+      <w:r w:rsidR="007C30F6">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> beakta de synpunkter som förs fram. </w:t>
+      </w:r>
+      <w:r w:rsidR="00435E06">
+        <w:t xml:space="preserve">Tingsrätten kan också, som en del av sin </w:t>
+      </w:r>
+      <w:r w:rsidR="00640418">
+        <w:t>serviceskyldighet</w:t>
+      </w:r>
+      <w:r w:rsidR="00435E06">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00640418">
+        <w:t xml:space="preserve">upplysa om </w:t>
+      </w:r>
+      <w:r w:rsidR="007C30F6">
+        <w:t xml:space="preserve">exempelvis </w:t>
+      </w:r>
+      <w:r w:rsidR="00640418">
+        <w:t>möjligheten att begära entledigande av en boutredningsman eller att utse en god man</w:t>
+      </w:r>
+      <w:r w:rsidR="00435E06">
+        <w:t>, när det är motiverat</w:t>
+      </w:r>
+      <w:r w:rsidR="00640418">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Vidare bör det beaktas att om boutredningsmannen är en advokat </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:t xml:space="preserve">eller en jurist som är anställd av en advokatbyrå </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">så </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:t>omfattas bout</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:t>red</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:t>ningsmannens arbete av den</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillsyn</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:t xml:space="preserve"> som bedrivs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av Sveriges advokat</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>sam</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fund. </w:t>
+      </w:r>
+      <w:r w:rsidR="00640418">
+        <w:t xml:space="preserve">Det </w:t>
+      </w:r>
+      <w:r w:rsidR="00600785">
+        <w:t xml:space="preserve">har inte </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:t xml:space="preserve">genom Riksrevisionens granskning eller på något annat sätt </w:t>
+      </w:r>
+      <w:r w:rsidR="00600785">
+        <w:t xml:space="preserve">framkommit </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4C1D">
+        <w:t xml:space="preserve">att det på ett </w:t>
+      </w:r>
+      <w:r w:rsidR="00640418">
+        <w:t>mer systematiskt sätt finns</w:t>
+      </w:r>
+      <w:r w:rsidR="004353EC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00640418">
+        <w:t xml:space="preserve">brister i boutredningsmännens arbete. </w:t>
+      </w:r>
+      <w:r w:rsidR="00842535">
+        <w:t xml:space="preserve">Mot denna bakgrund anser regeringen att det för närvarande inte finns skäl att </w:t>
+      </w:r>
+      <w:r w:rsidR="00784CAE">
+        <w:t xml:space="preserve">se över hur </w:t>
+      </w:r>
+      <w:r w:rsidR="00784CAE" w:rsidRPr="00842535">
+        <w:t>kontroll och tillsyn av boutredningsmännens förvaltning kan utformas och organiseras för att bli mer effektiv.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC272B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27512DFD" w14:textId="29F755F4" w:rsidR="006E3BB7" w:rsidRDefault="00C234AB" w:rsidP="00640418">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den andra frågan som Riksrevisionen</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4C1D">
+        <w:t xml:space="preserve"> bedömer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bör ingå i översynen är </w:t>
+      </w:r>
+      <w:r w:rsidR="000608DB">
+        <w:t>hur</w:t>
+      </w:r>
+      <w:r w:rsidR="000608DB" w:rsidRPr="000608DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000608DB">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="000608DB" w:rsidRPr="000608DB">
+        <w:t xml:space="preserve">reglering </w:t>
+      </w:r>
+      <w:r w:rsidR="000608DB">
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidR="000608DB" w:rsidRPr="000608DB">
+        <w:t xml:space="preserve"> dödsbons köp av tjänster som innefattar utredning, förvaltning och skifte av dödsbon kan stärkas</w:t>
+      </w:r>
+      <w:r w:rsidR="000608DB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000608DB">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000608DB" w:rsidRPr="000608DB">
+        <w:t xml:space="preserve"> genom särskilda kvalifikationskrav och en uttrycklig ersättningsskyldighet för de som utför tjänsterna</w:t>
+      </w:r>
+      <w:r w:rsidR="000608DB">
+        <w:t xml:space="preserve">. Som Riksrevisionen påpekar </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4C1D">
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidR="005769E8">
+        <w:t>någon som erbjuder en tjänst som innefattar utredning, förvaltning och skifte av ett dödsbo</w:t>
+      </w:r>
+      <w:r w:rsidR="00784CAE" w:rsidRPr="00784CAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4C1D">
+        <w:t xml:space="preserve">få </w:t>
+      </w:r>
+      <w:r w:rsidR="00784CAE" w:rsidRPr="00784CAE">
+        <w:t>stor</w:t>
+      </w:r>
+      <w:r w:rsidR="005769E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00784CAE" w:rsidRPr="00784CAE">
+        <w:t xml:space="preserve">förfoganderätt över dödsboets tillgångar och </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:t xml:space="preserve">över </w:t>
+      </w:r>
+      <w:r w:rsidR="00784CAE" w:rsidRPr="00784CAE">
+        <w:t>hur dödsboet förvaltas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00784CAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000608DB">
+        <w:t xml:space="preserve">Det </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14669">
+        <w:t>stämmer också att det of</w:t>
+      </w:r>
+      <w:r w:rsidR="000608DB">
+        <w:t xml:space="preserve">tast </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14669">
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidR="00784CAE">
+        <w:t xml:space="preserve">privatpersoner som använder sig av </w:t>
+      </w:r>
+      <w:r w:rsidR="00784CAE">
+        <w:lastRenderedPageBreak/>
+        <w:t>tjänsterna, ofta i en tid av sorg.</w:t>
+      </w:r>
+      <w:r w:rsidR="00423C16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6402">
+        <w:t>Ett dödsbo är en juridisk person</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4185">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6402">
+        <w:t xml:space="preserve"> exempelvis </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6402">
+        <w:t>sluta avtal och vara part i en rättegång</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6402" w:rsidRPr="00F825EC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6402">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:t xml:space="preserve">I denna egenskap omfattas dödsboet </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t xml:space="preserve">generellt inte av konsumenträttslig lagstiftning. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02FA2">
+        <w:t xml:space="preserve">Av intresse </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6402">
+        <w:t>i samman</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51390">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00EE6402">
+        <w:t xml:space="preserve">hanget </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02FA2">
+        <w:t xml:space="preserve">är dock </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6402">
+        <w:t>att a</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7" w:rsidRPr="00F825EC">
+        <w:t>vsikten är</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t xml:space="preserve"> att det </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7" w:rsidRPr="00F825EC">
+        <w:t xml:space="preserve">i dödsboets namn </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t xml:space="preserve">endast </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7" w:rsidRPr="00F825EC">
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidR="00942626">
+        <w:t>utföras</w:t>
+      </w:r>
+      <w:r w:rsidR="00942626" w:rsidRPr="00F825EC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t>sådana</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7" w:rsidRPr="00F825EC">
+        <w:t xml:space="preserve"> rättshandlingar som</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t xml:space="preserve"> ytterst</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7" w:rsidRPr="00F825EC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t>har till</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7" w:rsidRPr="00F825EC">
+        <w:t xml:space="preserve"> syfte att vara ett led i avvecklingen av boet</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t xml:space="preserve">. Någon varaktig ekonomisk verksamhet är därmed inte avsedd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5CCA54" w14:textId="5F1BA2D0" w:rsidR="006C212A" w:rsidRDefault="00C77C57" w:rsidP="000A4722">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det saknas, som Riksrevisionen konstaterar, </w:t>
+      </w:r>
+      <w:r w:rsidR="00942626">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">särskild reglering som specifikt tar sikte på tjänster som innefattar utredning, förvaltning och skifte av dödsbon. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t xml:space="preserve">Enligt Riksrevisionen kan en illasinnad eller okunnig tjänsteutövare </w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:t xml:space="preserve">orsaka </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t xml:space="preserve">dödsboet betydande ekonomiska skador. </w:t>
+      </w:r>
+      <w:r w:rsidR="00062F88">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00600785">
+        <w:t>rapport</w:t>
+      </w:r>
+      <w:r w:rsidR="00942626">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00600785">
+        <w:t xml:space="preserve">en framkommer också, genom </w:t>
+      </w:r>
+      <w:r w:rsidR="00062F88">
+        <w:t>hänvi</w:t>
+      </w:r>
+      <w:r w:rsidR="00600785">
+        <w:t xml:space="preserve">sningar till </w:t>
+      </w:r>
+      <w:r w:rsidR="00062F88">
+        <w:t>granskningar i media</w:t>
+      </w:r>
+      <w:r w:rsidR="00600785">
+        <w:t xml:space="preserve">, att det förekommer att </w:t>
+      </w:r>
+      <w:r w:rsidR="00062F88">
+        <w:t xml:space="preserve">dödsbon </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:t>utsätts</w:t>
+      </w:r>
+      <w:r w:rsidR="00062F88">
+        <w:t xml:space="preserve"> för bedrägerier. </w:t>
+      </w:r>
+      <w:r w:rsidR="00942626">
+        <w:t>Regeringen ser all</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00942626">
+        <w:t>varligt på dessa uppgifter. Det är oacceptabelt att människor som är särskilt sårbara efter en anhörigs bortgång blir offer för bedragare som hänsynslöst utnyttjar deras tillit. Det är dessutom av yttersta vikt att motverka möjlig</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00942626">
+        <w:t>heterna att berika sig genom bedrägerier – både för att värna trygg</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00942626">
+        <w:t>heten och för att strypa den kriminella ekonomin. Regeringen arbetar brett för att minska denna typ av brottslighet</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4722">
+        <w:t xml:space="preserve">. Den 1 juli 2025 skärptes synen på </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1953">
+        <w:t xml:space="preserve">bedrägerier </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4722">
+        <w:t xml:space="preserve">efter förslag av regeringen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE142C">
+        <w:t>propositionen Skärpt syn på sexuella kränkningar, bedrägerier mot äldre och brott med kön som hat</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CE142C">
+        <w:t>brotts</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CE142C">
+        <w:t>motiv (</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4722">
+        <w:t>prop. 2024/25:124</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE142C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4722">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81968">
+        <w:t xml:space="preserve"> De nya reglerna innebär att fler fall av bedrägeri ska bedömas som grova brott och ge ett hårdare straff.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4722">
+        <w:t xml:space="preserve"> Vid bedömningen av om brottet är grovt ska nu särskilt beaktas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000A4722">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000A4722">
+        <w:t xml:space="preserve"> om gärningsmannen på ett hänsynslöst sätt har utnyttjat offrets skyddslösa eller utsatta ställning </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1953">
+        <w:t xml:space="preserve">eller </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4722">
+        <w:t xml:space="preserve">om gärningen har ingått i en brottslighet som utövats i organiserad form eller systematiskt. Båda dessa </w:t>
+      </w:r>
+      <w:r w:rsidR="00133655">
+        <w:t>kvalifikations</w:t>
+      </w:r>
+      <w:r w:rsidR="00332291">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00133655">
+        <w:t xml:space="preserve">grunder </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4722">
+        <w:t xml:space="preserve">kan vara relevanta i ett fall där den som erbjuder tjänster för </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4722" w:rsidRPr="000A4722">
+        <w:t>utredning, förvaltning och skifte av dödsbon</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4722">
+        <w:t xml:space="preserve"> begår bedrägerier mot sina kunder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74492600" w14:textId="6D469A69" w:rsidR="006E3BB7" w:rsidRDefault="00EE6402" w:rsidP="006E3BB7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det är inte</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77C57">
+        <w:t xml:space="preserve"> ovanligt att det saknas lagstadgade kvalifikationskrav och specifika ersättningsregler för</w:t>
+      </w:r>
+      <w:r w:rsidR="00602737">
+        <w:t xml:space="preserve"> utförare av en viss </w:t>
+      </w:r>
+      <w:r w:rsidR="00C77C57">
+        <w:t>tjänst</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C212A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE28E8">
+        <w:t>en enskilde</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:t xml:space="preserve"> har ofta goda möjligheter</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE28E8">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4722">
+        <w:t xml:space="preserve">själv </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE28E8">
+        <w:t xml:space="preserve">bedöma om en </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4722">
+        <w:t xml:space="preserve">utförare av en </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE28E8">
+        <w:t>tjänst bör anlitas och i så fall vilken kompetens som efterfrågas. Utredning, förvaltning och skifte av dödsbo är en angelägenhet</w:t>
+      </w:r>
+      <w:r w:rsidR="00415068">
+        <w:t xml:space="preserve"> som dödsbodelägarna själva har stor möjlighet att råda över</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE28E8">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4722">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB01ED">
+        <w:t xml:space="preserve">om framgår </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4722">
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB01ED">
+        <w:t>Riksrevisionens rapport finns det privata aktörer som reglerar</w:t>
+      </w:r>
+      <w:r w:rsidR="00602737">
+        <w:t xml:space="preserve"> vissa</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB01ED">
+        <w:t xml:space="preserve"> utövare av den aktuella typen av tjänster. </w:t>
+      </w:r>
+      <w:r w:rsidR="00600785">
+        <w:t>Om en advokat</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t xml:space="preserve"> eller en jurist som är anställd på en advokatbyrå</w:t>
+      </w:r>
+      <w:r w:rsidR="00600785">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t xml:space="preserve">anlitas </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t xml:space="preserve">så omfattas </w:t>
+      </w:r>
+      <w:r w:rsidR="00600785">
+        <w:t>denne</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t xml:space="preserve"> av Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t>s till</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t>syn</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t xml:space="preserve">För andra utförare finns </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t>SBF</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t>, som</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t xml:space="preserve"> är en medlemsorganisation som tillhandahåller auktorisation för sina medlemmar</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B22D5">
+        <w:t xml:space="preserve">Inom </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t>SBF</w:t>
+      </w:r>
+      <w:r w:rsidR="009A13D0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B22D5">
+        <w:t xml:space="preserve">finns </w:t>
+      </w:r>
+      <w:r w:rsidR="009A13D0">
+        <w:t>en reklama</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="009A13D0">
+        <w:t xml:space="preserve">tionsnämnd som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009A13D0">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009E0FEE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0088135E">
+        <w:t>har</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7" w:rsidRPr="00FE2C01">
+        <w:t>till uppgift att bedöma frågor rörande de auktoriserade medlems</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006E3BB7" w:rsidRPr="00FE2C01">
+        <w:t>byråernas agerande och ansvar gentemot sina upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006E3BB7" w:rsidRPr="00FE2C01">
+        <w:t>drags</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006E3BB7" w:rsidRPr="00FE2C01">
+        <w:t>givare i samband med begravnings</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t>uppdrag</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7" w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve"> juridiska </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t>tjänster</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7" w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t>och annan</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7" w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve"> sammanhängande verksamhet.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t>en dödsbodelägare väljer att ansöka om en boutrednings</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t>man gäller också vissa lagstadgade kvalifika</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006E3BB7">
+        <w:t>krav.</w:t>
+      </w:r>
+      <w:r w:rsidR="00600785">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B6F9D">
+        <w:t xml:space="preserve">Det finns även andra aktörer på marknaden som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>erbjuder utbildningar och kvalitets</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>säkring.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6F9D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E383B">
+        <w:t>Mot den bakgrunden är regeringens bedömning att det för när</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="003E383B">
+        <w:t xml:space="preserve">varande inte finns skäl att </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t>överväga en sådan reglering</w:t>
+      </w:r>
+      <w:r w:rsidR="003E383B">
+        <w:t xml:space="preserve"> som Riksrevisionen rekom</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="003E383B">
+        <w:t xml:space="preserve">menderar i denna del. Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t xml:space="preserve">avser </w:t>
+      </w:r>
+      <w:r w:rsidR="003E383B">
+        <w:t>dock att följa frågan</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t xml:space="preserve"> noggrant</w:t>
+      </w:r>
+      <w:r w:rsidR="003E383B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00062F88">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D94039A" w14:textId="214D972D" w:rsidR="00B26C26" w:rsidRDefault="00062F88" w:rsidP="00B26C26">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tredje </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t xml:space="preserve">frågan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som enligt </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bör innefattas i en större översyn är </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="000257C2">
+        <w:t>ur dödsbon kan få större möjligheter till alternativ tvistlösning vid tvister om varor och tjänster.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve">Möjligheten för konsumenter att använda sig av alternativ tvistlösning </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t>regleras</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE" w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>i stor utsträckning av EU-rätten. Europa</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>parlamentets och rådets direktiv 2013/11/EU av den 21</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>maj</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve">2013 om alternativ tvistlösning vid konsumenttvister och om ändring </w:t>
+      </w:r>
+      <w:r w:rsidR="00110189">
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidR="00110189" w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>ning (EG) nr 2006/2004 och direktiv 2009/22/EG (tvist</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>lös</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>direktivet)</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t xml:space="preserve"> har i Sverige </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>genomför</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>s i lagen (2015:671) om alternativ tvistlösning i konsumentförhållanden och förordningen (2015:739) med instruktion för Allmänna reklamationsnämnde</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77C57">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t>. EU-direktivet</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve"> syftar till att säkerställa att konsumenter inom EU har tillgång till tvistlösning utanför domstol inför organ som är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve"> oberoende, opartiska och effektiva (artikel 1). Direktivet avser bara konsumenters klagomål mot näringsidkare (artikel 2.2 g). En konsument definieras som en fysisk person som handlar huvudsakligen för ändamål som faller utanför näringsverksamhet (artikel</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>tvistlös</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>direktivet och 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve">3 lagen om alternativ tvistlösning i konsumentförhållanden). Begreppet har samma innebörd som i annan konsumentlagstiftning. Dödsbon </w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF" w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve">inte konsumenter i regleringens mening och någon skyldighet att tillhandahålla alternativ tvistlösning för </w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:t>dödsbon</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF" w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C26" w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve">följer inte av tvistlösningsdirektivet. Det finns dock ingenting som hindrar att medlemsstaterna ger tillgång till alternativ tvistlösning även till andra än konsumenter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D655AAB" w14:textId="21328BC7" w:rsidR="00062F88" w:rsidRDefault="00FE2C01" w:rsidP="00CF110C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE2C01">
+        <w:t>Under en period prövade</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26919">
+        <w:t>, som Riksrevisionen konstaterar,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E383B">
+        <w:t>ARN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve"> även tvister som anmälts av ett dödsbo. </w:t>
+      </w:r>
+      <w:r w:rsidR="008C61A0">
+        <w:t>För att effektivisera nämndens verk</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="008C61A0">
+        <w:t>samhet begränsades m</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t>öjligheten till sådan prövning genom en förord</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="009E0FEE">
+        <w:t xml:space="preserve">ändring som trädde i kraft i mars 2022. </w:t>
+      </w:r>
+      <w:r w:rsidR="008C61A0">
+        <w:t xml:space="preserve">Möjligheten att få en tvist avseende köp av begravningstjänst prövad kvarstår dock, om tjänsten är köpt av någon som inte är medlem i SBF. </w:t>
+      </w:r>
+      <w:r w:rsidR="0021712A">
+        <w:t xml:space="preserve">Om tjänsten är köpt </w:t>
+      </w:r>
+      <w:r w:rsidR="008C61A0">
+        <w:t>av en med</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="008C61A0">
+        <w:t>lem i SBF finns möjligheten att få frågan prövad av organisationens reklamationsnämnd, som är en godkänd nämnd enligt 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C61A0">
+        <w:t xml:space="preserve">§ lagen om alternativ tvistlösning i konsumentförhållanden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve">Regeringen bedömer att det i dagsläget inte </w:t>
+      </w:r>
+      <w:r w:rsidR="001A74AE">
+        <w:t>finns skäl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2C01">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r w:rsidR="001A74AE">
+        <w:t xml:space="preserve">åter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2C01">
+        <w:t>utvidga möjligheten för prövning av tvister vid ARN</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6877">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2C01">
+        <w:t>på det sätt som Riksrevisionen rekom</w:t>
+      </w:r>
+      <w:r w:rsidR="001A74AE">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FE2C01">
+        <w:t>men</w:t>
+      </w:r>
+      <w:r w:rsidR="001A74AE">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FE2C01">
+        <w:t>derar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DE560D" w14:textId="7D37C453" w:rsidR="00D97971" w:rsidRDefault="00D97971" w:rsidP="009A13D0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen delar Riksrevisionens bedömning att det bör införas en möj</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>lig</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>het att lämna in bouppteckningar elektroniskt. I enlighet med Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>revi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>sion</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ens rekommendation har regeringen nyligen beslutat en proposition med förslag om att en sådan möjlighet införs (se vidare avsnitt 4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3CDF94" w14:textId="14EE83B9" w:rsidR="00C14669" w:rsidRDefault="00C14669" w:rsidP="0018078B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Ref214478587"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc220578289"/>
+      <w:r>
+        <w:t>Regeringens åtgärder med anledning av Riksrevisionens rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="6E4B2F74" w14:textId="5BFC9FB8" w:rsidR="00841B47" w:rsidRDefault="009D6877" w:rsidP="00C83162">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE28E8">
+        <w:t xml:space="preserve">beslutade </w:t>
+      </w:r>
+      <w:r w:rsidR="002772E4">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> november 2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6877">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE28E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6877">
+        <w:t>Elektronisk inläm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009D6877">
+        <w:t>ning av bouppteckningar</w:t>
+      </w:r>
+      <w:r w:rsidR="002772E4">
+        <w:t xml:space="preserve"> (prop. 2025/26:4</w:t>
+      </w:r>
+      <w:r w:rsidR="0014691D">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002772E4">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6877">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Genom förslagen möjlig</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>görs att bouppteckningar och dödsboanmälningar lämnas in elektroniskt</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:t xml:space="preserve"> till Skatte</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:t>verket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6877">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE28E8">
+        <w:t>Möjligheten att lämna in handlingarna elektroniskt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6877">
+        <w:t xml:space="preserve"> kan för</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009D6877">
+        <w:t xml:space="preserve">väntas göra det enklare och minska kostnaderna för privatpersoner och professionella aktörer samtidigt som Skatteverket kan arbeta mer effektivt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6877">
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagändringarna föreslås träda i kraft den 1 juli 2026. Därefter kan tjänsten börja användas så snart Skatteverket har utvecklat den.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Inom Regerings</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kansliet bereds vidare förslagen i betänkandet Nya regler om arv och testamente – bland annat ett testamentsregister i offentlig regi och ett stärkt skydd för efterlevande sambor (SOU 2025:91). </w:t>
+      </w:r>
+      <w:r w:rsidR="0015481C">
+        <w:t xml:space="preserve">I betänkandet lämnas </w:t>
+      </w:r>
+      <w:r w:rsidR="002772E4">
+        <w:t xml:space="preserve">ett flertal </w:t>
+      </w:r>
+      <w:r w:rsidR="0015481C">
+        <w:t xml:space="preserve">förslag </w:t>
+      </w:r>
+      <w:r w:rsidR="002772E4">
+        <w:t xml:space="preserve">på </w:t>
+      </w:r>
+      <w:r w:rsidR="0015481C">
+        <w:t xml:space="preserve">modernare regler </w:t>
+      </w:r>
+      <w:r w:rsidR="002772E4">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidR="0015481C">
+        <w:t>arv och testamente</w:t>
+      </w:r>
+      <w:r w:rsidR="002772E4">
+        <w:t xml:space="preserve">. Dessutom görs en </w:t>
+      </w:r>
+      <w:r w:rsidR="0015481C">
+        <w:t>språklig</w:t>
+      </w:r>
+      <w:r w:rsidR="002772E4">
+        <w:t xml:space="preserve"> översyn med inriktning på</w:t>
+      </w:r>
+      <w:r w:rsidR="0015481C">
+        <w:t xml:space="preserve"> för</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0015481C">
+        <w:t>enkling</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0015481C">
+        <w:t xml:space="preserve">ar och moderniseringar av bestämmelserna </w:t>
+      </w:r>
+      <w:r w:rsidR="002772E4">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidR="0015481C">
+        <w:t xml:space="preserve">utredning, förvaltning och skifte av dödsbon. </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0ECD">
+        <w:t>Betänk</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944BF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="001D0ECD">
+        <w:t>andet</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6D11">
+        <w:t xml:space="preserve"> har remitterats och remiss</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="007E6D11">
+        <w:t xml:space="preserve">tiden löpte ut </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4E1B">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="007E6D11">
+        <w:t xml:space="preserve">januari 2026. </w:t>
+      </w:r>
+      <w:r w:rsidR="002772E4">
+        <w:t>Regeringen kommer att återkomma till riks</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2C49">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="002772E4">
+        <w:t xml:space="preserve">dagen när beredningen är avslutad. </w:t>
+      </w:r>
+      <w:r w:rsidR="009361D7">
+        <w:t xml:space="preserve">Regeringen avser </w:t>
+      </w:r>
+      <w:r w:rsidR="007E6D11">
+        <w:t>vidare</w:t>
+      </w:r>
+      <w:r w:rsidR="009361D7">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83104">
+        <w:t xml:space="preserve"> noga</w:t>
+      </w:r>
+      <w:r w:rsidR="009361D7">
+        <w:t xml:space="preserve"> följa utvecklingen </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83104">
+        <w:t>i de frågor som Riksrevisionen lyfter</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6D11">
+        <w:t xml:space="preserve"> i sin granskning</w:t>
+      </w:r>
+      <w:r w:rsidR="009361D7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C69BB0" w14:textId="589F2CAD" w:rsidR="00E80E5C" w:rsidRPr="00E80E5C" w:rsidRDefault="00E80E5C" w:rsidP="00E80E5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80E5C">
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6D11">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14396B79" w14:textId="6A0F55F1" w:rsidR="00DB62B9" w:rsidRPr="003318E6" w:rsidRDefault="00DB62B9" w:rsidP="00FE2C01">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="003318E6" w:rsidSect="0035286C">
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68016B15" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="001400A8" w:rsidP="00E12CB7">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc220578290"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Riksrevisionens rapport S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001400A8">
+        <w:t>tatens insatser vid hantering av dödsbon – utredning, förvaltning och skifte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00865B7D">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2025:23)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="1EE3039B" w14:textId="77777777" w:rsidR="003C45A9" w:rsidRDefault="003C45A9" w:rsidP="003C45A9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B73834" w14:textId="77777777" w:rsidR="003C45A9" w:rsidRDefault="003C45A9" w:rsidP="003C45A9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34672147" w14:textId="73747CBA" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400A78FA" w14:textId="2942B8B4" w:rsidR="00802218" w:rsidRPr="00AB18D2" w:rsidRDefault="00802218" w:rsidP="00F233F2">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB18D2">
+    <w:p w14:paraId="56E1E6E7" w14:textId="33640529" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Utvecklingen i Europarådet under helåret 2024 och första halvåret 2025</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6CCFEBCE" w14:textId="77777777" w:rsidR="00802218" w:rsidRPr="00C85FCA" w:rsidRDefault="00802218" w:rsidP="00311081">
+    <w:p w14:paraId="1F26B62F" w14:textId="2B27FD12" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382466C5" w14:textId="67875520" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD9AA5B" w14:textId="326936F5" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096E1CF0" w14:textId="6058E50C" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D57F099" w14:textId="41B6055C" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF863D9" w14:textId="1A1B7C56" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7DB680" w14:textId="10CF1C60" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74805A7A" w14:textId="7B1BDEB9" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773C4854" w14:textId="5EAFB8B9" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164E74F1" w14:textId="5AE8EBF5" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B10EDD" w14:textId="07940D9A" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DA9433" w14:textId="3D745EC4" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346450CF" w14:textId="077CD33E" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC0B449" w14:textId="2DD1284A" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C037B92" w14:textId="3CA85DF7" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2229A2FA" w14:textId="325E06EB" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3C44C1" w14:textId="0F2682B9" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5371A82E" w14:textId="4A4DD6A9" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2730E517" w14:textId="19D17913" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141E9FF4" w14:textId="75EB0324" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E4826C" w14:textId="006C5D4D" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5844144F" w14:textId="46CC0386" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB01568" w14:textId="4D31F592" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A6C420" w14:textId="68BEAA2F" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7593AD81" w14:textId="3D74254D" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC7C321" w14:textId="29959FC2" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1E95FD" w14:textId="6C6CF3CF" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD2316E" w14:textId="5CBF0BB8" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28318BFB" w14:textId="0FD3D283" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3F9327" w14:textId="3DFD1569" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312B399B" w14:textId="624DCEB1" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFF3EE8" w14:textId="241D259F" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D39085A" w14:textId="60021206" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7A6C43" w14:textId="55981863" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EC63D5" w14:textId="75BEC25C" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32333769" w14:textId="71E197E0" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="768C5951" w14:textId="014B7CD4" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480082FE" w14:textId="56AE2A08" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728F5F74" w14:textId="014DCA39" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2053A189" w14:textId="4368BA6B" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C48250" w14:textId="44C7F45B" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F610DD" w14:textId="0BF1C4E8" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551BAADB" w14:textId="217684B4" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACDAB81" w14:textId="1F3963F5" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BC7DA6" w14:textId="152D4CBB" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E56C7E" w14:textId="4D7FC6FC" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0187A4" w14:textId="67BD6D1A" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690F6612" w14:textId="0ECBA266" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3521DF13" w14:textId="6F77A255" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9B8D30" w14:textId="79846372" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E7F3AA" w14:textId="6B7BA649" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A71D15" w14:textId="03136B1A" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0067F7" w14:textId="79A13173" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F2FB9B" w14:textId="7FAB3E0D" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67786345" w14:textId="1085334C" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610DAD4B" w14:textId="64BE0969" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697BE1F3" w14:textId="50981B31" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76580090" w14:textId="291A8562" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797BB7D2" w14:textId="1A47EE79" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5494631C" w14:textId="5BAB0A21" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB06F7A" w14:textId="4AB16CD8" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A965ED" w14:textId="64B7E533" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE0C6E4" w14:textId="333B1237" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C368558" w14:textId="52A6781B" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575A7674" w14:textId="447F2764" w:rsidR="003C45A9" w:rsidRDefault="003C45A9">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D170CB4" w14:textId="77777777" w:rsidR="003C45A9" w:rsidRDefault="003C45A9" w:rsidP="003C45A9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7531E9CB" w14:textId="77777777" w:rsidR="003C45A9" w:rsidRDefault="003C45A9" w:rsidP="003C45A9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21361EC8" w14:textId="77777777" w:rsidR="003C45A9" w:rsidRDefault="003C45A9" w:rsidP="003C45A9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A648103" w14:textId="77777777" w:rsidR="003C45A9" w:rsidRPr="003C45A9" w:rsidRDefault="003C45A9" w:rsidP="003C45A9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="470995FE" w14:textId="67597C14" w:rsidR="003C45A9" w:rsidRPr="003C45A9" w:rsidRDefault="003C45A9" w:rsidP="003C45A9">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...247 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:sectPr w:rsidR="003C45A9" w:rsidRPr="003C45A9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId26"/>
+          <w:footerReference w:type="first" r:id="rId27"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
-      </w:pPr>
-[...4475 lines deleted...]
-        <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="2118557928"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:lock w:val="sdtLocked"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="21CD6D1D" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+        <w:p w14:paraId="1E0630DB" w14:textId="255EAFDE" w:rsidR="00F63E2C" w:rsidRDefault="00F63E2C" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Utrikesdepartementet</w:t>
+            <w:t>Justitiedepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="60DFAB27" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00490943">
+    <w:p w14:paraId="6E8CF1F6" w14:textId="7B7B3DB0" w:rsidR="00F63E2C" w:rsidRDefault="00F63E2C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="141" w:name="_Toc212118734"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc220578291"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="1508867760"/>
-          <w:date w:fullDate="2025-10-23T00:00:00Z">
+          <w:date w:fullDate="2026-01-29T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 23 oktober 2025</w:t>
+          <w:r w:rsidR="00C50E08">
+            <w:t>den 29 januari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="7FB5EB27" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="0024194D">
+    <w:p w14:paraId="302B513F" w14:textId="77777777" w:rsidR="00F63E2C" w:rsidRDefault="00F63E2C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="010B3E45" w14:textId="7917E50C" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00490943">
+    <w:p w14:paraId="08D8A080" w14:textId="79852CDC" w:rsidR="00F63E2C" w:rsidRDefault="00F63E2C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="1592354236"/>
-          <w:placeholder>
-[...2 lines deleted...]
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr-protokollsutdrag.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004A21DA">
-            <w:t>statsråde</w:t>
+          <w:r w:rsidR="00F00B62">
+            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, </w:t>
           </w:r>
-          <w:r w:rsidR="003E6CB3">
-            <w:t>t</w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00F00B62">
+            <w:t>Tenje</w:t>
           </w:r>
-          <w:r w:rsidR="004A21DA">
-            <w:t xml:space="preserve"> Busch, </w:t>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00F00B62">
+            <w:t xml:space="preserve">, Forssell, </w:t>
           </w:r>
-          <w:r w:rsidR="008D05B9">
-            <w:t>ordförande, och statsråden</w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00F00B62">
+            <w:t>Slottner</w:t>
           </w:r>
-          <w:r w:rsidR="004A21DA">
-            <w:t xml:space="preserve"> Edholm,</w:t>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00F00B62">
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:r w:rsidR="008D05B9">
-            <w:t xml:space="preserve"> </w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00F00B62">
+            <w:t>Wykman</w:t>
           </w:r>
-          <w:r w:rsidR="004A21DA">
-            <w:t>Waltersson Grönvall, Jonson, Forssmed,</w:t>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00F00B62">
+            <w:t xml:space="preserve">, Liljestrand, Bohlin, </w:t>
           </w:r>
-          <w:r w:rsidR="008D05B9">
-            <w:t xml:space="preserve"> </w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00F00B62">
+            <w:t>Pourmokhtari</w:t>
           </w:r>
-          <w:r w:rsidR="004A21DA">
-            <w:t>Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand</w:t>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00F00B62">
+            <w:t xml:space="preserve">, Rosencrantz, Larsson, Britz, </w:t>
           </w:r>
-          <w:r w:rsidR="008D05B9">
-            <w:t>,</w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00F00B62">
+            <w:t>Mohamsson</w:t>
           </w:r>
-          <w:r w:rsidR="004A21DA">
-            <w:t xml:space="preserve"> Bohlin, Carlson, Larsson, Britz, Lann</w:t>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00F00B62">
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00F00B62">
+            <w:t>Lann</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="27607D5D" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="0024194D">
+    <w:p w14:paraId="79921454" w14:textId="77777777" w:rsidR="00F63E2C" w:rsidRDefault="00F63E2C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB61747" w14:textId="2F434B37" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00490943">
+    <w:p w14:paraId="7422E5CE" w14:textId="486C44C9" w:rsidR="00F63E2C" w:rsidRDefault="00F63E2C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="-1423715855"/>
-          <w:placeholder>
-[...1 lines deleted...]
-          </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00726E9E">
-            <w:t>Malmer Stenergard</w:t>
+          <w:r w:rsidR="00F00B62">
+            <w:t>Strömmer</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="53A7D080" w14:textId="77777777" w:rsidR="008E0568" w:rsidRPr="00827386" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+    <w:p w14:paraId="79D70372" w14:textId="77777777" w:rsidR="00F63E2C" w:rsidRPr="00827386" w:rsidRDefault="00F63E2C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67F6AE97" w14:textId="77777777" w:rsidR="008E0568" w:rsidRPr="008B7E85" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+    <w:p w14:paraId="48AC371B" w14:textId="77777777" w:rsidR="00F63E2C" w:rsidRPr="008B7E85" w:rsidRDefault="00F63E2C" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D94CCDD" w14:textId="77777777" w:rsidR="008E0568" w:rsidRPr="006E102E" w:rsidRDefault="008E0568" w:rsidP="008D02F1">
+    <w:p w14:paraId="11CAE90B" w14:textId="77777777" w:rsidR="00F63E2C" w:rsidRPr="006E102E" w:rsidRDefault="00F63E2C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50843DB5" w14:textId="77777777" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00A7378B">
+    <w:p w14:paraId="305B037E" w14:textId="77777777" w:rsidR="00F63E2C" w:rsidRDefault="00F63E2C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09A84AD9" w14:textId="0FE44BCC" w:rsidR="008E0568" w:rsidRDefault="008E0568" w:rsidP="00A7378B">
+    <w:p w14:paraId="2EA1D0F7" w14:textId="05787A66" w:rsidR="00F63E2C" w:rsidRDefault="00F63E2C" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Rubrik"/>
+          <w:tag w:val="Rubrik"/>
+          <w:id w:val="404876568"/>
+          <w:lock w:val="sdtContentLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:t>Riksrevisionens rapport om statens insatser vid hantering av dödsbon – utredning, förvaltning och skifte</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="10DA658E" w14:textId="77777777" w:rsidR="00F63E2C" w:rsidRDefault="00F63E2C" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="466C1182" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...10 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008E0568" w:rsidSect="00122125">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId69"/>
+    <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+      <w:headerReference w:type="even" r:id="rId28"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="even" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="first" r:id="rId32"/>
+      <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2786974F" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00F8009C">
+    <w:p w14:paraId="04761380" w14:textId="77777777" w:rsidR="007D3CCC" w:rsidRDefault="007D3CCC" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="277E9710" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="00F8009C">
+    <w:p w14:paraId="0CA67C73" w14:textId="77777777" w:rsidR="007D3CCC" w:rsidRDefault="007D3CCC" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -10205,8056 +5638,2855 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="12B9A38C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78CA3959" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="29" name="Textruta 4"/>
+              <wp:docPr id="11" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24B6660C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="082D09B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="24B6660C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="082D09B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="48062F57" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5232CC26" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:docPr id="12" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="596F3544" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="703FAE13" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="703FAE13" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5707EF37" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="33492FEB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="33492FEB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07344834" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2A797467" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00F63E2C">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2A797467" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00F63E2C">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34FFE7FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="65A12B41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00F63E2C">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="65A12B41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00F63E2C">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EE6E7F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5B32A63B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00F63E2C">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5B32A63B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00F63E2C">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="677B3918" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="01450EA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="596F3544" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="01450EA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3A7C7008" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F6EEC7E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:docPr id="18" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="725B3D2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3D63A39E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="725B3D2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3D63A39E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="2F02DDEF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BA51010" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:docPr id="16" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E51999E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="392B3CDF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4E51999E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...3564 lines deleted...]
-                  <w:p w14:paraId="3CCFC614" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="392B3CDF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="536D2DEA" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="006923D1">
+    <w:p w14:paraId="00189D10" w14:textId="77777777" w:rsidR="007D3CCC" w:rsidRDefault="007D3CCC" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49EEA337" w14:textId="77777777" w:rsidR="0061720C" w:rsidRPr="006923D1" w:rsidRDefault="0061720C" w:rsidP="006923D1">
+    <w:p w14:paraId="0ECB6AF7" w14:textId="77777777" w:rsidR="007D3CCC" w:rsidRPr="006923D1" w:rsidRDefault="007D3CCC" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A288924" w14:textId="77777777" w:rsidR="0061720C" w:rsidRDefault="0061720C" w:rsidP="006923D1">
+    <w:p w14:paraId="40268254" w14:textId="77777777" w:rsidR="007D3CCC" w:rsidRDefault="007D3CCC" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2EA603F0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="647B1F2C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24567357" w14:textId="759E3204" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00664D04">
+                        <w:p w14:paraId="41C2C560" w14:textId="70379C05" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00136AFB" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
+                              <w:r w:rsidR="00F63E2C">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00B852A9">
+                                <w:t>2025/26:111</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="24567357" w14:textId="759E3204" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00664D04">
+                  <w:p w14:paraId="41C2C560" w14:textId="70379C05" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00136AFB" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
+                        <w:r w:rsidR="00F63E2C">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00B852A9">
+                          <w:t>2025/26:111</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="10653468" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64977CD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...1361 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6E1D3C70" w14:textId="65FA350E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0BC24077" w14:textId="071CDC36" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00136AFB" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
+                              <w:r w:rsidR="00F63E2C">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00B852A9">
+                                <w:t>2025/26:111</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6E1D3C70" w14:textId="65FA350E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0BC24077" w14:textId="071CDC36" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00136AFB" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
+                        <w:r w:rsidR="00F63E2C">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00B852A9">
+                          <w:t>2025/26:111</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="023C19BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="650E1146" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F3B4602" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
-[...377 lines deleted...]
-                <wp:posOffset>438150</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
-              <wp:wrapTopAndBottom/>
-[...698 lines deleted...]
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7E750777" w14:textId="7FB6DEE4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00664D04">
+                        <w:p w14:paraId="32E105AC" w14:textId="0E39D7E3" w:rsidR="00244011" w:rsidRDefault="00136AFB" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-715660624"/>
+                              <w:id w:val="-79298819"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
+                              <w:r w:rsidR="00F63E2C">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-720515622"/>
+                              <w:id w:val="-1866974060"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00B852A9">
+                                <w:t>2025/26:111</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="279764D2" w14:textId="30BF37A0" w:rsidR="00F63E2C" w:rsidRPr="000B6D9A" w:rsidRDefault="00136AFB" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00F63E2C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00F63E2C">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00140E09">
+                                <w:t>1</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00F63E2C" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7E750777" w14:textId="7FB6DEE4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00664D04">
+                  <w:p w14:paraId="32E105AC" w14:textId="0E39D7E3" w:rsidR="00244011" w:rsidRDefault="00136AFB" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-715660624"/>
+                        <w:id w:val="-79298819"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
+                        <w:r w:rsidR="00F63E2C">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-720515622"/>
+                        <w:id w:val="-1866974060"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00B852A9">
+                          <w:t>2025/26:111</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="279764D2" w14:textId="30BF37A0" w:rsidR="00F63E2C" w:rsidRPr="000B6D9A" w:rsidRDefault="00136AFB" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00F63E2C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00F63E2C">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00140E09">
+                          <w:t>1</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00F63E2C" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="20D522E1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F7EA793" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0E09265F" w14:textId="670CC611" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2BB11157" w14:textId="347DA1F2" w:rsidR="00244011" w:rsidRDefault="00136AFB" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="539175469"/>
+                              <w:id w:val="1928913996"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
+                              <w:r w:rsidR="00F63E2C">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1338580706"/>
+                              <w:id w:val="-1268379397"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00B852A9">
+                                <w:t>2025/26:111</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="65D8A0DF" w14:textId="24B4376E" w:rsidR="00F63E2C" w:rsidRPr="000B6D9A" w:rsidRDefault="00136AFB" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00F63E2C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00F63E2C">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00140E09">
+                                <w:t>1</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00F63E2C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00F63E2C" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0E09265F" w14:textId="670CC611" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2BB11157" w14:textId="347DA1F2" w:rsidR="00244011" w:rsidRDefault="00136AFB" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="539175469"/>
+                        <w:id w:val="1928913996"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
+                        <w:r w:rsidR="00F63E2C">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1338580706"/>
+                        <w:id w:val="-1268379397"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00B852A9">
+                          <w:t>2025/26:111</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="65D8A0DF" w14:textId="24B4376E" w:rsidR="00F63E2C" w:rsidRPr="000B6D9A" w:rsidRDefault="00136AFB" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00F63E2C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00F63E2C">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00140E09">
+                          <w:t>1</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00F63E2C">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00F63E2C" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3B3E5C9F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="000CCB16" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="176FE051" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E043B7E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E3ADF70" w14:textId="4C7472CD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00664D04">
+                        <w:p w14:paraId="4FDE5634" w14:textId="59D006CE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00136AFB" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2026620225"/>
+                              <w:id w:val="1060836095"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
+                              <w:r w:rsidR="00F63E2C">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="142553562"/>
+                              <w:id w:val="113801835"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00B852A9">
+                                <w:t>2025/26:111</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4E3ADF70" w14:textId="4C7472CD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00664D04">
+                  <w:p w14:paraId="4FDE5634" w14:textId="59D006CE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00136AFB" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2026620225"/>
+                        <w:id w:val="1060836095"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
+                        <w:r w:rsidR="00F63E2C">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="142553562"/>
+                        <w:id w:val="113801835"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00B852A9">
+                          <w:t>2025/26:111</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4EC9BE06" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F48154A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3225A785" w14:textId="01DC7BF5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="007437E5" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0394FC07" w14:textId="0ABC4548" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00136AFB" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-751883840"/>
+                              <w:id w:val="187339562"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
+                              <w:r w:rsidR="00F63E2C">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-33737623"/>
+                              <w:id w:val="165909589"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0059291A">
-                                <w:t>2025/26:30</w:t>
+                              <w:r w:rsidR="00B852A9">
+                                <w:t>2025/26:111</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3225A785" w14:textId="01DC7BF5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00490943" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0394FC07" w14:textId="0ABC4548" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00136AFB" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-751883840"/>
+                        <w:id w:val="187339562"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
+                        <w:r w:rsidR="00F63E2C">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-33737623"/>
+                        <w:id w:val="165909589"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0059291A">
-                          <w:t>2025/26:30</w:t>
+                        <w:r w:rsidR="00B852A9">
+                          <w:t>2025/26:111</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7CB0943D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09D0E6D4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
-    <w:r>
-[...174 lines deleted...]
-    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
@@ -18847,139 +9079,50 @@
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14DF5D71"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19059,51 +9202,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -19186,51 +9329,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19313,63 +9456,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19456,57 +9599,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -19566,57 +9709,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -19658,51 +9801,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19799,51 +9942,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -19933,51 +10076,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -20024,57 +10167,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20158,81 +10301,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -20338,1275 +10481,1503 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1037857484">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
-    <w:abstractNumId w:val="16"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0061720C"/>
+    <w:rsidRoot w:val="007D3CCC"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="00003844"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
+    <w:rsid w:val="000257C2"/>
+    <w:rsid w:val="00025F4F"/>
+    <w:rsid w:val="00026C7D"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
+    <w:rsid w:val="00040440"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
+    <w:rsid w:val="00044070"/>
     <w:rsid w:val="00046417"/>
+    <w:rsid w:val="00047423"/>
     <w:rsid w:val="00047664"/>
+    <w:rsid w:val="00054C03"/>
     <w:rsid w:val="00055486"/>
+    <w:rsid w:val="000608DB"/>
     <w:rsid w:val="00061989"/>
+    <w:rsid w:val="00062F88"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
+    <w:rsid w:val="0007111A"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
+    <w:rsid w:val="000806F1"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
+    <w:rsid w:val="000878E7"/>
     <w:rsid w:val="000879B3"/>
+    <w:rsid w:val="000915A4"/>
+    <w:rsid w:val="00094BA5"/>
     <w:rsid w:val="0009544E"/>
-    <w:rsid w:val="00095803"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A5CE8"/>
+    <w:rsid w:val="000A4722"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="000B192F"/>
+    <w:rsid w:val="000B2C58"/>
     <w:rsid w:val="000B3DDA"/>
+    <w:rsid w:val="000B4BC4"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C2A2E"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
+    <w:rsid w:val="000E7DA3"/>
     <w:rsid w:val="000E7DA9"/>
+    <w:rsid w:val="000F42D7"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
+    <w:rsid w:val="00101CCC"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
+    <w:rsid w:val="00110189"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="00112C62"/>
     <w:rsid w:val="00113CC6"/>
+    <w:rsid w:val="00114468"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="00122125"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
+    <w:rsid w:val="00133655"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
+    <w:rsid w:val="00136AFB"/>
+    <w:rsid w:val="001400A8"/>
+    <w:rsid w:val="0014034B"/>
+    <w:rsid w:val="00140E09"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="0014691D"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
+    <w:rsid w:val="001538E8"/>
+    <w:rsid w:val="0015481C"/>
+    <w:rsid w:val="001550CA"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
+    <w:rsid w:val="00162BA4"/>
     <w:rsid w:val="00162BB7"/>
+    <w:rsid w:val="001639EB"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
+    <w:rsid w:val="0018078B"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
+    <w:rsid w:val="00185DE4"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="001908E6"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B7C1E"/>
+    <w:rsid w:val="001A74AE"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
+    <w:rsid w:val="001C796E"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
+    <w:rsid w:val="001D0ECD"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F0F4F"/>
+    <w:rsid w:val="001E4FEC"/>
+    <w:rsid w:val="001F4E1B"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
-    <w:rsid w:val="002122CC"/>
     <w:rsid w:val="002132D5"/>
+    <w:rsid w:val="0021712A"/>
+    <w:rsid w:val="0022236B"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="0024194D"/>
+    <w:rsid w:val="00242A47"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
+    <w:rsid w:val="00245CA7"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00275243"/>
+    <w:rsid w:val="002772E4"/>
+    <w:rsid w:val="00277EC9"/>
+    <w:rsid w:val="0028037B"/>
     <w:rsid w:val="002818CA"/>
+    <w:rsid w:val="00284B76"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
+    <w:rsid w:val="00292C57"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B636E"/>
-    <w:rsid w:val="002B6C99"/>
+    <w:rsid w:val="002B22D5"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
-    <w:rsid w:val="002D5701"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
+    <w:rsid w:val="003318E6"/>
+    <w:rsid w:val="00332291"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
-    <w:rsid w:val="0034258E"/>
+    <w:rsid w:val="003414E9"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
+    <w:rsid w:val="0035286C"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
+    <w:rsid w:val="00362E73"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
+    <w:rsid w:val="00380BB1"/>
+    <w:rsid w:val="003811D0"/>
     <w:rsid w:val="00381C02"/>
+    <w:rsid w:val="00385094"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
+    <w:rsid w:val="0039139E"/>
+    <w:rsid w:val="00394512"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
+    <w:rsid w:val="003A175B"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
+    <w:rsid w:val="003B35C3"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
+    <w:rsid w:val="003C1854"/>
+    <w:rsid w:val="003C45A9"/>
     <w:rsid w:val="003D02E8"/>
+    <w:rsid w:val="003D094E"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
-    <w:rsid w:val="003E3C7A"/>
+    <w:rsid w:val="003E355F"/>
+    <w:rsid w:val="003E35E8"/>
+    <w:rsid w:val="003E383B"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E6CB3"/>
     <w:rsid w:val="003F2744"/>
+    <w:rsid w:val="003F3231"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
+    <w:rsid w:val="00404FCF"/>
+    <w:rsid w:val="00411033"/>
     <w:rsid w:val="00414A77"/>
+    <w:rsid w:val="00415068"/>
     <w:rsid w:val="004158C3"/>
+    <w:rsid w:val="0042247B"/>
+    <w:rsid w:val="00423C16"/>
+    <w:rsid w:val="00423D5D"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
+    <w:rsid w:val="00434DB3"/>
+    <w:rsid w:val="004353EC"/>
+    <w:rsid w:val="00435E06"/>
+    <w:rsid w:val="004425C4"/>
+    <w:rsid w:val="00443AF9"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
+    <w:rsid w:val="00446165"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
+    <w:rsid w:val="00463ACC"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="00465EA3"/>
+    <w:rsid w:val="00470162"/>
+    <w:rsid w:val="00471645"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="00475DCB"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
+    <w:rsid w:val="004874CB"/>
     <w:rsid w:val="00487BE9"/>
-    <w:rsid w:val="00490943"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004A21DA"/>
+    <w:rsid w:val="004927BF"/>
+    <w:rsid w:val="004A3835"/>
     <w:rsid w:val="004A4D23"/>
     <w:rsid w:val="004B45DA"/>
+    <w:rsid w:val="004B46D1"/>
+    <w:rsid w:val="004B53EA"/>
     <w:rsid w:val="004B5C2E"/>
+    <w:rsid w:val="004B61B5"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C0783"/>
+    <w:rsid w:val="004C313C"/>
     <w:rsid w:val="004C3AEF"/>
-    <w:rsid w:val="004C4E8F"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
+    <w:rsid w:val="004D4AB5"/>
+    <w:rsid w:val="004D6C7F"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E5E18"/>
+    <w:rsid w:val="004E2C49"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
+    <w:rsid w:val="004F3320"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
+    <w:rsid w:val="00514368"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00516DB2"/>
+    <w:rsid w:val="00523D39"/>
+    <w:rsid w:val="00526CE2"/>
     <w:rsid w:val="005311C5"/>
+    <w:rsid w:val="00531357"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
-    <w:rsid w:val="005408EF"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
+    <w:rsid w:val="00547F70"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
+    <w:rsid w:val="00565376"/>
     <w:rsid w:val="005722ED"/>
+    <w:rsid w:val="00573315"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="005769E8"/>
+    <w:rsid w:val="00583DB2"/>
+    <w:rsid w:val="00584A0B"/>
     <w:rsid w:val="00584FCD"/>
+    <w:rsid w:val="00586CFF"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="0059291A"/>
+    <w:rsid w:val="00595BB1"/>
+    <w:rsid w:val="00596DD0"/>
     <w:rsid w:val="005A0098"/>
+    <w:rsid w:val="005A1ECA"/>
+    <w:rsid w:val="005A2219"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A3BD2"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
+    <w:rsid w:val="005B68A5"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
+    <w:rsid w:val="005D144A"/>
+    <w:rsid w:val="005D1E44"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D688E"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
+    <w:rsid w:val="00600785"/>
+    <w:rsid w:val="00601958"/>
     <w:rsid w:val="00601BA2"/>
+    <w:rsid w:val="00602737"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="0061720C"/>
+    <w:rsid w:val="006150E0"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
-    <w:rsid w:val="00620136"/>
+    <w:rsid w:val="0062481E"/>
     <w:rsid w:val="00626B7E"/>
+    <w:rsid w:val="00633B34"/>
     <w:rsid w:val="00634C6C"/>
+    <w:rsid w:val="00640418"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00683438"/>
+    <w:rsid w:val="00684D47"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
+    <w:rsid w:val="00697BC2"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
+    <w:rsid w:val="006A662F"/>
     <w:rsid w:val="006A6FF1"/>
+    <w:rsid w:val="006B100C"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B6E68"/>
     <w:rsid w:val="006B6F5C"/>
+    <w:rsid w:val="006B779A"/>
+    <w:rsid w:val="006C212A"/>
     <w:rsid w:val="006C3AFC"/>
-    <w:rsid w:val="006C481A"/>
     <w:rsid w:val="006C671A"/>
+    <w:rsid w:val="006D012B"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
+    <w:rsid w:val="006D4B60"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
+    <w:rsid w:val="006D76F3"/>
+    <w:rsid w:val="006D7A4C"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
+    <w:rsid w:val="006E3BB7"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
+    <w:rsid w:val="006E64BA"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
+    <w:rsid w:val="006F2FA9"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
+    <w:rsid w:val="00702AC7"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="00705472"/>
+    <w:rsid w:val="00704885"/>
     <w:rsid w:val="007064DA"/>
+    <w:rsid w:val="00706946"/>
+    <w:rsid w:val="00712BA4"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="007159C7"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00726E9E"/>
-    <w:rsid w:val="0073195E"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="007437E5"/>
-    <w:rsid w:val="007461F0"/>
+    <w:rsid w:val="007430BA"/>
     <w:rsid w:val="00751306"/>
+    <w:rsid w:val="007516C3"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="00753902"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
+    <w:rsid w:val="0075706B"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
+    <w:rsid w:val="007747AB"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
+    <w:rsid w:val="007757BA"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="00784391"/>
+    <w:rsid w:val="00784CAE"/>
+    <w:rsid w:val="00784E61"/>
     <w:rsid w:val="00787BEC"/>
+    <w:rsid w:val="0079061F"/>
+    <w:rsid w:val="0079091B"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="00796CC6"/>
+    <w:rsid w:val="00792F6E"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
+    <w:rsid w:val="007B4C1D"/>
+    <w:rsid w:val="007B6666"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C1C0E"/>
+    <w:rsid w:val="007C30F6"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
-    <w:rsid w:val="007C714B"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D21A4"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D3FC4"/>
+    <w:rsid w:val="007D3CCC"/>
+    <w:rsid w:val="007D7C49"/>
     <w:rsid w:val="007E44F8"/>
+    <w:rsid w:val="007E51D8"/>
+    <w:rsid w:val="007E5E28"/>
+    <w:rsid w:val="007E6D11"/>
     <w:rsid w:val="007E70C6"/>
+    <w:rsid w:val="007F3ECD"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="00802218"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="00811B80"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
-    <w:rsid w:val="008203ED"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="00836A0A"/>
+    <w:rsid w:val="00840988"/>
+    <w:rsid w:val="00841B47"/>
+    <w:rsid w:val="0084220B"/>
+    <w:rsid w:val="00842535"/>
+    <w:rsid w:val="00843F3A"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
+    <w:rsid w:val="00851282"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
+    <w:rsid w:val="00865B7D"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="00881575"/>
+    <w:rsid w:val="008767B8"/>
+    <w:rsid w:val="0088135E"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
+    <w:rsid w:val="008965D5"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
+    <w:rsid w:val="008A2A15"/>
     <w:rsid w:val="008A48C1"/>
+    <w:rsid w:val="008B0876"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B247E"/>
+    <w:rsid w:val="008B2C8F"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
-    <w:rsid w:val="008B65AF"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C5675"/>
+    <w:rsid w:val="008B6AEA"/>
+    <w:rsid w:val="008B6F9D"/>
+    <w:rsid w:val="008C61A0"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D05B9"/>
     <w:rsid w:val="008D5418"/>
-    <w:rsid w:val="008D7E29"/>
-    <w:rsid w:val="008E0568"/>
+    <w:rsid w:val="008E043B"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
-    <w:rsid w:val="008E47CA"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
+    <w:rsid w:val="008F323E"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
+    <w:rsid w:val="009232E9"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
+    <w:rsid w:val="009361D7"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
+    <w:rsid w:val="00942626"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
+    <w:rsid w:val="00954520"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="0097334F"/>
-    <w:rsid w:val="00975D9C"/>
+    <w:rsid w:val="00963C2B"/>
+    <w:rsid w:val="009656CA"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
+    <w:rsid w:val="00985A83"/>
     <w:rsid w:val="00985FDE"/>
+    <w:rsid w:val="00986841"/>
     <w:rsid w:val="00987008"/>
+    <w:rsid w:val="009908A4"/>
+    <w:rsid w:val="009A13D0"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
+    <w:rsid w:val="009A7801"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B17CC"/>
     <w:rsid w:val="009C0F31"/>
+    <w:rsid w:val="009C1130"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
+    <w:rsid w:val="009C78EC"/>
     <w:rsid w:val="009D1AD6"/>
+    <w:rsid w:val="009D4064"/>
+    <w:rsid w:val="009D4185"/>
+    <w:rsid w:val="009D5999"/>
+    <w:rsid w:val="009D6877"/>
     <w:rsid w:val="009D6A5E"/>
+    <w:rsid w:val="009D6F06"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009E0FEE"/>
+    <w:rsid w:val="009E3315"/>
+    <w:rsid w:val="009E3461"/>
+    <w:rsid w:val="009E7FE7"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
+    <w:rsid w:val="009F5293"/>
+    <w:rsid w:val="00A10994"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A150B0"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
-    <w:rsid w:val="00A21AF5"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
+    <w:rsid w:val="00A252C2"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
+    <w:rsid w:val="00A3562A"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A46290"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
+    <w:rsid w:val="00A50269"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A55093"/>
+    <w:rsid w:val="00A567FD"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A6471D"/>
+    <w:rsid w:val="00A673F9"/>
     <w:rsid w:val="00A7165A"/>
-    <w:rsid w:val="00A7378B"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A84FC0"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
+    <w:rsid w:val="00A8779A"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
-    <w:rsid w:val="00A94127"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
+    <w:rsid w:val="00AA0D8D"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AB18D2"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
-    <w:rsid w:val="00AC032F"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
-    <w:rsid w:val="00AC5CBE"/>
+    <w:rsid w:val="00AC5F95"/>
     <w:rsid w:val="00AC64FC"/>
+    <w:rsid w:val="00AD0C39"/>
+    <w:rsid w:val="00AD5B63"/>
     <w:rsid w:val="00AD6662"/>
+    <w:rsid w:val="00AD6735"/>
     <w:rsid w:val="00AE121A"/>
+    <w:rsid w:val="00AE153A"/>
     <w:rsid w:val="00AE41F9"/>
+    <w:rsid w:val="00AE4BD0"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
+    <w:rsid w:val="00B02099"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B10DED"/>
+    <w:rsid w:val="00B152A2"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
+    <w:rsid w:val="00B26C26"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
+    <w:rsid w:val="00B45DEB"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B558C7"/>
     <w:rsid w:val="00B61F4F"/>
+    <w:rsid w:val="00B63D42"/>
     <w:rsid w:val="00B6470E"/>
+    <w:rsid w:val="00B65190"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
+    <w:rsid w:val="00B67664"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
+    <w:rsid w:val="00B81968"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
+    <w:rsid w:val="00B850D7"/>
+    <w:rsid w:val="00B852A9"/>
+    <w:rsid w:val="00B873F8"/>
     <w:rsid w:val="00B87498"/>
+    <w:rsid w:val="00B92807"/>
     <w:rsid w:val="00B92D32"/>
-    <w:rsid w:val="00B92D3C"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00BA4F03"/>
+    <w:rsid w:val="00BA0576"/>
+    <w:rsid w:val="00BA4673"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB39AB"/>
+    <w:rsid w:val="00BB01ED"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
+    <w:rsid w:val="00BB547C"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
+    <w:rsid w:val="00BE0125"/>
+    <w:rsid w:val="00BE0419"/>
+    <w:rsid w:val="00BE0A97"/>
+    <w:rsid w:val="00BE28E8"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
+    <w:rsid w:val="00BF6483"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
+    <w:rsid w:val="00C14669"/>
+    <w:rsid w:val="00C15F82"/>
     <w:rsid w:val="00C17119"/>
-    <w:rsid w:val="00C211A0"/>
     <w:rsid w:val="00C22958"/>
+    <w:rsid w:val="00C234AB"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C25564"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
+    <w:rsid w:val="00C4213D"/>
+    <w:rsid w:val="00C4408B"/>
+    <w:rsid w:val="00C461F5"/>
+    <w:rsid w:val="00C46918"/>
     <w:rsid w:val="00C47A8A"/>
+    <w:rsid w:val="00C50E08"/>
     <w:rsid w:val="00C511B9"/>
-    <w:rsid w:val="00C53DFE"/>
+    <w:rsid w:val="00C51390"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
+    <w:rsid w:val="00C60573"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C656FC"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
+    <w:rsid w:val="00C763AD"/>
     <w:rsid w:val="00C76EC8"/>
-    <w:rsid w:val="00C7775B"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C83392"/>
+    <w:rsid w:val="00C77C57"/>
+    <w:rsid w:val="00C83162"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C96C63"/>
+    <w:rsid w:val="00C968A3"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
+    <w:rsid w:val="00CA5155"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
+    <w:rsid w:val="00CA7A8D"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
+    <w:rsid w:val="00CC4235"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
+    <w:rsid w:val="00CD4874"/>
     <w:rsid w:val="00CE0113"/>
+    <w:rsid w:val="00CE0522"/>
+    <w:rsid w:val="00CE142C"/>
+    <w:rsid w:val="00CE2288"/>
+    <w:rsid w:val="00CE264C"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
+    <w:rsid w:val="00CF110C"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
+    <w:rsid w:val="00CF3487"/>
     <w:rsid w:val="00CF3744"/>
+    <w:rsid w:val="00CF451D"/>
+    <w:rsid w:val="00CF5A4E"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D10CD2"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D26A48"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
+    <w:rsid w:val="00D450EF"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D60FDD"/>
+    <w:rsid w:val="00D6254F"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
+    <w:rsid w:val="00D871C9"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D969C1"/>
+    <w:rsid w:val="00D97971"/>
+    <w:rsid w:val="00DA06D2"/>
+    <w:rsid w:val="00DA0C54"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
+    <w:rsid w:val="00DB3B8D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
+    <w:rsid w:val="00DC06A7"/>
+    <w:rsid w:val="00DC1C5B"/>
     <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00DC2F9B"/>
+    <w:rsid w:val="00DC35B8"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC5FDD"/>
+    <w:rsid w:val="00DC6B1B"/>
+    <w:rsid w:val="00DC7FA9"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
+    <w:rsid w:val="00DD7997"/>
+    <w:rsid w:val="00DE2E76"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
+    <w:rsid w:val="00DE7F30"/>
+    <w:rsid w:val="00DF1C67"/>
+    <w:rsid w:val="00DF3939"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
+    <w:rsid w:val="00E01758"/>
+    <w:rsid w:val="00E02FA2"/>
+    <w:rsid w:val="00E04211"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
+    <w:rsid w:val="00E23091"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
+    <w:rsid w:val="00E411E8"/>
     <w:rsid w:val="00E444C3"/>
+    <w:rsid w:val="00E456DD"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
+    <w:rsid w:val="00E46A19"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
+    <w:rsid w:val="00E762C0"/>
+    <w:rsid w:val="00E76ABB"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
+    <w:rsid w:val="00E80E5C"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E84422"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
+    <w:rsid w:val="00E939A8"/>
+    <w:rsid w:val="00E944BF"/>
+    <w:rsid w:val="00E94B77"/>
+    <w:rsid w:val="00E971D2"/>
+    <w:rsid w:val="00E971E6"/>
+    <w:rsid w:val="00EA1953"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
+    <w:rsid w:val="00EA7EA6"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EC0DA7"/>
+    <w:rsid w:val="00EB6D68"/>
+    <w:rsid w:val="00EB7C66"/>
+    <w:rsid w:val="00EC272B"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
+    <w:rsid w:val="00EC7201"/>
+    <w:rsid w:val="00ED272C"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
+    <w:rsid w:val="00ED760F"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE5C1C"/>
+    <w:rsid w:val="00EE48E3"/>
     <w:rsid w:val="00EE5DA5"/>
+    <w:rsid w:val="00EE6402"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
+    <w:rsid w:val="00EF6227"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
+    <w:rsid w:val="00F00B62"/>
     <w:rsid w:val="00F00C64"/>
-    <w:rsid w:val="00F035D4"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
+    <w:rsid w:val="00F11801"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
-    <w:rsid w:val="00F233F2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
+    <w:rsid w:val="00F26919"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F36C79"/>
+    <w:rsid w:val="00F377FC"/>
+    <w:rsid w:val="00F44B23"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
+    <w:rsid w:val="00F63E2C"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
-    <w:rsid w:val="00F66975"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
+    <w:rsid w:val="00F825EC"/>
+    <w:rsid w:val="00F83104"/>
     <w:rsid w:val="00F83776"/>
-    <w:rsid w:val="00F84347"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
-    <w:rsid w:val="00F91DA5"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
+    <w:rsid w:val="00FA4EB9"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
+    <w:rsid w:val="00FB0D7B"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB2F87"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
+    <w:rsid w:val="00FC5F39"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FC7CCB"/>
+    <w:rsid w:val="00FD2A63"/>
     <w:rsid w:val="00FD5004"/>
+    <w:rsid w:val="00FD64EF"/>
     <w:rsid w:val="00FD695E"/>
+    <w:rsid w:val="00FD6C47"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
+    <w:rsid w:val="00FE2C01"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
+    <w:rsid w:val="00FF48AA"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3D957CAA"/>
-  <w15:docId w15:val="{68E06CEC-70F8-47DD-BE86-8496EFA0EA26}"/>
+  <w14:docId w14:val="2FA399AF"/>
+  <w15:docId w15:val="{D2E0FFC3-2241-4EA6-8C92-249532963D79}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
@@ -21942,60 +12313,58 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
-    <w:qFormat/>
-    <w:rsid w:val="00095803"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC2740"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="RKbas"/>
@@ -22935,91 +13304,75 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="200" w:line="180" w:lineRule="exact"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="200" w:line="180" w:lineRule="exact"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prophuvudrubrik">
     <w:name w:val="Prop. huvudrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="ProphuvudrubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
@@ -23219,50 +13572,51 @@
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -23400,59 +13754,54 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll6Char">
     <w:name w:val="Innehåll 6 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll6"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1AD6"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:kern w:val="0"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKnummerlista">
     <w:name w:val="RK nummerlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
@@ -24050,60 +14399,60 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2medplatsefter">
     <w:name w:val="Prop. namnunderskrift 2 med plats efter"/>
     <w:basedOn w:val="Propnamnunderskrift2"/>
     <w:next w:val="Brdtext"/>
     <w:semiHidden/>
     <w:rsid w:val="00F925FA"/>
     <w:pPr>
       <w:tabs>
@@ -24125,800 +14474,181 @@
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00784391"/>
+    <w:rsid w:val="00B852A9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="864290383">
+    <w:div w:id="452359415">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="573011347">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1062753712">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1172798655">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1324236396">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2090613147">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2097969358">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2128426034">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pace.coe.int/pdf/a49658ecb31b411620d1c7a36cc82f76bc07c5526087456fbebdd287b5ed09f8/res.%202600.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/1680afae3c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pace.coe.int/pdf/292a39aa407d8e617b5787c61744c89728f232322cce2ec0fb6a37677afa24fb/res.%202585.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...710 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/ju-L2/Skrivelser/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25186,186 +14916,276 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
-  <departementsnamn>Utrikesdepartementet</departementsnamn>
+  <departementsnamn>Justitiedepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson, Lann</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
-  <departementsenhet id="Utrikesdepartementet"/>
-[...1 lines deleted...]
-  <titel>Europarådet 2.0</titel>
+  <departementsenhet id="Justitiedepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:111</dokumentnummer>
+  <titel>Riksrevisionens rapport om statens insatser vid hantering av dödsbon – utredning, förvaltning och skifte</titel>
   <template id="16"/>
-  <departementsenhet id="Gruppen för närområdets och allmän säkerhetspolitik"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
     <bilaga bilagenummer="" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba"/>
-[...2 lines deleted...]
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13512</_dlc_DocId>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Justitiedepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">75210908-dd30-49f2-afb6-71c3d988f75d</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>1</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13656</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13512</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13512</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13656</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13656</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0e56cd899308b1568f2c49c8c9894a31" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="71" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="6b0ceeb179938777ddbcea8c67004f3f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+    <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
-    <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
+                <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
+                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Delat med" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="4" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="5" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="6" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
-      </xsd:simpleType>
-[...23 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="9" ma:displayName="Innehållstyp"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Rubrik"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -25410,211 +15230,230 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
+    <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
+    <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
+    <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
+    <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{163DAA7A-0E92-4397-B764-DCDA585ED8A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96C55AC6-194E-4F83-B285-091DD681F4DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACB6C066-BE4A-4AEB-AA97-2CB20CB51E16}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{506A646C-068F-485C-B6C2-87D94755F4BD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="b9ae9148-c740-488d-ae69-902b28e2f188"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25D883D6-B739-4E33-8097-4C8A4F8B0D37}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F93C155-D8C7-42F8-995C-7826FB7F6DA4}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21CA7A6A-931C-4C69-8457-4A91B2C34B77}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50C58FBE-ADED-4C08-A186-D0A843912089}">
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B994D8-6162-4E94-BE13-385A44E19A6E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D5C1D57-E0AB-4F43-8A6B-F4667F19B869}">
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAA76748-674D-478E-8ECA-73BFB02A4D76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE279FE9-435C-4CB5-B116-E04E7D5AE94C}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Skr-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>40</Pages>
-[...1 lines deleted...]
-  <Characters>87590</Characters>
+  <Pages>78</Pages>
+  <Words>3718</Words>
+  <Characters>19706</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>207</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>164</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Europarådet 2.0</vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om statens insatser vid hantering av dödsbon – utredning, förvaltning och skifte</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>103909</CharactersWithSpaces>
+  <CharactersWithSpaces>23378</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Europarådet 2.0</dc:title>
-  <dc:creator>Maja Lodding</dc:creator>
+  <dc:title>Riksrevisionens rapport om statens insatser vid hantering av dödsbon – utredning, förvaltning och skifte</dc:title>
+  <dc:subject/>
+  <dc:creator>Hedwig Kagmark</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100920B9F7336D1F44B99537E587B2575AB</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>0b23467a-54a3-4149-a23c-443f92773632</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
+    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
-  </property>
-[...10 lines deleted...]
-    <vt:lpwstr>46988c8a-5efa-4b2b-a096-d68142acae7c</vt:lpwstr>
   </property>
 </Properties>
 </file>