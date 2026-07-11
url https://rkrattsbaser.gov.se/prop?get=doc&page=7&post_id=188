--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -14,151 +14,186 @@
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6E290120" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="000D6D95" w:rsidP="00333C9D">
+    <w:p w14:paraId="03269A53" w14:textId="77777777" w:rsidR="003614C7" w:rsidRDefault="003614C7" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:sdt>
-[...14 lines deleted...]
-      <w:r w:rsidR="0011617E">
+      <w:r>
+        <w:t>Regeringens proposition</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E22075E" wp14:editId="1A817692">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B275849" wp14:editId="6F72BB9D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 1"/>
+                <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-772469388"/>
+                              <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="0E710B69" w14:textId="77777777" w:rsidR="0011617E" w:rsidRPr="00811BB8" w:rsidRDefault="0011617E" w:rsidP="00F572D9">
+                              <w:p w14:paraId="426ADFF1" w14:textId="77777777" w:rsidR="003614C7" w:rsidRPr="00811BB8" w:rsidRDefault="003614C7" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4CAD06" wp14:editId="14968996">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F970EEE" wp14:editId="512492F5">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
@@ -180,7341 +215,15895 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1E22075E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="3B275849" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-772469388"/>
+                        <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="0E710B69" w14:textId="77777777" w:rsidR="0011617E" w:rsidRPr="00811BB8" w:rsidRDefault="0011617E" w:rsidP="00F572D9">
+                        <w:p w14:paraId="426ADFF1" w14:textId="77777777" w:rsidR="003614C7" w:rsidRPr="00811BB8" w:rsidRDefault="003614C7" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4CAD06" wp14:editId="14968996">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F970EEE" wp14:editId="512492F5">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId15"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="651496753"/>
+        <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:placeholder>
+          <w:docPart w:val="7C9CF6C16EC64B16A8FD0B224848E353"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="361D2D53" w14:textId="2BC175B1" w:rsidR="0011617E" w:rsidRDefault="004F3455" w:rsidP="00333C9D">
+        <w:p w14:paraId="7AFB030B" w14:textId="4645D128" w:rsidR="003614C7" w:rsidRDefault="000D7EB5" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:40</w:t>
+            <w:t>2025/26:117</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="18609701" w14:textId="77777777" w:rsidR="0011617E" w:rsidRPr="00D01F17" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="0AB0B33D" w14:textId="77777777" w:rsidR="003614C7" w:rsidRPr="005F407A" w:rsidRDefault="003614C7" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5919"/>
-        <w:gridCol w:w="1594"/>
+        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0011617E" w14:paraId="7306F706" w14:textId="77777777" w:rsidTr="00333C9D">
+      <w:tr w:rsidR="003614C7" w14:paraId="04DEE4B7" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5834" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C8DD0A3" w14:textId="125B7DE9" w:rsidR="0011617E" w:rsidRDefault="0006728C" w:rsidP="00333C9D">
+          <w:p w14:paraId="37D8E77A" w14:textId="01470F1E" w:rsidR="003614C7" w:rsidRDefault="00382F78" w:rsidP="00333C9D">
             <w:pPr>
               <w:pStyle w:val="Proprubrik"/>
               <w:spacing w:after="20"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Riksrevisionens </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> om urval till högskolan – urvalsgrunder, platsfördelning och tillämpning</w:t>
+              <w:t>Ett slopat krav på anmälan före ansökan om föräldrapenning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...19 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="173515A1" w14:textId="0390138C" w:rsidR="003614C7" w:rsidRDefault="00003309" w:rsidP="00333C9D">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Prop.</w:t>
+            </w:r>
+          </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="1093290642"/>
+              <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:placeholder>
+                <w:docPart w:val="C51881C4C7634CFAB4BEF9758E725E3E"/>
+              </w:placeholder>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7F0EBA1D" w14:textId="21298C61" w:rsidR="0011617E" w:rsidRPr="00141F91" w:rsidRDefault="004F3455" w:rsidP="00333C9D">
+              <w:p w14:paraId="6A8B80F3" w14:textId="0C203732" w:rsidR="003614C7" w:rsidRPr="00141F91" w:rsidRDefault="000D7EB5" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:40</w:t>
+                  <w:t>2025/26:117</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D3F9132" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="75F8EC50" w14:textId="77777777" w:rsidR="003614C7" w:rsidRDefault="003614C7" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AB21A49" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="698E9CDD" w14:textId="77777777" w:rsidR="003614C7" w:rsidRDefault="003614C7" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
+        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA72461" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="1F24C864" w14:textId="77777777" w:rsidR="003614C7" w:rsidRDefault="003614C7" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="702B907A" w14:textId="7D7D6C09" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="612872B4" w14:textId="3F4135DA" w:rsidR="003614C7" w:rsidRDefault="003614C7" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="750776800"/>
-          <w:date w:fullDate="2025-10-30T00:00:00Z">
+          <w:id w:val="-1894106154"/>
+          <w:placeholder>
+            <w:docPart w:val="F3567FAF9C8340E2B03DF2FC08C88D3E"/>
+          </w:placeholder>
+          <w:date w:fullDate="2026-02-05T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004A6D96">
-            <w:t>den 30 oktober 2025</w:t>
+          <w:r w:rsidR="00344A85">
+            <w:t>den 5 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="52528018" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="67C53D14" w14:textId="77777777" w:rsidR="003614C7" w:rsidRDefault="003614C7" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...19 lines deleted...]
-    <w:p w14:paraId="6F9B4399" w14:textId="5221EA93" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="14C5125E" w14:textId="6F751614" w:rsidR="003614C7" w:rsidRDefault="006013E7" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Propnamnunderskrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ulf Kristersson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675E5B6A" w14:textId="221BBE5C" w:rsidR="003614C7" w:rsidRDefault="003614C7" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...12 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="006013E7">
+        <w:t>Anna Tenje</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="327D2E02" w14:textId="17991D04" w:rsidR="0011617E" w:rsidRPr="008C3EC0" w:rsidRDefault="0011617E" w:rsidP="004534C4">
+    <w:p w14:paraId="29E5E559" w14:textId="3A71DB11" w:rsidR="003614C7" w:rsidRPr="008624B2" w:rsidRDefault="003614C7" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008C3EC0">
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="-1224515004"/>
+          <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004F3455">
+          <w:r w:rsidR="000D7EB5">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Utbildningsdepartementet</w:t>
+            <w:t>Socialdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008C3EC0">
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075ACC16" w14:textId="77777777" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="739C5A20" w14:textId="77777777" w:rsidR="003614C7" w:rsidRDefault="003614C7" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
+        <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5F4823" w14:textId="76E8EB24" w:rsidR="002F31E9" w:rsidRDefault="005A3FB0" w:rsidP="00E509A2">
+    <w:p w14:paraId="76D7BC1F" w14:textId="2A86CC37" w:rsidR="00756A0B" w:rsidRDefault="00756A0B" w:rsidP="00C33F42">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>I skrivelsen redogör regeringen för sin bedömning av de iakttagelser och rekommendationer som Riksrevisionen lämnar i rapporten Urval till hög</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E509A2">
+        <w:t xml:space="preserve">I propositionen föreslås </w:t>
+      </w:r>
+      <w:r w:rsidR="00680CF8">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ändring </w:t>
+      </w:r>
+      <w:r w:rsidR="002A286E">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> socialförsäkringsbalken som innebär att k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756A0B">
+        <w:t xml:space="preserve">ravet på anmälan </w:t>
+      </w:r>
+      <w:r w:rsidR="002946A9">
+        <w:t>före ansökan om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756A0B">
+        <w:t>föräldrapenning tas bort</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3320C" w:rsidRPr="00B3320C">
+        <w:t>Att avskaffa kravet på anmälan underlättar och förenklar för föräldrar som ska planera sin föräldraledighet och ansöka om föräldrapenning</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3320C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3320C" w:rsidRPr="00B3320C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Borttagandet </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3320C">
+        <w:t xml:space="preserve">kan även bidra till en mer effektiv administration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C60277B" w14:textId="6BD83102" w:rsidR="002A286E" w:rsidRDefault="00AF48DE" w:rsidP="00133D9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF48DE">
+        <w:t>I propositionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF48DE" w:rsidDel="00FE213D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE213D">
+        <w:t>föreslås</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE213D" w:rsidRPr="00AF48DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93860">
+        <w:t>vidare</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93860" w:rsidRPr="00AF48DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF48DE">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE213D">
+        <w:t xml:space="preserve">övergångsbestämmelse till en ändring </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF48DE">
+        <w:t xml:space="preserve">i socialförsäkringsbalken </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE213D">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidR="00B81321">
+        <w:t>gjordes i samband med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF48DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE213D">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF48DE" w:rsidDel="00FE213D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF48DE">
+        <w:t>lagen (1994:451) om intensivövervakning med elektronisk kontroll</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE213D">
+        <w:t xml:space="preserve"> upphävdes den</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB54D4">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE213D">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB54D4">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE213D">
+        <w:t>januari 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF48DE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81321">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A286E">
+        <w:t>Bestämmelsen gäller vilka som omfattas av statligt personskade</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA17A4">
         <w:softHyphen/>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-      <w:r w:rsidR="002F31E9">
+      <w:r w:rsidR="002A286E">
+        <w:t>skydd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E142851" w14:textId="7BA82107" w:rsidR="00D42138" w:rsidRDefault="000948ED" w:rsidP="00133D9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I propositionen föreslås även </w:t>
+      </w:r>
+      <w:r w:rsidR="00756197">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rättelse i 13 kap. 25 § socialförsäkrings</w:t>
+      </w:r>
+      <w:r>
         <w:softHyphen/>
-        <w:t>ana</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">lyser, att ge lämplig myndighet i uppdrag att regelbundet utvärdera urvals-bestämmelserna samt att se till att uppgifter om högskolestudenters urvalsgrupp och meritvärde bevaras för forsknings- och statistikändamål. </w:t>
+        <w:t>balken om förmånstiden för tillfällig föräldrapenning i vissa situationer</w:t>
+      </w:r>
+      <w:r w:rsidR="009C7A8A">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69ED8CCE" w14:textId="7692BAD3" w:rsidR="00E509A2" w:rsidRDefault="00E509A2" w:rsidP="002F31E9">
+    <w:p w14:paraId="4C1824BC" w14:textId="64B21970" w:rsidR="00FE213D" w:rsidRPr="00756A0B" w:rsidRDefault="002A286E" w:rsidP="00133D9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="005A3FB0">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> och att så även fortsättningsvis ska vara fallet. </w:t>
+      <w:r>
+        <w:t>Lagändringen om avskaffat krav på anmälan föreslås träda i kraft den</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB54D4">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB54D4">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">juli 2026. </w:t>
+      </w:r>
+      <w:r w:rsidR="000948ED">
+        <w:t xml:space="preserve">Övriga lagändringar </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE213D">
+        <w:t>föreslås träda i kraft den</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6D58">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A508F">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="006963CE">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6D58">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A508F">
+        <w:t>maj</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE213D">
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42138">
+        <w:t xml:space="preserve"> men tillämpas för tid fr.o.m. den 1 januari 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81321">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEC99E7" w14:textId="77777777" w:rsidR="00BD4BD8" w:rsidRDefault="005A3FB0" w:rsidP="00BD4BD8">
-[...10 lines deleted...]
-    <w:p w14:paraId="51AEC7C6" w14:textId="2F8E30A3" w:rsidR="0011617E" w:rsidRPr="008F2013" w:rsidRDefault="0011617E" w:rsidP="00362009">
+    <w:p w14:paraId="6D5372B2" w14:textId="77777777" w:rsidR="003614C7" w:rsidRPr="008F2013" w:rsidRDefault="003614C7" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F6B431" w14:textId="33739196" w:rsidR="004F3455" w:rsidRDefault="0011617E">
+    <w:p w14:paraId="72FE6B79" w14:textId="1F8F5F76" w:rsidR="00D821CA" w:rsidRDefault="003614C7">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B849B0">
+      <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc212471543" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221184572" w:history="1">
+        <w:r w:rsidR="00D821CA" w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00D821CA">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidR="00D821CA" w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00D821CA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00D821CA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00D821CA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471543 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184572 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00D821CA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00D821CA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00D821CA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r w:rsidR="00D821CA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A6B8A8D" w14:textId="282B9B01" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="256DFC24" w14:textId="7D46C5E4" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471544" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221184573" w:history="1">
+        <w:r w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Riksrevisionens iakttagelser</w:t>
+          <w:t>Lagtext</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471544 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184573 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AAF1965" w14:textId="2407C98C" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="076EBC3C" w14:textId="118BDC8E" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471545" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221184574" w:history="1">
+        <w:r w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Bakgrund och syfte med granskningen</w:t>
+          <w:t>Förslag till lag om ändring i socialförsäkringsbalken</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471545 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184574 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A6DE6D2" w14:textId="2B55F0A7" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="3E380464" w14:textId="2E32BEFE" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471546" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221184575" w:history="1">
+        <w:r w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Riksrevisionens slutsatser</w:t>
+          <w:t>Förslag till lag om ändring i socialförsäkringsbalken</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471546 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184575 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="753CE9CA" w14:textId="5F537607" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="060D4BD2" w14:textId="09EAB464" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221184576" w:history="1">
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ärendet och dess beredning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184576 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="47226273" w14:textId="6D458D29" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221184577" w:history="1">
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ett slopat krav på anmälan före ansökan om föräldrapenning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184577 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0D27A13C" w14:textId="1CBC9EEC" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221184578" w:history="1">
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>En ändring för att bevara försäkringsskyddet för vissa personer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184578 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="44612AE7" w14:textId="5383E51F" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221184579" w:history="1">
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Rättelse i socialförsäkringsbalken</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184579 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5EB7AAEB" w14:textId="57784085" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221184580" w:history="1">
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184580 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4724F2C1" w14:textId="0B43F674" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471547" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221184581" w:history="1">
+        <w:r w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.3</w:t>
+          <w:t>7.1</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Riksrevisionens rekommendationer</w:t>
+          <w:t>Borttagandet av kravet på anmälan före ansökan om föräldrapenning</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471547 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184581 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CE1F2FA" w14:textId="6ECB303E" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="6F81B9D7" w14:textId="7AE2694D" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221184582" w:history="1">
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Ändringen för att bevara försäkringsskyddet för vissa personer och rättelsen i socialförsäkringsbalken</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184582 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5EC3643D" w14:textId="0FE3189F" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471548" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221184583" w:history="1">
+        <w:r w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
+          <w:t>Konsekvenser</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471548 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184583 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43333FC1" w14:textId="72299BE9" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="08E9712C" w14:textId="6D007D9D" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471549" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221184584" w:history="1">
+        <w:r w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>8.1</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+        <w:r w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+          <w:t>Ekonomiska konsekvenser för staten</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471549 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184584 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2021AE46" w14:textId="2BF503D0" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="7EA765DE" w14:textId="17D9884B" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221184585" w:history="1">
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för enskilda</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184585 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="76FC0163" w14:textId="4BD9A0F0" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221184586" w:history="1">
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för arbetsgivare och företag</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184586 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3CCE2A07" w14:textId="55F93241" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221184587" w:history="1">
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Övriga konsekvenser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184587 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C2F1A25" w14:textId="16CABFBF" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471550" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221184588" w:history="1">
+        <w:r w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Riksrevisionens rapport om urval till högskoleutbildning - urvalsgrunder, platsfördelning och tillämpning</w:t>
+          <w:t>Sammanfattning av promemorian Åtgärder för att förhindra felaktiga utbetalningar inom socialförsäkringen och förenklad administration inom föräldrapenningen i relevanta delar</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471550 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184588 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47278121" w14:textId="5819D925" w:rsidR="004F3455" w:rsidRDefault="000D6D95">
+    <w:p w14:paraId="460AE1D8" w14:textId="2F75FDA2" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221184589" w:history="1">
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Promemorians lagförslag i relevanta delar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184589 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2A870498" w14:textId="1A07BD0C" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221184590" w:history="1">
+        <w:r w:rsidRPr="0052737B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förteckning över remissinstanserna</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184590 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18C80EFE" w14:textId="438501C5" w:rsidR="00D821CA" w:rsidRDefault="00D821CA">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc212471551" w:history="1">
-        <w:r w:rsidR="004F3455" w:rsidRPr="008B1110">
+      <w:hyperlink w:anchor="_Toc221184591" w:history="1">
+        <w:r w:rsidRPr="0052737B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 30 oktober 2025</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 5 februari 2026</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc212471551 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221184591 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>83</w:t>
+          <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="004F3455">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70A7A2E5" w14:textId="5191B6B0" w:rsidR="0011617E" w:rsidRDefault="0011617E" w:rsidP="00362009">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+    <w:p w14:paraId="5A894315" w14:textId="4DF3DC99" w:rsidR="003614C7" w:rsidRDefault="003614C7" w:rsidP="005E3C60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2123D3" w14:textId="45B3C1F8" w:rsidR="0011617E" w:rsidRPr="009C6229" w:rsidRDefault="0011617E" w:rsidP="00333C9D">
+    <w:p w14:paraId="5EDF6946" w14:textId="77777777" w:rsidR="003614C7" w:rsidRPr="005A72C8" w:rsidRDefault="003614C7" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc212471543"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc221184572"/>
+      <w:r w:rsidRPr="005A72C8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till riksdagsbeslut</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="1"/>
-    </w:p>
-[...143 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="0252F115" w14:textId="46D11E72" w:rsidR="00FA1206" w:rsidRDefault="00FA1206" w:rsidP="00E44558">
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="3BD68ACE" w14:textId="77777777" w:rsidR="003614C7" w:rsidRDefault="003614C7" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009831A0">
+        <w:t>Regeringens förslag:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6970D184" w14:textId="4C5D83A3" w:rsidR="00717CF6" w:rsidRPr="00717CF6" w:rsidRDefault="00717CF6" w:rsidP="00717CF6">
-[...10 lines deleted...]
-        <w:t>motverka social snedrekrytering. Systemet ska dessutom vara överblickbart och enkelt att förhålla sig till för blivande studenter.</w:t>
+    <w:p w14:paraId="72D6A61F" w14:textId="1EDD6232" w:rsidR="00F031E9" w:rsidRDefault="00F031E9" w:rsidP="006B3E64">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F031E9">
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i socialförsäk</w:t>
+      </w:r>
+      <w:r w:rsidR="00B575C2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F031E9">
+        <w:t>ringsbalken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2822B635" w14:textId="77777777" w:rsidR="00717CF6" w:rsidRDefault="00717CF6" w:rsidP="00717CF6">
+    <w:p w14:paraId="44A58804" w14:textId="2EF0CB5A" w:rsidR="00AC5AFD" w:rsidRPr="00F031E9" w:rsidRDefault="00AC5AFD" w:rsidP="006B3E64">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5AFD">
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i socialförsäk</w:t>
+      </w:r>
+      <w:r w:rsidR="00B575C2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AC5AFD">
+        <w:t>ringsbalken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3097DBA6" w14:textId="77777777" w:rsidR="003614C7" w:rsidRPr="00144361" w:rsidRDefault="003614C7" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00717CF6">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="456A6A82" w14:textId="21A1FF00" w:rsidR="00677425" w:rsidRDefault="00677425" w:rsidP="00677425">
+    <w:p w14:paraId="7336CED6" w14:textId="0BC4A1CB" w:rsidR="00FF38C4" w:rsidRDefault="00FF38C4" w:rsidP="009C7A8A">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...1586 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+        <w:sectPr w:rsidR="00FF38C4" w:rsidSect="009B2435">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00844DF3">
-[...8 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="0810DA91" w14:textId="46D8983A" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc221184573"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagtext</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="3F6F15BA" w14:textId="595E2351" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00E910B0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F61965" w14:textId="0AC4EAC4" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="001100AB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc221184574"/>
+      <w:r>
+        <w:t>Förslag till lag om ändring i socialförsäkringsbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="0688A176" w14:textId="34CD1D70" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om socialförsäkringsbalken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A6D66D" w14:textId="2A781D1C" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00340C98">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5A6D">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:t>11 kap. 12 § ska upphöra att gälla,</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:id="16" w:name="_Toc212471550"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Bilagarubrik"/>
+    <w:p w14:paraId="67DCD3E3" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-          <w:lang w:eastAsia="sv-SE"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...173 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t> att rubriken närmast före 11 kap. 12 § ska utgå,</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="515ADFE0" w14:textId="1FBD6B72" w:rsidR="004F3455" w:rsidRDefault="004F3455">
-[...1 lines deleted...]
-        <w:spacing w:line="2" w:lineRule="auto"/>
+    <w:p w14:paraId="72BC9627" w14:textId="4523070B" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t> att 11 kap. 1 § ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629E7D0A" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00292E1B" w:rsidRPr="005B0E77" w14:paraId="43FE8945" w14:textId="77777777" w:rsidTr="00D26EBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="670E00A3" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRPr="005B0E77" w:rsidRDefault="00DC2A59" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F3B60D5" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRPr="005B0E77" w:rsidRDefault="00DC2A59" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="16E4F742" w14:textId="5B852684" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:b/>
         </w:rPr>
-        <w:br w:type="page"/>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="30"/>
+          <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:br w:type="page"/>
+        <w:t>11 kap.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CFA74A" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="68EE54A0" w14:textId="23EEC789" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F6E9020" w14:textId="2717A67D" w:rsidR="004F3455" w:rsidRDefault="004F3455">
-[...4 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="5DAD18FF" w14:textId="015C6BF9" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00D1000D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E1B">
+        <w:t>I detta kapitel finns inledande bestämmelser i 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E1B">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E1B">
+        <w:t>§§.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526D3FAC" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4EA4E2FA" w14:textId="137DD6FB" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00292E1B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00292E1B">
+        <w:t>Vidare finns bestämmelser om</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="796F1EB1" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
-[...4 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="2EEE21D7" w14:textId="51A6EBD9" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00292E1B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E1B">
+        <w:t>föräldrabegreppet i 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E1B">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E1B">
+        <w:t>§§,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A172EA" w14:textId="15911213" w:rsidR="004F3455" w:rsidRDefault="004F3455">
-[...9 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="2A51E5D2" w14:textId="0BB2CD1C" w:rsidR="00DC2A59" w:rsidRPr="00292E1B" w:rsidRDefault="00DC2A59" w:rsidP="00581338">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E1B">
+        <w:t>adoptionsbegreppet i 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E1B">
+        <w:t>§,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382D4952" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
-[...9 lines deleted...]
-        <w:br w:type="page"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00292E1B" w14:paraId="58808DBF" w14:textId="77777777" w:rsidTr="00D26EBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A315A11" w14:textId="6F4E893B" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292E1B">
+              <w:t>rätten till föräldrapenningsför</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00292E1B">
+              <w:t xml:space="preserve">måner i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00581338">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>8–13</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292E1B">
+              <w:t>§§</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7258ECC7" w14:textId="572BCEE4" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00D26EBF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292E1B">
+              <w:t>rätten till föräldrapenningsför</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00292E1B">
+              <w:t xml:space="preserve">måner i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00581338">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>8–11 och 13</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292E1B">
+              <w:t>§§</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35B48605" w14:textId="291B2301" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E1B">
+        <w:t>samordning med andra förmåner i 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E1B">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E1B">
+        <w:t>§§, och</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F340270" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
-[...9 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="56CAB12D" w14:textId="111A9929" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E1B">
+        <w:t>utbetalning till annan än förälder i 17</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292E1B">
+        <w:t>§.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7741C4" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
-[...9 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="7A542A13" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRPr="00811E52" w:rsidRDefault="00DC2A59" w:rsidP="00811E52">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D65940C" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455">
-[...857 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId27"/>
+    <w:p w14:paraId="77EA2DDC" w14:textId="536E382A" w:rsidR="00FB22E2" w:rsidRDefault="00DC2A59" w:rsidP="00FB22E2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00FB22E2" w:rsidSect="00FF38C4">
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Denna lag träder i kraft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00600060">
+        <w:t>den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641525BD" w14:textId="77777777" w:rsidR="00FB22E2" w:rsidRDefault="00FB22E2" w:rsidP="00FB22E2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00FB22E2" w:rsidSect="00FF38C4">
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DF071A" w14:textId="22B30D7E" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00FB22E2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc221184575"/>
+      <w:r>
+        <w:t xml:space="preserve">Förslag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001100AB">
+        <w:t>till lag om ändring i socialförsäkringsbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="563FCE0B" w14:textId="77777777" w:rsidR="006C342C" w:rsidRDefault="00DC2A59" w:rsidP="001100AB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001100AB">
+        <w:t xml:space="preserve">Härigenom föreskrivs i fråga om socialförsäkringsbalken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B40BC28" w14:textId="2B4D4A3A" w:rsidR="006C342C" w:rsidRDefault="006C342C" w:rsidP="008B5F80">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5F80">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att 13</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5F80">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 25</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5F80">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§ ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F7EE4A" w14:textId="741E6EFE" w:rsidR="00DC2A59" w:rsidRDefault="006C342C" w:rsidP="008B5F80">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5F80">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59" w:rsidRPr="001100AB">
+        <w:t xml:space="preserve">att ikraftträdande- och övergångsbestämmelserna till lagen (2025:1055) om ändring i </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59">
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59" w:rsidRPr="001100AB">
+        <w:t>balken ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A48305" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="001100AB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CA245F" w:rsidRPr="000E6F0B" w14:paraId="62D01389" w14:textId="77777777" w:rsidTr="002603EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="564B5E5A" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRPr="000E6F0B" w:rsidRDefault="00DC2A59" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="246F745F" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRPr="000E6F0B" w:rsidRDefault="00DC2A59" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5076B935" w14:textId="6D4499C7" w:rsidR="004112B0" w:rsidRDefault="004112B0" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75ABF5AD" w14:textId="2175098D" w:rsidR="004112B0" w:rsidRDefault="004112B0" w:rsidP="00DC55EB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>25 §</w:t>
+      </w:r>
+      <w:r w:rsidR="001553BA">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004112B0" w14:paraId="6BF74FC1" w14:textId="77777777" w:rsidTr="00D26EBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60FCDC5D" w14:textId="7C33BD3A" w:rsidR="004112B0" w:rsidRDefault="00D13603" w:rsidP="00C050AD">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Tillfällig föräldrapenning enligt 22</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF16D3">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00955C70">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> lämnas under högst 60 dagar för varje barn och år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F9ED8FD" w14:textId="2EF668E4" w:rsidR="004112B0" w:rsidRDefault="00D13603" w:rsidP="00C050AD">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D13603">
+              <w:t xml:space="preserve">Tillfällig föräldrapenning enligt 22 </w:t>
+            </w:r>
+            <w:r w:rsidR="0003771C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B5F80">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 a</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB54D4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r w:rsidR="00D40620" w:rsidRPr="00955C70">
+              <w:t>§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00955C70">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13603">
+              <w:t>lämnas under</w:t>
+            </w:r>
+            <w:r w:rsidR="0003771C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D13603">
+              <w:t>högst 60 dagar för varje barn och år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C050AD" w14:paraId="16093F0C" w14:textId="77777777" w:rsidTr="00D26EBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67939BD5" w14:textId="1DD455CF" w:rsidR="00C050AD" w:rsidRDefault="00C050AD" w:rsidP="00C050AD">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00182122">
+              <w:t>Om föräldern behöver avstå från förvärvsarbete av skäl som anges i 16</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182122">
+              <w:t>§ 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40620">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182122">
+              <w:t xml:space="preserve"> 3 eller 4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40620">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182122">
+              <w:t xml:space="preserve"> eller 20 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40620">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller 24 a</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182122">
+              <w:t>§ lämnas tillfällig föräldrapen</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB22E2">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00182122">
+              <w:t>ning under ytterligare högst 60 dagar för varje barn och år</w:t>
+            </w:r>
+            <w:r w:rsidR="00766F33">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24CE3663" w14:textId="02C4F104" w:rsidR="00C050AD" w:rsidRPr="00D13603" w:rsidRDefault="00C050AD" w:rsidP="00C050AD">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00182122">
+              <w:t>Om föräldern behöver avstå från förvärvsarbete av skäl som anges i 16</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB22E2">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182122">
+              <w:t>§ 1, 3 eller 4 eller 20</w:t>
+            </w:r>
+            <w:r w:rsidR="005B4C44">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182122">
+              <w:t>§ lämnas tillfällig föräldrapenning under ytterligare högst 60 dagar för varje barn och år</w:t>
+            </w:r>
+            <w:r w:rsidR="00766F33">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6AC23551" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRPr="001100AB" w:rsidRDefault="00DC2A59" w:rsidP="001100AB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001100AB" w:rsidRPr="000E6F0B" w14:paraId="5F6CB61F" w14:textId="77777777" w:rsidTr="002603EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02F49BDF" w14:textId="7EE0DF29" w:rsidR="00DC2A59" w:rsidRPr="001100AB" w:rsidRDefault="00DC2A59" w:rsidP="001100AB">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001100AB">
+              <w:t>Denna lag träder i kraft den</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001100AB">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001100AB">
+              <w:t>januari 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00EEB122" w14:textId="6BCC6DDE" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="001100AB">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001100AB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Denna lag träder i kraft den 1 januari 2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D0C6431" w14:textId="3558D456" w:rsidR="00DC2A59" w:rsidRPr="001100AB" w:rsidRDefault="00DC2A59" w:rsidP="001100AB">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001100AB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001100AB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Äldre bestämmelser gäller fortfarande för den som utför oavlönat arbete </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">enligt en föreskrift som har meddelats </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001100AB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">med stöd av </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 § första stycket 2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001100AB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>den upphävda lagen (1994:451) om intensivövervak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="001100AB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ning med elektronisk kontroll.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="47CE0B84" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRPr="00811E52" w:rsidRDefault="00DC2A59" w:rsidP="00811E52">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469C975A" w14:textId="3D6671BC" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="001100AB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Denna lag träder i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidR="003B6A72">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177360">
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="003B6A72">
+        <w:t>maj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177360">
+        <w:t xml:space="preserve"> 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D37D758" w14:textId="1E261D67" w:rsidR="008A117A" w:rsidRDefault="00DC2A59" w:rsidP="00172B6D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="008A117A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B271B" w:rsidRPr="006B271B">
+        <w:t>De nya bestämmelserna ska dock tillämpas för tid från och med den</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB54D4">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B271B" w:rsidRPr="006B271B">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB54D4">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B271B" w:rsidRPr="006B271B">
+        <w:t>januari 2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B271B" w:rsidDel="006B271B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D386652" w14:textId="77777777" w:rsidR="00C4684D" w:rsidRDefault="00C4684D" w:rsidP="00172B6D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00BE0CE0" w14:textId="77777777" w:rsidR="00C4684D" w:rsidRDefault="00C4684D" w:rsidP="00172B6D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00C4684D" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D69B3FE" w14:textId="21E78BCA" w:rsidR="00DB62B9" w:rsidRDefault="00DC2A59" w:rsidP="00C34C15">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc221184576"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6677EF24" w14:textId="7C5E3FEE" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="003F4498">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen gav i regleringsbrevet för 2024 Försäkringskassan i uppdrag att redovisa förslag om mindre regeländringar, bl.a. för att göra det enklare för enskilda att ansöka om socialförsäkringsförmåner. Försäkringskassan lämnade bl.a. förslag om att kravet på anmälan inför ansökan om föräldrapenning ska tas bort (S2025/00145). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF62EE9" w14:textId="0A0DE350" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="003F4498">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Socialdepartementet har tagit fram promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DF7">
+        <w:t>Åtgärder för att förhindra felaktiga utbetalningar inom socialförsäkringen och förenklad administration inom föräldrapenningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002850BA">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk219284575"/>
+      <w:r w:rsidRPr="002850BA">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025/01246</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="002850BA">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E2908B" w14:textId="41E75759" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="003F4498">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En sammanfattning av promemorian i relevanta delar finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C58EE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C58EE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Promemorians lagförslag i relevanta delar finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C58EE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C58EE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Promemorian har remissbehandlats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C58EE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C58EE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Remissyttrandena finns tillgängliga på regeringens webbplats (regeringen.se) och i Socialdepartementet (S2025/01246). I propositionen behandlas promemorians lagförslag om att avskaffa kravet på anmälan för föräldrapenning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F13E6E2" w14:textId="2B80F1FE" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00717FCF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I propositionen föreslås</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93860">
+        <w:t xml:space="preserve"> vidare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en övergångsbestämmelse till en ändring i socialförsäkringsbalken</w:t>
+      </w:r>
+      <w:r w:rsidDel="00327217">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som gjordes i samband med att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4BB4">
+        <w:t>lagen (2025:1053) om verkställighet av fängelsestraff med elektronisk övervakning infördes och lagen (1994:451) om intensivövervakning med elektronisk kontroll upphörde att gälla. Ett utkast till lagförslag har beretts under hand med Försäkringskassan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965687">
+        <w:t xml:space="preserve"> Svaret finns tillgängligt i Social</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00965687">
+        <w:t>departementet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (S2026/00038).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239483C3" w14:textId="5A1E917B" w:rsidR="00FE1B58" w:rsidRPr="00CF67B9" w:rsidRDefault="00FE1B58" w:rsidP="00717FCF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00FE1B58" w:rsidRPr="00CF67B9" w:rsidSect="00C4684D">
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>I propositionen föreslås också en rättelse i 13</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34A30">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 25</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34A30">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§ socialförsäk</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5137">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ringsbalken</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0F14">
+        <w:t>. Förslaget har beretts under hand med Försäk</w:t>
+      </w:r>
+      <w:r w:rsidR="004437DF">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0F14">
+        <w:t>ingskassan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3292C7CB" w14:textId="2B3FA9D0" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="005C770E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc221184577"/>
+      <w:r>
+        <w:t>Ett slopat krav på anmälan före ansökan om föräldrapenning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="39663807" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F7C014" w14:textId="594C0AA2" w:rsidR="00DC2A59" w:rsidRPr="00A76360" w:rsidRDefault="00DC2A59" w:rsidP="007244E1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007244E1">
+        <w:t xml:space="preserve">Kravet på anmälan för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007244E1">
+        <w:t xml:space="preserve">föräldrapenning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska få lämnas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007244E1">
+        <w:t>ska tas bort</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007244E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3090CB9C" w14:textId="140D8972" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDFDB64" w14:textId="1BF39796" w:rsidR="00DC2A59" w:rsidRPr="009A4C6F" w:rsidRDefault="00DC2A59" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB075DA" w14:textId="57DC68CD" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="002021EE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A62F05" w14:textId="645634FA" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="001C3936">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flera av remissinstanserna lämnar förslaget okommenterat eller anger att de inte har några synpunkter på förslaget. Samtliga instanser som har yttrat sig särskilt över förslaget tillstyrker eller är positiva till det, däribland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006731D4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Försäkringskassan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006731D4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Allmänna ombudet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för socialförsäkringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006731D4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Inspek</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006731D4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tionen för socialförsäkringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727AC6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Landsorganisationen (LO)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C3936">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sveriges akademikers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C3936">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>entralorganisation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Saco)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002116F0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007260C0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges Kommuner och Regioner (SKR)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007260C0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mittuniversitetet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007260C0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tjänste</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007260C0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>männens centralorganisation (TCO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE56D2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE56D2">
+        <w:t xml:space="preserve"> också tillstyrker förslaget, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anger att de delar regeringens bedömning att förslaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007038D4">
+        <w:t xml:space="preserve"> underlätta</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007038D4">
+        <w:t xml:space="preserve"> både för föräldrar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007038D4">
+        <w:t xml:space="preserve"> oc</w:t>
+      </w:r>
+      <w:r>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007038D4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007038D4">
+        <w:t>Försäkringskassan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C3936">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenskt Näringsliv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillstyrker förslaget under förutsättning att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007038D4">
+        <w:t>ansökningstiden för föräldrapenning förkortas till 30</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007038D4">
+        <w:t>dagar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Svenskt Näringsliv motiverar inställningen med att e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0863">
+        <w:t>n alltför lång an</w:t>
+      </w:r>
+      <w:r>
+        <w:t>sökning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0863">
+        <w:t>stid försvårar kontrollmöjligheterna för både Försäkrings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007E0863">
+        <w:t>kassan och arbetsgivare samt ökar risken för felaktiga utbetalningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007038D4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DDFE1E" w14:textId="040DA7D8" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="002021EE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för regeringens förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0708299C" w14:textId="6861DDFE" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00F819A7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092787E">
+        <w:t>slopat krav på anmälan före ansökan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om föräldrapenning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092787E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förenklar för föräldrarna och effektiviserar administrationen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23060812" w14:textId="5A3B4238" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00355F5F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk220327314"/>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen vill underlätta för föräldrar att göra rätt och samtidigt göra det enkelt att ansöka om föräldrapenning. Det är även av stor vikt att administrationen av socialförsäkringen sker effektivt och att onödiga moment i handläggningen av ärenden tas bort så att fokus kan ligga på bedömningen av rätten till ersättning och på god service till </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t>barn</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">familjerna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1E7DCE" w14:textId="076C57CB" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00A94CBB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Försäkringskassan har i svar på regeringsuppdrag lämnat förslag om att anmälningsskyldigheten för föräldrapenning ska tas bort (Förslag till mindre regeländringar som kan minska felaktiga utbetalningar, göra det enklare för enskilda att göra rätt och effektivisera handläggningen inom socialförsäkringen, S2025/00145). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F3607F" w14:textId="045FB1DB" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00153026">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Föräldrapenning får i dag inte lämnas för tid innan föräldern har gjort en anmälan till Försäkringskassan. Det gäller dock inte om det har funnits hinder för en sådan anmälan eller det finns särskilda skäl för att föräldrapenning ändå bör lämnas (11 kap. 12 § socialförsäkrings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>balken, förkortad SFB). Syftet med anmälningsskyldigheten har framför allt varit att Försäkringskassan ska kunna kontrollera att villkoren för föräldra</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>penning är uppfyllda samt att myndigheten ska kunna samordna olika förmåner och begära in handlingar och förbereda för kommande utbetalningar av ersättning (prop. 1984/85:78 s. 75 och 76). Den som vill begära föräldrapenning ska efter anmälan skriftligen ansöka om förmånen (110 kap. 4 § SFB).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1488D3" w14:textId="6A7B7D66" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00F25FAF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Försäkringskassan motiverar förslaget om att ta bort anmälningsskyldig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heten med att </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk220327892"/>
+      <w:r>
+        <w:t xml:space="preserve">anmälan om föräldrapenning inte längre fyller någon funktion för myndigheten. Det är först när ansökan om föräldrapenning kommer in som Försäkringskassan kan genomföra kontrollåtgärder och bedöma om ytterligare underlag krävs för att kunna besluta om rätten till ersättning. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t xml:space="preserve">Försäkringskassan framför även att eftersom ersättning sedan den 1 januari 2014 inte lämnas för längre tid tillbaka än 90 dagar före den dag ansökan om föräldrapenning kom in till Försäkringskassan (12 kap. 12 a § SFB) har behovet av anmälan minskat ytterligare, eftersom de kontroller som görs vid ansökan som regel inte avser förhållanden som ligger längre tillbaka i tiden än 90 dagar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079A2618" w14:textId="5DCC1029" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="008B6E67">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I samband med ansökan om föräldrapenning genomför Försäkrings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kassan ett antal maskinella kontroller. Försäkringskassan gör i vissa fall även en utredning av exempelvis förälderns sjukpenninggrundande inkomst. Före beslut om ersättning kan det även genomföras andra fördjupade kontroller, exempelvis av om föräldern varit frånvarande från </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">arbetet den aktuella tiden. Försäkringskassans kontroller kan vara både slumpmässiga och riskbaserade. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C73833E" w14:textId="7CE497F4" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00361062">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bedömer att ett avskaffande av kravet på anmälan före ansökan om föräldrapenning inte påverkar möjligheterna till kontroll. Det är uppgifter som lämnats i ansökan som kontrolleras, medan anmälan i sig inte innehåller uppgifter som föranleder kontroll. Det finns </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07455">
+        <w:t xml:space="preserve">fortsatt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">stora möjligheter att kontrollera ärenden med föräldrapenning. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk220327981"/>
+      <w:r>
+        <w:t>Försäkrings</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kassan har dessutom fått flera utökade möjligheter att göra kontroller, som tillsammans ger goda förutsättningar till ett systematiskt och träffsäkert kontrollarbete </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t xml:space="preserve">(se bl.a. prop. 2024/25:36, prop. 2023/24:85 och prop. 2023/24:29). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431759A9" w14:textId="5B948DC7" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="009F03C1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk220328010"/>
+      <w:r>
+        <w:t>Försäkringskassan framför även att föräldrar upplever kravet på att först anmäla och sedan ansöka om föräldrapenning som krångligt och att myndigheten får många frågor och klagomål när det gäller kravet på anmälan. Enligt Försäkrings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kassan upplever föräldrar kravet som ett onödigt moment som bidrar till en mer komplicerad förmån och att kravet på anmälan till Försäkringskassan även förväxlas med krav på anmälan om föräldraledighet enligt 13 § föräldraledighetslagen (1995:584), som ska göras till arbetsgivaren. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t xml:space="preserve">Trots att anmälan inte fyller någon faktisk funktion vare sig för ärendehandläggningen eller för kontrollverksamheten måste föräldrar göra en anmälan före ansökan om föräldrapenning. För föräldrar kan det bli fråga om ett större antal anmälningar under lång tid, eftersom föräldrapenning kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00115853">
+        <w:t>lämnas till dess barnet har fyllt tolv år eller till den senare tidpunkt då barnet har avslutat det femte skolåret i grundskolan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. I vissa fall måste även avsaknad av anmälan, eller en för sent inlämnad anmälan, utredas av Försäkringskassan, vilket medför mer</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">arbete. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk220328236"/>
+      <w:r w:rsidRPr="007F7533">
+        <w:t>Försäkringskassan uppskattar att kostnaderna för administrationen kan komma att minska med 900</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7533">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7533">
+        <w:t>kr</w:t>
+      </w:r>
+      <w:r>
+        <w:t>onor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7533">
+        <w:t xml:space="preserve"> per år </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7533">
+        <w:t xml:space="preserve"> förslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genomförs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="007F7533">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50191181" w14:textId="38DC0C99" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00326B59">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser mot den bakgrunden att kravet på anmälan före ansökan om föräldrapenning bör tas bort. Att avskaffa kravet på anmälan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00124D1F">
+        <w:t xml:space="preserve">underlättar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och förenklar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00124D1F">
+        <w:t>för föräldrar som ska planera sin föräldraledighet och ansöka om föräldrapenning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt kan bidra till en mer effektiv och ändamålsenlig administration. B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008350E6">
+        <w:t>edömning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008350E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008350E6">
+        <w:t xml:space="preserve">det skulle underlätta </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008350E6">
+        <w:t xml:space="preserve">både föräldrar och Försäkringskassan om det framöver räcker att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enbart </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008350E6">
+        <w:t>ansöka om föräldrapenning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> delas uttryckligen av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079367E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mittuniversitetet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008350E6">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079367E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>TCO</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008350E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2A5200" w14:textId="182F36EE" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00CD38E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bedömer att ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092787E">
+        <w:t>slopat krav på anmälan före ansökan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om föräldrapenning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092787E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte påverkar Försäkringskassans möjligheter att infor</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mera föräldrarna om regelverket eller föräldrarnas möjligheter att planera sin föräldraledighet. Inför barnets födelse har de flesta blivande föräldrar behov av att få information om regelverket för föräldrapenning, exempel</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>vis om ersättningens storlek, hur föräldrapenningen kan fördelas mellan föräldrarna och hur den kan tas ut över tid. Försäkringskassan tillhanda</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">håller ett antal olika verktyg på sin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355F5F">
+        <w:t xml:space="preserve">webbplats som föräldrarna kan använda sig av för att underlätta en sådan planering. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En första signal till Försäk</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ringskassan om att föräldrar kan komma att ansöka om föräldrapenning för ett barn är det intyg om graviditet som skickas in till Försäkringskassan. Det sker ofta runt den 20:e graviditetsveckan. Borttagandet av anmälnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skyldigheten påverkar inte behovet av graviditetsintyget. Intyget behövs exempelvis när föräldrarna önskar använda föräldrapenning före barnets födelse. I majoriteten av fallen skickas intyget in elektroniskt från den </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>aktuella vårdinstansen till Försäkringskassan och medför inte något mer</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>arbete för föräldrarna.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00405138">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12104F36" w14:textId="3A83C171" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00311C31">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget innebär ökad enhetlighet inom föräldraförsäkringen, men skillnader kvarstår </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220CE7AA" w14:textId="665B0826" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="004960EC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett avskaffande av kravet på anmälan före ansökan om föräldrapenning innebär att regelverken för tillfällig föräldrapenning och föräldrapenning blir mer lika. Kravet på anmälan för tillfällig föräldrapenning slopades den 1 januari 2019 (prop. 2017/18:270, bet. 2018/19:SfU7, rskr. 2018/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B565F5">
+        <w:t xml:space="preserve">19:5). Ökad enhetlighet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inom föräldraförsäkringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B565F5">
+        <w:t>kan underlätta för föräld</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B565F5">
+        <w:t>rar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B565F5">
+        <w:t>, eftersom de ofta använder båda förmånerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784BED1E" w14:textId="6B2EB856" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="005A7B8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har i budgetpropositionen för 2026 föreslagit att tillfällig föräldrapenning inte ska kunna lämnas för längre tid tillbaka än 30 dagar före den dag som ansökan kom in till Försäkringskassan. Regeländringen träder i kraft den 1 april 2026 (prop. 2025/26:1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4151">
+        <w:t>, bet. 2025/26:SfU3, rskr. 2025/26:108).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6FCE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenskt Näringsliv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillstyrker förslaget om att ta bort anmälnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skyldigheten för föräldrapenning, men enbart om ansöknings</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tiden för den förmånen begränsas till 30 dagar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C11B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">så att samma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D7E6D">
+        <w:t>ansökningstid</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gäller för föräldrapenning som för tillfällig föräldrapenning. Svenskt Näringsliv anser att nuvarande ansöknings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5353B">
+        <w:t>tid</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på 90 dagar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5353B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">begränsar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C11B7">
+        <w:t>möjligheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C11B7">
+        <w:t xml:space="preserve"> för arbetsgivare att kontrollera om föräldra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004C11B7">
+        <w:t>penning har betalats ut</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5353B">
+        <w:t>försvårar kontrollmöjligheterna för Försäkringskassan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C11B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321A8131" w14:textId="74B56333" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="005A7B8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Försäkringskassan har inte framfört att den nuvarande ansökningstiden för föräldrapenning på något avgörande sätt påverkar kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>möjligheterna. Det kan även konstateras att Försäkringskassans möjlig</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>heter till kontroll har förstärkts, exempelvis genom tillgång till de upp</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>gifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3398">
+        <w:t xml:space="preserve"> om frånvaro från arbetet på grund av vård av barn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som lämnas i samband med arbetsgivardeklarationerna (5 § lagen [2024:1300] om uppgiftsskyldighet i fråga om frånvaro på grund av vård av barn). Regeringen bedömer att arbetsgivarens behov av att kontrollera om föräldra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>penning betalats ut för en viss period är begränsat. Kontroll kan dock behöva göras exempelvis för att beräkna föräldralön eller föräldrapenning</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tillägg eller för att verifiera att det finns en rätt till föräldraledighet i vissa situationer. Behovet bedöms inte på något avgörande sätt vara avhängigt av när i tiden ansökan av föräldrapenning görs. Arbetstagaren behöver därutöver även fortsatt anmäla sin föräldra</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ledighet till arbetsgivaren, i normalfallet </w:t>
+      </w:r>
+      <w:r w:rsidR="004411DF">
+        <w:t xml:space="preserve">minst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9147F">
+        <w:t>två månader före ledighetens början</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (13 § föräldraledighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9147F">
+        <w:t xml:space="preserve">. I samband med sin anmälan ska arbetstagaren </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9147F">
+        <w:t>ange hur lång tid ledigheten är planerad att pågå</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2742A1" w14:textId="3D33D0B2" w:rsidR="00DC2A59" w:rsidRPr="007244E1" w:rsidRDefault="00DC2A59" w:rsidP="00E02C4B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DC2A59" w:rsidRPr="007244E1" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="even" r:id="rId29"/>
+          <w:footerReference w:type="default" r:id="rId30"/>
+          <w:headerReference w:type="first" r:id="rId31"/>
+          <w:footerReference w:type="first" r:id="rId32"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillfällig föräldrapenning och föräldrapenning har stora skillnader när det gäller såväl planeringsmöjligheter och planeringsbehov som ersättningsperiodernas längd. Föräldrar ansöker vanligtvis om tillfällig föräldrapenning för kortare perioder av vård av sjukt barn, medan föräldrapenning oftare avser längre perioder. Konsekvenserna av att en förälder missar att ansöka om föräldrapenning blir därför ofta betydligt större, samtidigt som nyblivna föräldrar kan befinna sig i en omvälvande period i livet. Det kan därför enligt regeringens bedömning finnas ett större behov av flexibilitet i form av retroaktivitet vid ansökan om föräldra</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">penning än vid ansökan om tillfällig föräldrapenning. Regeringen anser </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>därför att det för närvarande inte finns skäl att förkorta ansökningstiden för föräldrapenning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B042EE1" w14:textId="7BF02849" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="007665AF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc221184578"/>
+      <w:r>
+        <w:t>En ändring för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001609D4">
+        <w:t xml:space="preserve"> att bevara försäkringsskyddet för vissa personer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="4578D64E" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00810565">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A643231" w14:textId="22FED23B" w:rsidR="00DC2A59" w:rsidRPr="00144CA5" w:rsidRDefault="00DC2A59" w:rsidP="00810565">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001609D4">
+        <w:t>en som utför oavlönat arbete ska vara försäkrad för statligt personskadeskydd, även om arbetet utförs enligt en föreskrift som har meddelats med stöd av den nu upphävda lagen om intensivövervakning med elektronisk kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B312552" w14:textId="4BDECC56" w:rsidR="00461915" w:rsidRDefault="00461915" w:rsidP="00144CA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utkast till lagförslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D440370" w14:textId="5BB5E093" w:rsidR="00461915" w:rsidRPr="00461915" w:rsidRDefault="00461915" w:rsidP="00461915">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett utkast till lagförslag har beretts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B4045">
+        <w:t>under hand med Försäkringskassan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B4045">
+        <w:t xml:space="preserve"> som inte har några synpunkter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C5AA2C" w14:textId="6C4B98C8" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00144CA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2D0136" w14:textId="6E3F98F1" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00131D7C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>Den 1 januari 2026 trädde den nya lagen (2025:1053) om verkställighet av fängelsestraff med elektronisk övervakning i kraft (prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>2024/25:202, bet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>2025/26:JuU7, rskr.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>2025/26:31). I ikraftträdande- och övergångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>bestämmelserna till den nya lagen ang</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>s bl.a. att den samtidigt upphävda lagen (1994:451) om intensivövervakning med elektronisk kontroll fort</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>farande gäll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve"> för verkställighet av fängelsestraff som beslutats före ikraftträdandet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16968019" w14:textId="07DA22F2" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="003F2F3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve">I samma lagstiftningsärende genomfördes </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>följdändring i 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>§ socialförsäkringsbalken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om vilka som är försäkrade för statligt person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skadeskydd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve">. Av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">paragrafens sjätte punkt i dess lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>före den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>januari 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> följde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve"> att den som utför oavlönat arbete enligt en föreskrift som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>meddelats med stöd av 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>§ första stycket 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F3CAC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den nu upphävda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B624D">
+        <w:t>lagen om intensivövervakning med elektronisk kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504EB2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omfattas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av den försäk</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve">. Följdändringen innebär att det i stället är den som utför oavlönat arbete enligt en föreskrift som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve">meddelats med stöd av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">motsvarande bestämmelse i den nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B624D">
+        <w:t>lagen om verkställighet av fängelsestraff med elektronisk övervakning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>kap. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>§ första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som omfattas av försäkringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEEA3F2" w14:textId="2FD855B2" w:rsidR="00DC2A59" w:rsidRPr="00533EFE" w:rsidRDefault="00DC2A59" w:rsidP="00890AF6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DC2A59" w:rsidRPr="00533EFE" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId33"/>
+          <w:headerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="even" r:id="rId35"/>
+          <w:footerReference w:type="default" r:id="rId36"/>
+          <w:headerReference w:type="first" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId38"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>Ändringen i socialförsäkri</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve">gsbalken trädde i kraft den 1 januari 2026 utan övergångsbestämmelser. Detta får till följd att den som utför arbete enligt en föreskrift som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve">meddelats </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med stöd av den upphävda lagen om intensivövervakning med elektronisk kontroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve"> inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">längre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>omfattas av det statliga personskadeskyddet. Det finns ingenting i lagens förarbeten som antyder att en sådan konsekvens av lagändringarna var avsedd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (jfr prop. 2024/25:202 s. 54)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve">. Enligt regeringens mening måste </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rimligen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve"> den som utför oavlönat arbete inom ramen för verkställighet på fängelse med elektronisk övervakning oförändrat omfattas av det statliga personskade</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve">skyddet även om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">arbetet utförs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve">enligt en föreskrift som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>meddelats en</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ligt den upphävda lagen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det bör därmed införas en övergångsbestäm</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>melse till d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>en ändring av socialförsäkringsbalken som trädde i kraft den</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve">januari 2026 (SFS 2025:1055) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>genom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve"> vilken </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>äldre bestäm</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>melse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve"> i 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>6 socialförsäkrings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>balken fortfarande gäll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve"> för den som utför oavlönat arbete med stöd av den upphävda lagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A275548" w14:textId="0E89BE4E" w:rsidR="00DB62B9" w:rsidRDefault="00F218AA" w:rsidP="00FF7CDB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc221184579"/>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59">
+        <w:t>ättelse i socialförsäkringsbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="521E88BB" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E38FE65" w14:textId="41959528" w:rsidR="00EE1496" w:rsidRPr="00A76360" w:rsidRDefault="00EE1496" w:rsidP="00EE1496">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelsen i 13 kap. 25 § första stycket socialförsäkringsbalken ska rättas på så sätt att det där införs en hänvisning till 13 kap. 24 a § samma balk. I 13 kap. 25 § andra stycket socialförsäkringsbalken ska hänvis</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ningen till 13 kap. 24 a § samma balk tas bort. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098E22BE" w14:textId="77777777" w:rsidR="002F6239" w:rsidRDefault="002F6239" w:rsidP="002F6239">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utkast till lagförslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD789F3" w14:textId="7382D28D" w:rsidR="002F6239" w:rsidRPr="002F6239" w:rsidRDefault="00325456" w:rsidP="002F6239">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett u</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6239">
+        <w:t xml:space="preserve">tkast till lagförslag har beretts </w:t>
+      </w:r>
+      <w:r w:rsidR="002F6239" w:rsidRPr="006B4045">
+        <w:t>under hand med Försäkringskassan</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6239">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6239" w:rsidRPr="006B4045">
+        <w:t xml:space="preserve"> som inte har några synpunkter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCD0E1C" w14:textId="2D74A41F" w:rsidR="00B8479B" w:rsidRDefault="00B8479B" w:rsidP="00B8479B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A30C95" w14:textId="77777777" w:rsidR="00B8479B" w:rsidRDefault="00B8479B" w:rsidP="00B8479B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den 1 januari 2026 infördes en rätt till tillfällig föräldrapenning för föräldrar till barn som inte har fyllt 18 år om föräldern behöver avstå från förvärvsarbete i samband med deltagande i utredning av barnets behov av skydd eller stöd enligt socialtjänstlagen (2025:400) eller i en förhands</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bedömning av om en sådan utredning ska inledas (prop. 2025/26:1 utg.omr. 12, bet. 2025/26:SfU3, rskr. 2025/26:108). I fråga om barn som inte har fyllt 12 år regleras detta i 13 kap. 20 § socialförsäkringsbalken, förkortad SFB. I fråga om barn som har fyllt 12 men inte 18 år regleras samma fråga i 13 kap. 24 a § SFB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1109393C" w14:textId="183193FF" w:rsidR="00DC2A59" w:rsidRPr="00FF7CDB" w:rsidRDefault="00B8479B" w:rsidP="00B8479B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:sectPr w:rsidR="00DC2A59" w:rsidRPr="00FF7CDB" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId39"/>
+          <w:headerReference w:type="default" r:id="rId40"/>
+          <w:footerReference w:type="even" r:id="rId41"/>
+          <w:footerReference w:type="default" r:id="rId42"/>
+          <w:headerReference w:type="first" r:id="rId43"/>
+          <w:footerReference w:type="first" r:id="rId44"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>I samma lagstiftningsärende lämnade regeringen förslag om vad som ska gälla i fråga om förmånstiden för tillfällig föräldrapenning i de aktuella situatione</w:t>
+      </w:r>
+      <w:r w:rsidR="003D120C">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="003D120C">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. I propositionen föreslog regeringen att samma </w:t>
+      </w:r>
+      <w:r w:rsidDel="00F47938">
+        <w:t xml:space="preserve">bestämmelser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om förmånstid ska gälla i fråga om tillfällig föräldrapenning för barn som har fyllt 12 men inte 18 år som </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30D37">
+        <w:t xml:space="preserve">i fråga om tillfällig föräldrapenning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för barn som inte har fyllt 12 år (prop. 2025/26:1 utg.omr. 12 avsnitt 3.10.3 s. 56). Det betyder att </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30D37">
+        <w:t>även när det gäller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> barn som har fyllt 12 men inte 18 år ska tillfällig föräldrapenning i de aktuella situatione</w:t>
+      </w:r>
+      <w:r w:rsidR="003D120C">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="003D120C">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0068294F">
+        <w:t xml:space="preserve">omfattas av den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>högst</w:t>
+      </w:r>
+      <w:r w:rsidR="0068294F">
+        <w:t>a förmånstiden om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 120 dagar per barn och år (jfr 13 kap. 21 § SFB). Detta har dock inte kommit korrekt till uttryck i de aktuella bestäm</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>melserna (13 kap. 25 § SFB). För att regleringen ska motsvara regeringens förslag</w:t>
+      </w:r>
+      <w:r w:rsidDel="000331D0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D37" w:rsidDel="000331D0">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30D37" w:rsidRPr="00B30D37">
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D37">
+        <w:t xml:space="preserve"> proposition</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30D37" w:rsidRPr="00B30D37">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30D37">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska det i 13 kap. 25 § första stycket SFB hänvisas till 13 kap. 24 a § samma balk. Vidare är hänvisningen till 13 kap. 24 a § SFB i 13 kap. 25 § andra stycket samma balk överflödig och bör tas bort. I den bestämmelsen är det hänvisningen till 13 kap. 20 § SFB, som finns sedan tidigare, som medför att tillfällig föräldrapenning </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>även för de aktuella situatione</w:t>
+      </w:r>
+      <w:r w:rsidR="003D120C">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="003D120C">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0068294F">
+        <w:t xml:space="preserve">omfattas av förmånstiden om </w:t>
+      </w:r>
+      <w:r w:rsidR="000D08EF">
+        <w:t xml:space="preserve">högst </w:t>
+      </w:r>
+      <w:r>
+        <w:t>120 dagar per barn och år i fråga om barn som har fyllt 12 men inte 18 år</w:t>
+      </w:r>
+      <w:r w:rsidR="00837FE8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105C765F" w14:textId="33F5CAE6" w:rsidR="00DB62B9" w:rsidRDefault="00DC2A59" w:rsidP="00F42A57">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc221184580"/>
+      <w:r>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="20710A78" w14:textId="5855AE6C" w:rsidR="00DC2A59" w:rsidRPr="00B86013" w:rsidRDefault="008B2305" w:rsidP="008E08FF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc221184581"/>
+      <w:r>
+        <w:t>Borttagandet av k</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59">
+        <w:t>ravet på anmälan före ansökan om föräldrapenning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="408E9CDD" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="004C12D4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5261BE4F" w14:textId="2D70F967" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00024107">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165337">
+        <w:t>ändring</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165337">
+        <w:t xml:space="preserve"> ska träda i kraft den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165337">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B3AD5C" w14:textId="7006F2A6" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00C9252D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BCF2DF" w14:textId="5BD5F1A6" w:rsidR="00DC2A59" w:rsidRPr="00C042B7" w:rsidRDefault="00DC2A59" w:rsidP="00C042B7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Några övergångsbestämmelser behövs inte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACEB292" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="0028735C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Promemorians förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E10C70" w14:textId="0912FD57" w:rsidR="00DC2A59" w:rsidRPr="0078669E" w:rsidRDefault="00DC2A59" w:rsidP="0078669E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget i promemorian stämmer överens med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A544A9" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRPr="0004202F" w:rsidRDefault="00DC2A59" w:rsidP="0028735C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0004202F">
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A78352" w14:textId="11EDBFE6" w:rsidR="00DC2A59" w:rsidRPr="001A5627" w:rsidRDefault="00DC2A59" w:rsidP="001A5627">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004202F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Försäkringskassan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004202F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004202F">
+        <w:t xml:space="preserve">att förslaget bör träda i kraft så snart som möjligt, men att besked om ändringarna måste </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ges i förväg </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004202F">
+        <w:t>för att det ska vara möjligt att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5627">
+        <w:t>vidta de förberedande åtgärder som krävs för att ändringarna ska kunna tillämpas vid föreslaget ikraftträdandedatum</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D47D504" w14:textId="7FE9D7EB" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="0028735C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för regeringens förslag </w:t>
+      </w:r>
+      <w:r w:rsidR="00970118">
+        <w:t>och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02757D37" w14:textId="776D22D8" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00C042B7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser, liksom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924707">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Försäkringskassan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, att förslaget </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94872">
+        <w:t xml:space="preserve">i avsnitt 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om att ta bort kravet på anmälan för att föräldrapenning ska få lämnas bör träda i kraft så snart som möjligt. Det är angeläget att det görs regeländringar som förenklar och underlättar för föräldrar att ansöka om föräldrapenning och effektiviserar Försäkringskassans administration. Försäkringskassan framför att myndigheten behöver tid för att ändra it-system kopplade till handläggning av föräldrapenning och att det arbetet kräver ett antal månaders förberedelsetid. För att tillgodose behoven av myndighetens förberedelsearbete bedömer regeringen att den 1 juli 2026 är den tidigaste tidpunkt som författningsändringarna kan träda i kraft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25748898" w14:textId="694986B1" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00C042B7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt regeringens bedömning behövs inte några övergångsbestämmel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ser till den föreslagna lagändringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365FC047" w14:textId="25949B8A" w:rsidR="00DC2A59" w:rsidRDefault="008B2305" w:rsidP="001C0429">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc221184582"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ä</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59" w:rsidRPr="001C0429">
+        <w:t>ndring</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59" w:rsidRPr="001C0429">
+        <w:t xml:space="preserve"> för att bevara försäkringsskyddet för vissa personer</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t xml:space="preserve"> och rättelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t xml:space="preserve"> i socialför</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96C29">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t>äkringsbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="37E8A1E1" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="001C0429">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Hlk220397199"/>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7296F82C" w14:textId="4EE62781" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="001C0429">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t>Lagändring</w:t>
+      </w:r>
+      <w:r w:rsidR="00061F3E">
+        <w:t>arna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve"> ska träda i kraft d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075756C">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4BCC">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075756C">
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4BCC">
+        <w:t>maj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0075756C">
+        <w:t xml:space="preserve"> 2026 men</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillämpas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9437A">
+        <w:t xml:space="preserve">för tid </w:t>
+      </w:r>
+      <w:r w:rsidR="00061F3E">
+        <w:t>fr.o.m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9437A">
+        <w:t xml:space="preserve"> den 1 januari 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p w14:paraId="21611D19" w14:textId="6E59F53F" w:rsidR="00EA59CD" w:rsidRDefault="00EA59CD" w:rsidP="00EA59CD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1B2079" w14:textId="0221F425" w:rsidR="00E435FD" w:rsidRPr="00E435FD" w:rsidRDefault="00061F3E" w:rsidP="00EA59CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Några </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA59CD">
+        <w:t>övergångsbestämmelser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behövs inte</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA59CD">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA59CD" w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9A3944" w14:textId="4E12A9B3" w:rsidR="002F6239" w:rsidRDefault="002F6239" w:rsidP="001C0429">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utkast till lagförslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0668C4E0" w14:textId="590B5849" w:rsidR="002F6239" w:rsidRPr="002F6239" w:rsidRDefault="00EA1D92" w:rsidP="002F6239">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6239">
+        <w:t xml:space="preserve">tkast till lagförslag har beretts </w:t>
+      </w:r>
+      <w:r w:rsidR="002F6239" w:rsidRPr="006B4045">
+        <w:t>under hand med Försäkringskassan</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6239">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6239" w:rsidRPr="006B4045">
+        <w:t xml:space="preserve"> som inte har några synpunkter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BB9C1C" w14:textId="5A4DA405" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="001C0429">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+      <w:r w:rsidR="00E435FD">
+        <w:t xml:space="preserve"> och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6095D8" w14:textId="644CDED6" w:rsidR="00DC2A59" w:rsidRDefault="0034370D" w:rsidP="00BA433F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Grunden för</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t xml:space="preserve"> ändring</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t xml:space="preserve"> som föreslås i avsnitt 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är att</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t xml:space="preserve"> det även </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59">
+        <w:t>efter den</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59">
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59">
+        <w:t xml:space="preserve">december 2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59">
+        <w:t xml:space="preserve"> förekomma att personer utför oavlönat arbete </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59" w:rsidRPr="00144CA5">
+        <w:t>inom ramen för verkställighet på fängelse med elektronisk övervakning</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59">
+        <w:t xml:space="preserve"> enligt den upphävda lagen (1994:451) om i</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59" w:rsidRPr="00144CA5">
+        <w:t>ntensivövervakning med elektronisk kontroll</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59" w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59">
+        <w:t>Avsikten är att dessa personer även fortsättningsvis ska omfattas av det statliga personskadeskyddet.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96C29">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9" w:rsidDel="00F96C29">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t>illfällig föräldrapenning i de situationer som berörs av rättelsen i avsnitt 6 kan lämnas sedan den</w:t>
+      </w:r>
+      <w:r w:rsidR="0044453F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0044453F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t>januari 2026. Det är</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96C29">
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidR="00F347CC">
+        <w:t xml:space="preserve">båda dessa </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96C29">
+        <w:t xml:space="preserve">fall </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59" w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve">angeläget att </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59" w:rsidDel="00F96C29">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59" w:rsidDel="00D94872">
+        <w:t xml:space="preserve">föreslagna </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59">
+        <w:t>ändring</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t>arna</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59" w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve"> träder i kraft så snart som möjligt</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59">
+        <w:t>. Med hänsyn till de återstående stegen i lagstiftningsprocessen</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59" w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve"> bedöms </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59">
+        <w:t xml:space="preserve">denna tidpunkt </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59" w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve">vara den </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4BCC">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59" w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4BCC">
+        <w:t>maj</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59" w:rsidRPr="00144CA5">
+        <w:t xml:space="preserve"> 2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2A59">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B87A97" w14:textId="7C3C770F" w:rsidR="006E0B10" w:rsidRDefault="00DC2A59" w:rsidP="0063641E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att undvika att den som utför oavlönat arbete med stöd av den upphävda lagen faller utanför det statliga personskadeskyddet fr.o.m. den</w:t>
+      </w:r>
+      <w:r w:rsidR="0044453F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0044453F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>januari t.o.m. den 3</w:t>
+      </w:r>
+      <w:r w:rsidR="0044453F">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> maj 2026 bör den nya övergångsbestämmelsen tillämpas retroaktivt för tid fr.o.m. den 1 januari 2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Hlk220338624"/>
+      <w:r w:rsidR="0044453F">
+        <w:t>Detsamma gäller i fråga om ändringen i 13 kap. 25 § socialförsäkringsbalken, f</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t xml:space="preserve">ör att det inte ska råda någon osäkerhet </w:t>
+      </w:r>
+      <w:r w:rsidR="003616E6">
+        <w:t xml:space="preserve">kring </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t xml:space="preserve">vad som gäller </w:t>
+      </w:r>
+      <w:r w:rsidR="008B02BB">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t xml:space="preserve"> beräkning av förmånstiden för </w:t>
+      </w:r>
+      <w:r w:rsidR="0044453F">
+        <w:t xml:space="preserve">tillfällig föräldrapenning </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t xml:space="preserve">för perioden </w:t>
+      </w:r>
+      <w:r w:rsidR="00992C18">
+        <w:t xml:space="preserve">den 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t>januari–30</w:t>
+      </w:r>
+      <w:r w:rsidR="003616E6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71DB9">
+        <w:t xml:space="preserve">maj 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p w14:paraId="53899F09" w14:textId="6179F2EF" w:rsidR="00DA4B23" w:rsidRPr="006F0F14" w:rsidRDefault="0034370D" w:rsidP="00AE277E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DA4B23" w:rsidRPr="006F0F14" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId45"/>
+          <w:headerReference w:type="default" r:id="rId46"/>
+          <w:footerReference w:type="even" r:id="rId47"/>
+          <w:footerReference w:type="default" r:id="rId48"/>
+          <w:headerReference w:type="first" r:id="rId49"/>
+          <w:footerReference w:type="first" r:id="rId50"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00E435FD">
+        <w:t>egeringen bedömer att det inte behövs några övergångsbestämmelser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till de föreslagna lagändringarna</w:t>
+      </w:r>
+      <w:r w:rsidR="00E435FD">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96C29">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28570218" w14:textId="690A1F72" w:rsidR="00DB62B9" w:rsidRDefault="00DC2A59" w:rsidP="00F86D17">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc221184583"/>
+      <w:r>
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780C76F3" w14:textId="244744B5" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00791592">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc221184584"/>
+      <w:r>
+        <w:t>Ekonomiska konsekvenser för staten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="7D5207DE" w14:textId="742147AF" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="007920D0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Slopandet av kravet på anmälan före ansökan om föräldrapenning bedöms inte påverka utgifterna för föräldraförsäkringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F858227" w14:textId="1444CE7F" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00690109">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E46DB7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">I promemorian </w:t>
+      </w:r>
+      <w:r>
+        <w:t>beskrivs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46DB7">
+        <w:t xml:space="preserve"> att avskaffandet av anmälningsskyldigheten för föräldrapenning innebär att Försäkringskassan beräknas få vissa kostnader för justeringar av it-system och andra förberedande åtgärder på totalt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ca </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46DB7">
+        <w:t>3,5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46DB7">
+        <w:t xml:space="preserve">miljoner kronor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061F62">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Försäkringskassan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framför att i den beräkningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46DB7">
+        <w:t>, som bygger på uppgifter som myndigheten har lämnat, sakna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46DB7">
+        <w:t xml:space="preserve"> kostnader för nödvändiga förändringar inom myndighetens e-tjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och när hänsyn tas till dessa kostnader uppgår den totala kostnaden till 4 miljoner kronor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46DB7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen bedömer att ett slopande av kravet kan underlätta a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061F62">
+        <w:t>dministra</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00061F62">
+        <w:t xml:space="preserve">tionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för Försäkringskassan,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061F62">
+        <w:t xml:space="preserve"> eftersom avsaknad av anmälan i vissa fall behöver utredas i dag. Föräldrar kommer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i och med förslaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061F62">
+        <w:t xml:space="preserve">inte att behöva kontakta Försäkringskassan med frågor eller synpunkter på dagens anmälningsskyldighet. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_Hlk216363790"/>
+      <w:r>
+        <w:t>Försäkringskassan uppskattar att kostnaderna för a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F750FC">
+        <w:t xml:space="preserve">dministrationen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan komma att minska med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F750FC">
+        <w:t>900</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F750FC">
+        <w:t>000 kr</w:t>
+      </w:r>
+      <w:r>
+        <w:t>onor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F750FC">
+        <w:t xml:space="preserve"> per år </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med förslaget. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t>Regeringen bedömer att de i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061F62">
+        <w:t xml:space="preserve">nförandekostnader som följer av ett avskaffande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061F62">
+        <w:t xml:space="preserve"> tas inom </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">myndighetens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061F62">
+        <w:t>befintliga ekonomiska ramar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007920D0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743ACB93" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00DC2422">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0032625D">
+        <w:t>Förslaget om slopa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t krav på anmälan före ansökan om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032625D">
+        <w:t xml:space="preserve"> föräldrapenning bedöms inte påverka </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utgifterna för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032625D">
+        <w:t>de allmänna förvaltningsdomstolarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7706A99E" w14:textId="77777777" w:rsidR="00F728CE" w:rsidRDefault="00DC2A59" w:rsidP="00DC2422">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00185E80">
+        <w:t>Den ändring som föreslås med anledning av upphävandet av lagen om intensivövervakning med elektronisk kontroll bedöms föranleda marginella ekonomiska konsekvenser för utgifterna i personskadeskyddet och bedöms därför rymmas inom befintliga medel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579CC723" w14:textId="60E96032" w:rsidR="00BA25FC" w:rsidRPr="00107E4F" w:rsidRDefault="00BA25FC" w:rsidP="00DC2422">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den föreslagna rättelsen i 13 kap. 25 § socialförsäkringsbalken innebär inte några ytterligare konsekvenser än de som beskrivs i </w:t>
+      </w:r>
+      <w:r w:rsidR="00202AC7">
+        <w:t>budgetproposi</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00202AC7">
+        <w:t>tionen för 2026 (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>prop. 2025/26</w:t>
+      </w:r>
+      <w:r w:rsidR="00202AC7">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>1 utg.omr. 12 avsnitt 3.10.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00202AC7">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFB3EDE" w14:textId="0867FA53" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00F86D17">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc221184585"/>
+      <w:r>
+        <w:t>Konsekvenser för enskilda</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067EE082" w14:textId="3CE369D0" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00DC2422">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Under 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00766F82">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> var det ca 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00766F82">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00766F82">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">00 kvinnor och </w:t>
+      </w:r>
+      <w:r w:rsidR="00766F82">
+        <w:t>400</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00766F82">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">00 män som använde föräldrapenning. Med nuvarande regler ska en anmälan göras innan det görs en ansökan om föräldrapenning. Eftersom föräldrapenning kan användas under lång tid, fram till dess att barnet fyller 12 år, och föräldrar dessutom kan få flera barn, så kan en förälder behöva göra ett stort antal anmälningar om föräldrapenning innan rätten till föräldrapenning upphör. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00124D1F">
+        <w:t>Regeringen bedömer att förslaget om att avskaffa kravet på anmälan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för föräldrapenning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00124D1F">
+        <w:t xml:space="preserve"> underlättar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och förenklar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00124D1F">
+        <w:t>för föräldrar som ska planera sin föräldraledighet och ansöka om föräldrapenning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00124D1F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget har därmed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00124D1F">
+        <w:t>positiv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a effekter för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00124D1F">
+        <w:t>såväl kvinnor som män</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Förslaget innebär inte några ekonomiska konsekvenser för hushållen och har inte några effekter på de jämställdhetspolitiska målen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6289FADC" w14:textId="3E4921D0" w:rsidR="00DC2A59" w:rsidRPr="00124D1F" w:rsidRDefault="00DC2A59" w:rsidP="00BD1A48">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00124D1F">
+        <w:t>om att avskaffa kravet på anmälan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> före ansökan om föräldra</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">penning bedöms inte heller ha några konsekvenser för barn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125B199D" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRPr="00DC2422" w:rsidRDefault="00DC2A59" w:rsidP="00DC2422">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc221184586"/>
+      <w:r w:rsidRPr="00DC2422">
+        <w:t>Konsekvenser för arbetsgivare och företag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="0561861F" w14:textId="04FD6AC9" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00DC2422">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D61F7D">
+        <w:t xml:space="preserve">Regeringen bedömer att förslaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00124D1F">
+        <w:t>om att avskaffa kravet på anmälan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för föräldrapenning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61F7D">
+        <w:t xml:space="preserve"> inte får några konsekvenser för arbetsgivare eller företag, oavsett arbetsmarknadssektor.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183903">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenskt Näringsliv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183903">
+        <w:t xml:space="preserve"> anser att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> slopad anmäl</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ningsplikt för föräldrapenning kan försvåra arbetsgivares kontrollmöjlig</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>heter. En bedömning av förslagets påverkan utifrån ett informations- och kontrollperspektiv finns i avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008265C3">
+        <w:t>4.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Förslaget bedöms inte få några konsekvenser för små eller stora företag.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2422">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Kravet att anmäla den planerade föräldraledigheten till arbetsgivaren</w:t>
+      </w:r>
+      <w:r w:rsidR="004411DF">
+        <w:t xml:space="preserve"> i normalfallet minst</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> två månader före ledigheten</w:t>
+      </w:r>
+      <w:r w:rsidR="004411DF">
+        <w:t>s början</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt 13 § föräldraledighetslagen (1995:584) kvarstår.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8BADB1" w14:textId="3933ADA7" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00061CF8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc221184587"/>
+      <w:r>
+        <w:t>Övriga konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FF823B" w14:textId="714F8C98" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00576668">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00124D1F">
+        <w:t>om att avskaffa kravet på anmälan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> före ansökan om föräldra</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">penning bedöms vara förenligt med EU-rätten och övrig internationell rätt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DA629D" w14:textId="25D7698D" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="005F5748">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget bedöms vidare inte få några konsekvenser för den kommunala självstyrelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322CEB55" w14:textId="0A134233" w:rsidR="00DC2A59" w:rsidRPr="00E46DB7" w:rsidRDefault="00DC2A59" w:rsidP="00443752">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DC2A59" w:rsidRPr="00E46DB7" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId51"/>
+          <w:headerReference w:type="default" r:id="rId52"/>
+          <w:footerReference w:type="even" r:id="rId53"/>
+          <w:footerReference w:type="default" r:id="rId54"/>
+          <w:headerReference w:type="first" r:id="rId55"/>
+          <w:footerReference w:type="first" r:id="rId56"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E6ECA8F" w14:textId="5E65069A" w:rsidR="00DB62B9" w:rsidRDefault="00DC2A59" w:rsidP="001A358C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc221184588"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sammanfattning av promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED701F">
+        <w:t>Åtgärder för att förhindra felaktiga utbetalningar inom socialförsäkringen och förenklad administration inom föräldrapenningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i relevanta delar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="69197C94" w14:textId="6886CF3B" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="006E23F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian föreslås bl.a. att anmälningsskyldigheten för föräldra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>penning ska avskaffas. Föräldrapenning får i dag inte lämnas för tid innan föräldern har gjort en anmälan till Försäkringskassan. Den som vill begära föräldrapenning ska efter anmälan skriftligen ansöka om föräldrapenning (110 kap. 4 § socialförsäkringsbalken).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005137E5" w14:textId="74C3425E" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00A73E6C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Försäkringskassan har i svar på ett regeringsuppdrag lämnat in förslag om att anmälningsskyldigheten ska tas bort (Rapport – Förslag till mindre regeländringar som kan minska felaktiga utbetalningar, göra det enklare för enskilda att göra rätt och effektivisera handläggningen inom socialför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">säkringen, dnr S2025/00145). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48195886" w14:textId="3A1CAE5B" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="006E23F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Försäkringskassan motiverar förslaget med att anmälan om föräldra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>penning inte längre fyller någon funktion för myndigheten. Det är först när ansökan om föräldrapenning inkommer som Försäkringskassan kan genomföra kontrollåtgärder och bedöma om ytterligare underlag krävs för att kunna bedöma rätten till ersättning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64296C5C" w14:textId="5DD4673D" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00ED701F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Försäkringskassan framför även att föräldrar upplever förfarandet med krav på att först anmäla och sedan krav på att ansöka som krångligt och att myndigheten får många frågor och klagomål när det gäller kravet på anmälan. Enligt Försäkringskassan upplevs kravet som ett onödigt moment som bidrar till en mer komplicerad försäkring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D11A48" w14:textId="63D0105D" w:rsidR="00DC2A59" w:rsidRPr="00ED701F" w:rsidRDefault="00DC2A59" w:rsidP="00ED701F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DC2A59" w:rsidRPr="00ED701F" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId57"/>
+          <w:headerReference w:type="default" r:id="rId58"/>
+          <w:footerReference w:type="even" r:id="rId59"/>
+          <w:footerReference w:type="default" r:id="rId60"/>
+          <w:headerReference w:type="first" r:id="rId61"/>
+          <w:footerReference w:type="first" r:id="rId62"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Det föreslås att lagändringarna ska träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A648132" w14:textId="6DBA7820" w:rsidR="00DB62B9" w:rsidRDefault="00DC2A59" w:rsidP="00A96FFA">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc221184589"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag i relevanta delar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A214D1A" w14:textId="3A171318" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00A96FFA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag till lag om ändring i socialförsäkringsbalken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BEC6D0" w14:textId="5958B728" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="005B4457">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om socialförsäkringsbalken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B362104" w14:textId="710BC1EC" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="005B4457">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t> att 11 kap. 12 § ska upphöra att gälla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B87093" w14:textId="6AA0BD92" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="005B4457">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att rubriken närmast före 11 kap. 12 § ska utgå.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00560113" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRPr="00811E52" w:rsidRDefault="00DC2A59" w:rsidP="00811E52">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E73E960" w14:textId="6E5955AC" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="002B1A38">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CE2F33" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRPr="005B4457" w:rsidRDefault="00DC2A59" w:rsidP="005B4457">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DC2A59" w:rsidRPr="005B4457" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId63"/>
+          <w:headerReference w:type="default" r:id="rId64"/>
+          <w:footerReference w:type="even" r:id="rId65"/>
+          <w:footerReference w:type="default" r:id="rId66"/>
+          <w:headerReference w:type="first" r:id="rId67"/>
+          <w:footerReference w:type="first" r:id="rId68"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32D3CBCC" w14:textId="15A2D164" w:rsidR="00DB62B9" w:rsidRDefault="00DC2A59" w:rsidP="00267CCF">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc221184590"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7926B5F4" w14:textId="3680473C" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="001B75A8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Efter remiss har yttranden kommit in från Allmänna ombudet för social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>försäkringen, Arbetsförmedlingen, Arbetsgivarverket, Barnombuds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mannen, Brottsförebyggande rådet, Centrala studiestödsnämnden, Diskrimineringsombudsmannen, Domstolsverket, Ekonomistyrnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verket, Försvarsmakten, Försäkringskassan, Förvaltningsrätten i Falun, Förvaltningsrätten i Göteborg, Förvaltningsrätten i Jönköping, Förvalt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningsrätten i Malmö, Inspektionen för socialförsäkringen, Justitiekanslern, Jämställdhetsmyndigheten, Kammarrätten i Göteborg, Kammarrätten i Stockholm, Kronofogdemyndigheten, Landsorganisationen i Sverige (LO), Mittuniversitetet, Myndigheten för samhällsskydd och beredskap, Pensionsmyndigheten, Riksdagens ombudsmän (JO), Skatteverket, Socialstyrelsen, Svenskt Näringsliv, Sveriges advokatsamfund, Sveriges akademikers centralorganisation (Saco), Sveriges Kommuner och Regioner (SKR), Tjänstemännens centralorganisation (TCO) och Utbetalningsmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138874C2" w14:textId="1B856139" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="001B75A8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B75A8">
+        <w:t>Därutöver har yttrande kommit in från</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Verdandi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A94CAF" w14:textId="21562EFB" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00267CCF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har inte svarat eller har angett att de avstår från att lämna några synpunkter: Anhörigas riksförbund, DHR – Delaktighet, Handlingskraft, Rörelsefrihet, Funktionsrätt Sverige, Förhandlings- och samverkansrådet PTK, Hörselskadades riksförbund, Institutet för mänskliga rättigheter, LO-TCO Rättsskydd, Malmö universitet, Maskrosbarn, NSPH – Nationell Samverkan för Psykisk Hälsa, Nuft – Nätverket Unga för tillgänglighet, Riksrevisionen, Rädda Barnen, Stock</w:t>
+      </w:r>
+      <w:r w:rsidR="006947DD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>holms Stadsmission, Synskadades Riksförbund och Totalförsvarets plikt- och prövningsverk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8E62EE" w14:textId="66AC3594" w:rsidR="00855A9F" w:rsidRDefault="00855A9F" w:rsidP="00855A9F">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:sectPr w:rsidR="00855A9F" w:rsidSect="00855A9F">
+          <w:headerReference w:type="even" r:id="rId69"/>
+          <w:headerReference w:type="default" r:id="rId70"/>
+          <w:footerReference w:type="even" r:id="rId71"/>
+          <w:footerReference w:type="default" r:id="rId72"/>
+          <w:headerReference w:type="first" r:id="rId73"/>
+          <w:footerReference w:type="first" r:id="rId74"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="2118557928"/>
-[...1 lines deleted...]
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:id w:val="-137580982"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1A1A5BCB" w14:textId="52385E40" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="00601D40">
+        <w:p w14:paraId="3A762EA3" w14:textId="2530C4F3" w:rsidR="00855A9F" w:rsidRDefault="000D7EB5" w:rsidP="00265539">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Utbildningsdepartementet</w:t>
+            <w:t>Socialdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="0040380B" w14:textId="7594E1A3" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="62E7E573" w14:textId="35973F0D" w:rsidR="00855A9F" w:rsidRDefault="00855A9F" w:rsidP="00265539">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc212471551"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc221184591"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="1508867760"/>
-          <w:date w:fullDate="2025-10-30T00:00:00Z">
+          <w:id w:val="679708000"/>
+          <w:date w:fullDate="2026-02-05T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>den 30 oktober 2025</w:t>
+            <w:t>den 5 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="3AB2A170" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="755A5C7E" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRDefault="00855A9F" w:rsidP="00265539">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71E81C4E" w14:textId="37FA8FEB" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="269B474F" w14:textId="619B4E5D" w:rsidR="00855A9F" w:rsidRDefault="00855A9F" w:rsidP="00265539">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="1592354236"/>
-[...1 lines deleted...]
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:id w:val="2036694613"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004D1513" w:rsidRPr="004D1513">
-[...24 lines deleted...]
-            <w:t>, Larsson, Britz</w:t>
+          <w:r w:rsidR="00A16917">
+            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Edholm, Waltersson Grönvall, Jonson, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7092C3A9" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="2E0B6D27" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRDefault="00855A9F" w:rsidP="00265539">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="496916D1" w14:textId="1AC59C52" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="076747A4" w14:textId="2EC5FF13" w:rsidR="00855A9F" w:rsidRDefault="00855A9F" w:rsidP="00265539">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="-1423715855"/>
+          <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F67EAC">
-            <w:t>Edholm</w:t>
+          <w:r w:rsidR="000D7EB5">
+            <w:t>Tenje</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5F9D2378" w14:textId="77777777" w:rsidR="004F3455" w:rsidRPr="00827386" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="20340338" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRPr="00827386" w:rsidRDefault="00855A9F" w:rsidP="00265539">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A66A0BD" w14:textId="77777777" w:rsidR="004F3455" w:rsidRPr="008B7E85" w:rsidRDefault="004F3455" w:rsidP="0044419F">
+    <w:p w14:paraId="066C4E5E" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRPr="00915BF3" w:rsidRDefault="00855A9F" w:rsidP="00265539">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E314CF3" w14:textId="77777777" w:rsidR="004F3455" w:rsidRPr="006E102E" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="04072985" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRPr="006E102E" w:rsidRDefault="00855A9F" w:rsidP="00265539">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0461DB66" w14:textId="77777777" w:rsidR="004F3455" w:rsidRDefault="004F3455" w:rsidP="000641A6">
+    <w:p w14:paraId="21D07DBA" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRDefault="00855A9F" w:rsidP="00265539">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2729F33F" w14:textId="588260BE" w:rsidR="00DB62B9" w:rsidRDefault="004F3455" w:rsidP="009045F6">
+    <w:p w14:paraId="56741B11" w14:textId="2FFFB059" w:rsidR="00855A9F" w:rsidRDefault="00855A9F" w:rsidP="00265539">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="404876568"/>
-[...1 lines deleted...]
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:id w:val="1055821273"/>
+          <w:lock w:val="contentLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>Riksrevisionens rapport om urval till högskolan - urvalsgrunder, platsfördelning och tillämpning</w:t>
+            <w:t>Ett slopat krav på anmälan före ansökan om föräldrapenning</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId33"/>
+    <w:p w14:paraId="2ECEEC1E" w14:textId="77777777" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59" w:rsidP="00BA4E83">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DC2A59" w:rsidSect="00155500">
+      <w:footnotePr>
+        <w:numRestart w:val="eachSect"/>
+      </w:footnotePr>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E3E6DBD" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559" w:rsidP="00F8009C">
+    <w:p w14:paraId="36BB9088" w14:textId="77777777" w:rsidR="003614C7" w:rsidRDefault="003614C7" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B1453F6" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559" w:rsidP="00F8009C">
+    <w:p w14:paraId="43B04D66" w14:textId="77777777" w:rsidR="003614C7" w:rsidRDefault="003614C7" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4DE3B06D" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559">
+    <w:p w14:paraId="650BF717" w14:textId="77777777" w:rsidR="00715060" w:rsidRDefault="00715060">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="TradeGothic"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0CF46206" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D33414E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="12" name="Textruta 4"/>
+              <wp:docPr id="32" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6D348BB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="03214A98" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6D348BB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="03214A98" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="320B707C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F3E5018" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="13" name="Textruta 1"/>
+              <wp:docPr id="44" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7E2A8605" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2F958527" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2F958527" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="320DF312" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="69DDB5F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7E2A8605" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="69DDB5F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="2E37AF15" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54378354" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="11" name="Textruta 1"/>
+              <wp:docPr id="43" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2083FFF4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="191753DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2083FFF4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="191753DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="32142C68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C899A7C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="15" name="Textruta 4"/>
+              <wp:docPr id="47" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="67DF838F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...464 lines deleted...]
-                        <w:p w14:paraId="45CACC2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="5975D96B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="45CACC2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="5975D96B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="09BC6D27" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66613698" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="19" name="Textruta 1"/>
+              <wp:docPr id="48" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0065F3C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="244DEABA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0065F3C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="244DEABA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="13B40818" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7467A230" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="17" name="Textruta 1"/>
+              <wp:docPr id="46" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0FCE53DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0759C828" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0FCE53DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0759C828" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CA7E4BC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="50" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7888BE51" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658285;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7888BE51" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07837E2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="073C1BFE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="073C1BFE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="650739F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="639EADB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="639EADB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BDB1556" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="53" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4AEA5D39" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658286;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4AEA5D39" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A9B4272" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="33" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="64D9C7D4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="64D9C7D4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B511B2F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="54" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0F471F85" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0F471F85" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36931E74" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="236CE712" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="236CE712" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31F34236" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="52B68A6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00DC2A59">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="52B68A6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00DC2A59">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="042597BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3CCA523B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00DC2A59">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3CCA523B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00DC2A59">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15122419" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="311583D1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00DC2A59">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="311583D1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00DC2A59">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12F4BF2F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="59" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6592C7FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00DC2A59">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6592C7FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00DC2A59">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="271E2A07" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="60" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7CE55858" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00DC2A59">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7CE55858" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00DC2A59">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="043EF79E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="58" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5FC9A387" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00DC2A59">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5FC9A387" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00DC2A59">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B8BFE49" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRDefault="00855A9F" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666481" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7E311647" wp14:editId="3C309E2D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="9" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="05630F20" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRPr="00756E21" w:rsidRDefault="00855A9F" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7E311647" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251666481;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="05630F20" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRPr="00756E21" w:rsidRDefault="00855A9F" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A843011" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRDefault="00855A9F" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663409" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="3030EBE8" wp14:editId="5FD6E8AA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1559087722" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="182DD4F7" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRPr="00756E21" w:rsidRDefault="00855A9F" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3030EBE8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251663409;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="182DD4F7" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRPr="00756E21" w:rsidRDefault="00855A9F" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02AEFB09" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="31" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="54D31C95" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="54D31C95" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="020E49A0" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRDefault="00855A9F" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662385" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="52A8A33D" wp14:editId="2A8B4110">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="8" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5A2CB92B" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRPr="00756E21" w:rsidRDefault="00855A9F" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="52A8A33D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251662385;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFpHgIeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytS6eLWCcke88NCNTHByUVH3bkXAB+FpRqjhNPd4Tx9tgNCHXuJsDf7X&#10;a/fRnqhLWs4amrmCh58b4RVn5qslUl/k55FHmA7n449EJOZPNatTjd3U10CUyGnDOJnEaI9mL2oP&#10;9ROth3nMSiphJeUuOO7Fa+w2Aa0XqebzZERj6QTe2qWTMXSEOXLzsX0S3vUERmL+HeynU0xf8Liz&#10;jZ7BzTdIXEwkP6LaN4BGOnG/Xz9xZ5yek9VxSc5+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAWkeAh4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5A2CB92B" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRPr="00756E21" w:rsidRDefault="00855A9F" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31A9D4E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="35C6592B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="35C6592B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D466574" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2C4DD12A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2C4DD12A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7234E438" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="615584D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="615584D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73122101" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="54C6B4A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="54C6B4A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="059C7665" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="027BE92D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="027BE92D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CBBB431" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0E9EEBC8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0E9EEBC8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0573F1FA" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559" w:rsidP="006923D1">
+    <w:p w14:paraId="15F9DFE2" w14:textId="77777777" w:rsidR="003614C7" w:rsidRDefault="003614C7" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EB94DD4" w14:textId="77777777" w:rsidR="00582559" w:rsidRPr="006923D1" w:rsidRDefault="00582559" w:rsidP="006923D1">
+    <w:p w14:paraId="001EE6AD" w14:textId="77777777" w:rsidR="003614C7" w:rsidRPr="006923D1" w:rsidRDefault="003614C7" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="742023EF" w14:textId="77777777" w:rsidR="00582559" w:rsidRDefault="00582559" w:rsidP="006923D1">
+    <w:p w14:paraId="3411ED6D" w14:textId="77777777" w:rsidR="003614C7" w:rsidRDefault="003614C7" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="2CB814BE" w14:textId="57FE4941" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse av 11 kap. 12 § 2018:1628.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="21FC2697" w14:textId="2F93842F" w:rsidR="001553BA" w:rsidRDefault="001553BA">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2025:1477.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="3B777038" w14:textId="35949E45" w:rsidR="00DC2A59" w:rsidRDefault="00DC2A59">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse av 11 kap. 12 § 2018:1628.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="04F603EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F807EAA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="6" name="Textruta 2"/>
+              <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="61419D6E" w14:textId="24777E0B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00664D04">
+                        <w:p w14:paraId="427FA73E" w14:textId="6549B1DC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1909953747"/>
+                              <w:id w:val="1820299407"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:placeholder>
+                                <w:docPart w:val="6FC56F221BB7473BA17121E1CB9C5ED6"/>
+                              </w:placeholder>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1135212224"/>
+                              <w:id w:val="588275046"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:placeholder>
+                                <w:docPart w:val="E883A676C600441585A6AD4CA13E27DC"/>
+                              </w:placeholder>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>2025/26:40</w:t>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="61419D6E" w14:textId="24777E0B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00664D04">
+                  <w:p w14:paraId="427FA73E" w14:textId="6549B1DC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1909953747"/>
+                        <w:id w:val="1820299407"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:placeholder>
+                          <w:docPart w:val="6FC56F221BB7473BA17121E1CB9C5ED6"/>
+                        </w:placeholder>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1135212224"/>
+                        <w:id w:val="588275046"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:placeholder>
+                          <w:docPart w:val="E883A676C600441585A6AD4CA13E27DC"/>
+                        </w:placeholder>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>2025/26:40</w:t>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4B78FA83" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0586CAB9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="5" name="Textruta 3"/>
+              <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="715BEA36" w14:textId="6D96C8CA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="62559420" w14:textId="6412B895" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="406809228"/>
+                              <w:id w:val="272680064"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1217775106"/>
+                              <w:id w:val="-928035612"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>2025/26:40</w:t>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="715BEA36" w14:textId="6D96C8CA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00A118D8">
+                  <w:p w14:paraId="62559420" w14:textId="6412B895" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="406809228"/>
+                        <w:id w:val="272680064"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1217775106"/>
+                        <w:id w:val="-928035612"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>2025/26:40</w:t>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-  <w:p w14:paraId="484A51D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="183A9AE0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>373380</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="8" name="Textruta 2"/>
+              <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="785AD7EE" w14:textId="783BE6A8" w:rsidR="00244011" w:rsidRDefault="000D6D95" w:rsidP="00664D04">
+                        <w:p w14:paraId="5F323799" w14:textId="5C17EDEE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1607182869"/>
+                              <w:id w:val="1226262996"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2125718540"/>
+                              <w:id w:val="-1933586844"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-[...45 lines deleted...]
-                                <w:t xml:space="preserve">  </w:t>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="785AD7EE" w14:textId="783BE6A8" w:rsidR="00244011" w:rsidRDefault="00582559" w:rsidP="00664D04">
+                  <w:p w14:paraId="5F323799" w14:textId="5C17EDEE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1607182869"/>
+                        <w:id w:val="1226262996"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2125718540"/>
+                        <w:id w:val="-1933586844"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-[...45 lines deleted...]
-                          <w:t xml:space="preserve">  </w:t>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="5D76E947" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CEACCBD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20019FB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="7" name="Textruta 3"/>
+              <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="176B8EC6" w14:textId="5B60EB29" w:rsidR="00244011" w:rsidRDefault="000D6D95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1E1E48F1" w14:textId="7AD0479E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="681641218"/>
+                              <w:id w:val="365029042"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1837954623"/>
+                              <w:id w:val="-1479221014"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-[...52 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="176B8EC6" w14:textId="5B60EB29" w:rsidR="00244011" w:rsidRDefault="00582559" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1E1E48F1" w14:textId="7AD0479E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="681641218"/>
+                        <w:id w:val="365029042"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1837954623"/>
+                        <w:id w:val="-1479221014"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-[...52 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-  <w:p w14:paraId="1B501763" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47167639" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>373380</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Textruta 2"/>
+              <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5625968E" w14:textId="68CA33E2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00664D04">
+                        <w:p w14:paraId="76D3C719" w14:textId="10FB4198" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-166023969"/>
+                              <w:id w:val="1796412430"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1241832413"/>
+                              <w:id w:val="-1384555489"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>2025/26:40</w:t>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5625968E" w14:textId="68CA33E2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00664D04">
+                  <w:p w14:paraId="76D3C719" w14:textId="10FB4198" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-166023969"/>
+                        <w:id w:val="1796412430"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1241832413"/>
+                        <w:id w:val="-1384555489"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>2025/26:40</w:t>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4A013B86" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26D752B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B59837C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="9" name="Textruta 3"/>
+              <wp:docPr id="19" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3104C854" w14:textId="08EFB05E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000D6D95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="43547D4B" w14:textId="0F07F23A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1057744009"/>
+                              <w:id w:val="917374969"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>Skr.</w:t>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1062949519"/>
+                              <w:id w:val="448600099"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004F3455">
-                                <w:t>2025/26:40</w:t>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="43547D4B" w14:textId="0F07F23A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="917374969"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="448600099"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1EB47AB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4DA4382F" w14:textId="581BFD3A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1612234175"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1198312063"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3104C854" w14:textId="08EFB05E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00582559" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4DA4382F" w14:textId="581BFD3A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1057744009"/>
+                        <w:id w:val="1612234175"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>Skr.</w:t>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1062949519"/>
+                        <w:id w:val="-1198312063"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004F3455">
-                          <w:t>2025/26:40</w:t>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76850C3A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="143FD37E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="22660E53" w14:textId="429CFCA6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-2139097651"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="405965955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="22660E53" w14:textId="429CFCA6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-2139097651"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="405965955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56679702" w14:textId="77777777" w:rsidR="000D67EA" w:rsidRDefault="000D67EA" w:rsidP="000D67EA">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660337" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5F18F906" wp14:editId="5C163817">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1050327724" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="271E747D" w14:textId="4AB07336" w:rsidR="000D67EA" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="000D67EA">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1794401861"/>
+                              <w:lock w:val="contentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D67EA">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="000D67EA">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1310236551"/>
+                              <w:lock w:val="contentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5F18F906" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251660337;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="271E747D" w14:textId="4AB07336" w:rsidR="000D67EA" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="000D67EA">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1794401861"/>
+                        <w:lock w:val="contentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D67EA">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="000D67EA">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1310236551"/>
+                        <w:lock w:val="contentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="747ACDBC" w14:textId="77777777" w:rsidR="000D67EA" w:rsidRDefault="000D67EA">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3839A698" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="20" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="40DFB6B0" w14:textId="47F033C7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1025549006"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1756824195"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="40DFB6B0" w14:textId="47F033C7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1025549006"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1756824195"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12EB961F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DFB5713" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="23" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="24C3988B" w14:textId="2E6A84BD" w:rsidR="00244011" w:rsidRDefault="00D17150" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-42058418"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="683563825"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5A102879" w14:textId="171F2FCB" w:rsidR="00DC2A59" w:rsidRPr="00C7375F" w:rsidRDefault="00D17150" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DC2A59">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00DC2A59">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DC2A59">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="24C3988B" w14:textId="2E6A84BD" w:rsidR="00244011" w:rsidRDefault="00D821CA" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-42058418"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="683563825"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5A102879" w14:textId="171F2FCB" w:rsidR="00DC2A59" w:rsidRPr="00C7375F" w:rsidRDefault="00D821CA" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DC2A59">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00DC2A59">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DC2A59">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DC04746" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="22" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1F5E9812" w14:textId="25738E87" w:rsidR="00244011" w:rsidRDefault="00D17150" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="368653636"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-886565654"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4E959774" w14:textId="22A776EB" w:rsidR="00DC2A59" w:rsidRPr="00C7375F" w:rsidRDefault="00D17150" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DC2A59">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00DC2A59">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DC2A59">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1F5E9812" w14:textId="25738E87" w:rsidR="00244011" w:rsidRDefault="00D821CA" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="368653636"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-886565654"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4E959774" w14:textId="22A776EB" w:rsidR="00DC2A59" w:rsidRPr="00C7375F" w:rsidRDefault="00D821CA" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DC2A59">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00DC2A59">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DC2A59">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CF9C2DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FAF1ED8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="25" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="27073C98" w14:textId="083A1799" w:rsidR="00244011" w:rsidRDefault="00D17150" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1218904616"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1541579142"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="680ADE9B" w14:textId="49E69DA4" w:rsidR="00DC2A59" w:rsidRPr="00C7375F" w:rsidRDefault="00D17150" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="135618692"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DC2A59">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00DC2A59">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="174853106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DC2A59">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="27073C98" w14:textId="083A1799" w:rsidR="00244011" w:rsidRDefault="00D821CA" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1218904616"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1541579142"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="680ADE9B" w14:textId="49E69DA4" w:rsidR="00DC2A59" w:rsidRPr="00C7375F" w:rsidRDefault="00D821CA" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="135618692"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DC2A59">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00DC2A59">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="174853106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DC2A59">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D5CB92A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="24" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4514DBC4" w14:textId="417808E4" w:rsidR="00244011" w:rsidRDefault="00D17150" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1736471010"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1672985178"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="3CD8DC51" w14:textId="72AF6397" w:rsidR="00DC2A59" w:rsidRPr="00C7375F" w:rsidRDefault="00D17150" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-854566621"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DC2A59">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00DC2A59">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-179662450"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DC2A59">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4514DBC4" w14:textId="417808E4" w:rsidR="00244011" w:rsidRDefault="00D821CA" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1736471010"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1672985178"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="3CD8DC51" w14:textId="72AF6397" w:rsidR="00DC2A59" w:rsidRPr="00C7375F" w:rsidRDefault="00D821CA" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-854566621"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DC2A59">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00DC2A59">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-179662450"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DC2A59">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41F270D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26FAC048" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRDefault="00855A9F" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0B7D15E3" wp14:editId="58BD6108">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="5" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3F3F347E" w14:textId="719D5D70" w:rsidR="00855A9F" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1909953747"/>
+                              <w:lock w:val="contentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00855A9F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00855A9F">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1135212224"/>
+                              <w:lock w:val="contentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0B7D15E3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251664433;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3F3F347E" w14:textId="719D5D70" w:rsidR="00855A9F" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1909953747"/>
+                        <w:lock w:val="contentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00855A9F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00855A9F">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1135212224"/>
+                        <w:lock w:val="contentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E4E99CF" w14:textId="77777777" w:rsidR="00855A9F" w:rsidRDefault="00855A9F" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665457" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="74405941" wp14:editId="63ACFB49">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="46A83BC8" w14:textId="25D38A68" w:rsidR="00855A9F" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="406809228"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00855A9F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00855A9F">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1217775106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="74405941" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665457;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI9HyhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="46A83BC8" w14:textId="25D38A68" w:rsidR="00855A9F" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="406809228"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00855A9F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00855A9F">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1217775106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1EF63D30" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F59E7C6" w14:textId="75C6850C" w:rsidR="00855A9F" w:rsidRDefault="006A0F03" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5BEB13E5" wp14:editId="1E55F837">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>374650</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="1918800"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="6350"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1141025396" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="1918800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2A107145" w14:textId="77777777" w:rsidR="006A0F03" w:rsidRDefault="00D17150" w:rsidP="006A0F03">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-157549416"/>
+                              <w:lock w:val="contentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="006A0F03">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006A0F03">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1130007398"/>
+                              <w:lock w:val="contentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="006A0F03">
+                                <w:t>2025/26:117</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="53D62747" w14:textId="2921113D" w:rsidR="006A0F03" w:rsidRPr="00C7375F" w:rsidRDefault="00D17150" w:rsidP="006A0F03">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1915075374"/>
+                              <w:lock w:val="contentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="006A0F03">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="006A0F03">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="000A4474">
+                            <w:t>3</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5BEB13E5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.5pt;margin-top:34.85pt;width:89.85pt;height:151.1pt;z-index:251668529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvwRcwegIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx13aZcEdYosRYcB&#10;RVssHXpWZCkxJouaxMTOfv0o2flY10uHXWTKfCRF8pFX121t2Fb5UIEteH424ExZCWVlVwX//nT7&#10;YcRZQGFLYcCqgu9U4NfT9++uGjdR57AGUyrPyIkNk8YVfI3oJlkW5FrVIpyBU5aUGnwtkK5+lZVe&#10;NOS9Ntn5YHCZNeBL50GqEOjvTafk0+RfayXxQeugkJmC09swnT6dy3hm0ysxWXnh1pXsnyH+4RW1&#10;qCwFPbi6ESjYxld/uaor6SGAxjMJdQZaV1KlHCibfPAim8VaOJVyoeIEdyhT+H9u5f124R49w/Yz&#10;tNTAWJDGhUmgnzGfVvs6fumljPRUwt2hbKpFJqNRPsypF5xJ0uXjfDSiC/nJjubOB/yioGZRKLin&#10;vqRyie1dwA66h8RoAUxV3lbGpEvkgpobz7aCumgwPZKc/4EyljUFv/x4MUiOLUTzzrOx0Y1KbOjD&#10;HVNMEu6MihhjvynNqjJl+kpsIaWyh/gJHVGaQr3FsMcfX/UW4y4PskiRweLBuK4s+JR9Gp9jycof&#10;+5LpDk+9Ock7itguW0q84MPxngJLKHfEDA/d0AQnbyvq3p0I+Cg8TQl1nCYfH+jQBqj60EucrcH/&#10;eu1/xBN5SctZQ1NX8PBzI7zizHy1ROtxPhzGMU2X4cWnc7r4U83yVGM39RyIEjntGCeTGPFo9qL2&#10;UD/TgpjFqKQSVlLsguNenGO3C2jBSDWbJRANphN4ZxdORtexzJGbT+2z8K4nMBL372E/n2Lygscd&#10;NloGN9sgcTGRPBa6q2rfABrqNCb9Aopb4/SeUMc1Of0NAAD//wMAUEsDBBQABgAIAAAAIQDXN1+e&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3bTVtomZFBU9WCjFVvC6&#10;zY5JMDsbsps2/nvHk97e8Ib3vpevR9eqE/Wh8YwwnSSgiEtvG64Q3g8vNytQIRq2pvVMCN8UYF1c&#10;XuQms/7Mb3Tax0pJCIfMINQxdpnWoazJmTDxHbF4n753JsrZV9r25izhrtWzJFloZxqWhtp09FRT&#10;+bUfHMJh+2gHbUf7+lxuNzv60Jv6dod4fTU+3IOKNMa/Z/jFF3QohOnoB7ZBtQh3qUyJCIt0CUr8&#10;2Xwl4ogwX05T0EWu/y8ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvwRcwegIAAG4F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDXN1+e4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2A107145" w14:textId="77777777" w:rsidR="006A0F03" w:rsidRDefault="00D821CA" w:rsidP="006A0F03">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-157549416"/>
+                        <w:lock w:val="contentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="006A0F03">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006A0F03">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1130007398"/>
+                        <w:lock w:val="contentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="006A0F03">
+                          <w:t>2025/26:117</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="53D62747" w14:textId="2921113D" w:rsidR="006A0F03" w:rsidRPr="00C7375F" w:rsidRDefault="00D821CA" w:rsidP="006A0F03">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1915075374"/>
+                        <w:lock w:val="contentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="006A0F03">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="006A0F03">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="000A4474">
+                      <w:t>3</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00855A9F">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56E2AB88" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="73171537" w14:textId="4458AD85" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1356181874"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-171336787"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="73171537" w14:textId="4458AD85" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1356181874"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-171336787"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59F94C8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="145B1EEA" w14:textId="08BC44EE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="226191406"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-217430901"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="145B1EEA" w14:textId="08BC44EE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="226191406"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-217430901"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69CFD582" w14:textId="01D8B880" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6084AE1D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="614BAAA3" w14:textId="403CAE5C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1572548290"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="680094602"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="614BAAA3" w14:textId="403CAE5C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1572548290"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="680094602"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7087F8AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="12" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5772F829" w14:textId="74AC410C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D17150" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-515003784"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002D05CC">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="732201540"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D7EB5">
+                                <w:t>2025/26:117</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5772F829" w14:textId="74AC410C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D821CA" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-515003784"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002D05CC">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="732201540"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D7EB5">
+                          <w:t>2025/26:117</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="023FE436" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38AA3341" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
@@ -9778,1241 +18367,1596 @@
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A178F0"/>
+    <w:rsidRoot w:val="003614C7"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="00004C8A"/>
-    <w:rsid w:val="00004FD8"/>
+    <w:rsid w:val="00003309"/>
+    <w:rsid w:val="0000365B"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
+    <w:rsid w:val="00007C52"/>
     <w:rsid w:val="000106C3"/>
+    <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
+    <w:rsid w:val="0001655E"/>
     <w:rsid w:val="000211BF"/>
+    <w:rsid w:val="000217FE"/>
+    <w:rsid w:val="000219DF"/>
+    <w:rsid w:val="00024166"/>
     <w:rsid w:val="00025171"/>
-    <w:rsid w:val="00025B48"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="00032F9A"/>
-    <w:rsid w:val="00037530"/>
+    <w:rsid w:val="000331D0"/>
+    <w:rsid w:val="000335C7"/>
+    <w:rsid w:val="00034122"/>
+    <w:rsid w:val="0003771C"/>
+    <w:rsid w:val="00037A79"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="00041A93"/>
     <w:rsid w:val="00043AB1"/>
-    <w:rsid w:val="000444AA"/>
+    <w:rsid w:val="00043EBE"/>
+    <w:rsid w:val="000454DE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
+    <w:rsid w:val="00053093"/>
+    <w:rsid w:val="000533B8"/>
+    <w:rsid w:val="0005340B"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
-    <w:rsid w:val="00062980"/>
+    <w:rsid w:val="00061F3E"/>
+    <w:rsid w:val="000621DD"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00063761"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0006728C"/>
+    <w:rsid w:val="00063AC5"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
+    <w:rsid w:val="00073FDD"/>
+    <w:rsid w:val="00074BFA"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="000815B0"/>
-    <w:rsid w:val="000817BE"/>
+    <w:rsid w:val="00081674"/>
     <w:rsid w:val="0008203A"/>
+    <w:rsid w:val="00082BE1"/>
+    <w:rsid w:val="000831F1"/>
+    <w:rsid w:val="00083766"/>
+    <w:rsid w:val="00083CF1"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="000911EF"/>
+    <w:rsid w:val="000948ED"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
+    <w:rsid w:val="000A4474"/>
+    <w:rsid w:val="000A5981"/>
+    <w:rsid w:val="000A5E67"/>
+    <w:rsid w:val="000A60EB"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000A7FE0"/>
-    <w:rsid w:val="000B23C6"/>
+    <w:rsid w:val="000B1A05"/>
+    <w:rsid w:val="000B3721"/>
     <w:rsid w:val="000B3DDA"/>
-    <w:rsid w:val="000B48E8"/>
+    <w:rsid w:val="000B5A18"/>
+    <w:rsid w:val="000B7AA3"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
-    <w:rsid w:val="000C641D"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000C729B"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000E146C"/>
+    <w:rsid w:val="000D08EF"/>
+    <w:rsid w:val="000D67EA"/>
+    <w:rsid w:val="000D7EB5"/>
+    <w:rsid w:val="000E05AE"/>
+    <w:rsid w:val="000E0711"/>
+    <w:rsid w:val="000E394F"/>
+    <w:rsid w:val="000E6302"/>
     <w:rsid w:val="000E67B7"/>
-    <w:rsid w:val="000E6813"/>
     <w:rsid w:val="000E6A30"/>
-    <w:rsid w:val="000E7C5F"/>
+    <w:rsid w:val="000E710D"/>
     <w:rsid w:val="000E7DA9"/>
-    <w:rsid w:val="000F203D"/>
-    <w:rsid w:val="000F3BCA"/>
+    <w:rsid w:val="000F14A0"/>
+    <w:rsid w:val="000F1CB5"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="000F77A0"/>
+    <w:rsid w:val="001010B9"/>
     <w:rsid w:val="001028C5"/>
+    <w:rsid w:val="00106C5A"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="00111A5E"/>
+    <w:rsid w:val="001137A3"/>
     <w:rsid w:val="00113CC6"/>
-    <w:rsid w:val="00115062"/>
     <w:rsid w:val="00115516"/>
-    <w:rsid w:val="0011617E"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
-    <w:rsid w:val="00117924"/>
-    <w:rsid w:val="00117AC1"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="00120D75"/>
+    <w:rsid w:val="00120E56"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
-    <w:rsid w:val="001318E0"/>
+    <w:rsid w:val="00130D82"/>
+    <w:rsid w:val="0013143E"/>
     <w:rsid w:val="00131972"/>
-    <w:rsid w:val="00132626"/>
+    <w:rsid w:val="00132B40"/>
+    <w:rsid w:val="00133D9D"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
+    <w:rsid w:val="0013658B"/>
+    <w:rsid w:val="00137D0F"/>
+    <w:rsid w:val="001422C3"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="00146E9F"/>
+    <w:rsid w:val="001502FD"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
-    <w:rsid w:val="00154A2D"/>
+    <w:rsid w:val="00154B49"/>
+    <w:rsid w:val="001553BA"/>
     <w:rsid w:val="00155500"/>
+    <w:rsid w:val="00156C56"/>
+    <w:rsid w:val="001573D8"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
+    <w:rsid w:val="001640B7"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00170741"/>
-    <w:rsid w:val="0017201E"/>
+    <w:rsid w:val="00170436"/>
+    <w:rsid w:val="00172760"/>
     <w:rsid w:val="00174E46"/>
+    <w:rsid w:val="00175825"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="0018270D"/>
+    <w:rsid w:val="00182122"/>
+    <w:rsid w:val="001823B5"/>
+    <w:rsid w:val="0018342F"/>
+    <w:rsid w:val="001849AF"/>
     <w:rsid w:val="00185AD6"/>
+    <w:rsid w:val="0018680B"/>
+    <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
+    <w:rsid w:val="001954C2"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
-    <w:rsid w:val="001A51DF"/>
+    <w:rsid w:val="001A695E"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B18F2"/>
+    <w:rsid w:val="001B27C6"/>
+    <w:rsid w:val="001B4AD1"/>
+    <w:rsid w:val="001B7BB1"/>
     <w:rsid w:val="001B7CDA"/>
+    <w:rsid w:val="001C045E"/>
     <w:rsid w:val="001C0D83"/>
+    <w:rsid w:val="001C158A"/>
     <w:rsid w:val="001C4647"/>
+    <w:rsid w:val="001C4947"/>
+    <w:rsid w:val="001C52F3"/>
+    <w:rsid w:val="001C6A23"/>
     <w:rsid w:val="001D0157"/>
-    <w:rsid w:val="001D0439"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
+    <w:rsid w:val="001D2B7C"/>
+    <w:rsid w:val="001D2EE1"/>
     <w:rsid w:val="001D3465"/>
+    <w:rsid w:val="001D40B8"/>
     <w:rsid w:val="001D4287"/>
-    <w:rsid w:val="001D6310"/>
+    <w:rsid w:val="001D56A1"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E353E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001F29DF"/>
+    <w:rsid w:val="001E026E"/>
+    <w:rsid w:val="001E0977"/>
+    <w:rsid w:val="001E4007"/>
+    <w:rsid w:val="001E7008"/>
+    <w:rsid w:val="001F3DDA"/>
     <w:rsid w:val="001F5CE5"/>
+    <w:rsid w:val="001F6FDB"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="002020EF"/>
+    <w:rsid w:val="00202AC7"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
+    <w:rsid w:val="00204760"/>
     <w:rsid w:val="0020543F"/>
+    <w:rsid w:val="00210EC3"/>
+    <w:rsid w:val="00210F67"/>
+    <w:rsid w:val="002118B0"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="0022260F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002304BE"/>
+    <w:rsid w:val="0021783C"/>
+    <w:rsid w:val="00221570"/>
+    <w:rsid w:val="00222ED2"/>
     <w:rsid w:val="00233E31"/>
+    <w:rsid w:val="00234AAC"/>
     <w:rsid w:val="00235765"/>
-    <w:rsid w:val="0023589E"/>
     <w:rsid w:val="002367E5"/>
-    <w:rsid w:val="00236F8A"/>
+    <w:rsid w:val="00237274"/>
     <w:rsid w:val="002405D8"/>
+    <w:rsid w:val="00241F04"/>
+    <w:rsid w:val="00242DB5"/>
     <w:rsid w:val="00244011"/>
+    <w:rsid w:val="00244298"/>
+    <w:rsid w:val="00244906"/>
+    <w:rsid w:val="00245481"/>
+    <w:rsid w:val="00246378"/>
+    <w:rsid w:val="00247467"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00254792"/>
-    <w:rsid w:val="002573C9"/>
     <w:rsid w:val="002603EF"/>
+    <w:rsid w:val="002616AD"/>
+    <w:rsid w:val="002630A7"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
+    <w:rsid w:val="00280CA3"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="00282580"/>
+    <w:rsid w:val="00283A2A"/>
+    <w:rsid w:val="00283C62"/>
+    <w:rsid w:val="00284764"/>
+    <w:rsid w:val="0028509C"/>
+    <w:rsid w:val="002850E6"/>
+    <w:rsid w:val="002851A8"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
-    <w:rsid w:val="0029084F"/>
-    <w:rsid w:val="00290DE6"/>
+    <w:rsid w:val="002922F2"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
+    <w:rsid w:val="002946A9"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
+    <w:rsid w:val="00297A73"/>
     <w:rsid w:val="00297A80"/>
+    <w:rsid w:val="002A0246"/>
+    <w:rsid w:val="002A0F43"/>
+    <w:rsid w:val="002A1026"/>
+    <w:rsid w:val="002A112E"/>
+    <w:rsid w:val="002A1C2B"/>
     <w:rsid w:val="002A1E80"/>
+    <w:rsid w:val="002A286E"/>
+    <w:rsid w:val="002A2948"/>
+    <w:rsid w:val="002A4B07"/>
+    <w:rsid w:val="002A7CEC"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B1E97"/>
+    <w:rsid w:val="002B23BA"/>
+    <w:rsid w:val="002B2C6F"/>
+    <w:rsid w:val="002B4A47"/>
+    <w:rsid w:val="002B5537"/>
     <w:rsid w:val="002B7EB5"/>
-    <w:rsid w:val="002C08F2"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C6ECC"/>
+    <w:rsid w:val="002C4B3F"/>
+    <w:rsid w:val="002C57C5"/>
+    <w:rsid w:val="002D05CC"/>
+    <w:rsid w:val="002D0763"/>
     <w:rsid w:val="002D09C9"/>
+    <w:rsid w:val="002D20AB"/>
     <w:rsid w:val="002D2ED8"/>
-    <w:rsid w:val="002D4ADE"/>
+    <w:rsid w:val="002D315A"/>
+    <w:rsid w:val="002D38D3"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002D7A50"/>
+    <w:rsid w:val="002D6F20"/>
+    <w:rsid w:val="002D780D"/>
     <w:rsid w:val="002E219E"/>
+    <w:rsid w:val="002E4C50"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
+    <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
-    <w:rsid w:val="002F0B6A"/>
-    <w:rsid w:val="002F31E9"/>
+    <w:rsid w:val="002F3BE3"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
+    <w:rsid w:val="002F4A1D"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="0030794E"/>
-    <w:rsid w:val="00307E4E"/>
+    <w:rsid w:val="002F6239"/>
+    <w:rsid w:val="002F7891"/>
+    <w:rsid w:val="00303421"/>
+    <w:rsid w:val="003072D4"/>
     <w:rsid w:val="0031012B"/>
-    <w:rsid w:val="003101E8"/>
+    <w:rsid w:val="00312412"/>
     <w:rsid w:val="00312E5A"/>
+    <w:rsid w:val="00314599"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
+    <w:rsid w:val="00323C3A"/>
+    <w:rsid w:val="00325456"/>
     <w:rsid w:val="00327E6C"/>
+    <w:rsid w:val="00327FDE"/>
+    <w:rsid w:val="00330023"/>
+    <w:rsid w:val="0033074C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
+    <w:rsid w:val="003379DC"/>
+    <w:rsid w:val="0034001E"/>
+    <w:rsid w:val="00341E28"/>
     <w:rsid w:val="00342D4D"/>
+    <w:rsid w:val="0034370D"/>
+    <w:rsid w:val="00344A85"/>
     <w:rsid w:val="00344E28"/>
-    <w:rsid w:val="00345390"/>
+    <w:rsid w:val="003469E4"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
+    <w:rsid w:val="00351EAC"/>
+    <w:rsid w:val="0035320E"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
-    <w:rsid w:val="0035588F"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
+    <w:rsid w:val="003614C7"/>
+    <w:rsid w:val="003616E6"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
+    <w:rsid w:val="003626B2"/>
     <w:rsid w:val="00362B62"/>
+    <w:rsid w:val="003631E9"/>
+    <w:rsid w:val="003645B3"/>
+    <w:rsid w:val="00365EB5"/>
+    <w:rsid w:val="003661C2"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="00370CB3"/>
+    <w:rsid w:val="00370CC6"/>
     <w:rsid w:val="00371D07"/>
-    <w:rsid w:val="00372B40"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00376196"/>
+    <w:rsid w:val="00373CA6"/>
+    <w:rsid w:val="00373D8F"/>
+    <w:rsid w:val="00374054"/>
     <w:rsid w:val="00376669"/>
+    <w:rsid w:val="00377C6F"/>
     <w:rsid w:val="00381C02"/>
+    <w:rsid w:val="00382F78"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
+    <w:rsid w:val="00386398"/>
+    <w:rsid w:val="003868FC"/>
     <w:rsid w:val="0038735C"/>
+    <w:rsid w:val="003909FB"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00397311"/>
+    <w:rsid w:val="00391929"/>
     <w:rsid w:val="00397521"/>
+    <w:rsid w:val="003A04E0"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A665E"/>
+    <w:rsid w:val="003A3552"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
-    <w:rsid w:val="003B1066"/>
+    <w:rsid w:val="003B0F62"/>
     <w:rsid w:val="003B26C6"/>
+    <w:rsid w:val="003B6A72"/>
+    <w:rsid w:val="003B711D"/>
     <w:rsid w:val="003B735E"/>
-    <w:rsid w:val="003B7AEC"/>
+    <w:rsid w:val="003B7480"/>
     <w:rsid w:val="003C0194"/>
+    <w:rsid w:val="003C242F"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
+    <w:rsid w:val="003D120C"/>
+    <w:rsid w:val="003D1C85"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
+    <w:rsid w:val="003D709C"/>
+    <w:rsid w:val="003D7F93"/>
+    <w:rsid w:val="003E0B0E"/>
+    <w:rsid w:val="003E0C3A"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E2095"/>
     <w:rsid w:val="003E2E9A"/>
+    <w:rsid w:val="003E339A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E4424"/>
+    <w:rsid w:val="003E6ED8"/>
+    <w:rsid w:val="003E6F87"/>
+    <w:rsid w:val="003F1318"/>
+    <w:rsid w:val="003F1788"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
+    <w:rsid w:val="003F3E8D"/>
     <w:rsid w:val="003F4295"/>
-    <w:rsid w:val="003F66A2"/>
+    <w:rsid w:val="003F4A98"/>
+    <w:rsid w:val="003F58CC"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="0041278E"/>
-    <w:rsid w:val="00412E2B"/>
+    <w:rsid w:val="00401006"/>
+    <w:rsid w:val="004011B4"/>
+    <w:rsid w:val="00410870"/>
+    <w:rsid w:val="00410A8E"/>
+    <w:rsid w:val="004112B0"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="0042082F"/>
+    <w:rsid w:val="00417109"/>
+    <w:rsid w:val="004227E2"/>
+    <w:rsid w:val="00424786"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00430131"/>
+    <w:rsid w:val="00425B9A"/>
+    <w:rsid w:val="0042622B"/>
+    <w:rsid w:val="00426957"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00436FC0"/>
-    <w:rsid w:val="00445471"/>
+    <w:rsid w:val="00437FDC"/>
+    <w:rsid w:val="004411DF"/>
+    <w:rsid w:val="004437DF"/>
+    <w:rsid w:val="0044453F"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
+    <w:rsid w:val="004511CB"/>
     <w:rsid w:val="00451C3E"/>
-    <w:rsid w:val="00452242"/>
     <w:rsid w:val="00452D99"/>
-    <w:rsid w:val="004545E0"/>
+    <w:rsid w:val="00454888"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00460B80"/>
-    <w:rsid w:val="00462730"/>
+    <w:rsid w:val="00456D93"/>
+    <w:rsid w:val="00460F6A"/>
+    <w:rsid w:val="00461915"/>
+    <w:rsid w:val="00462004"/>
+    <w:rsid w:val="004648FE"/>
+    <w:rsid w:val="00465B18"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
-    <w:rsid w:val="00473410"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="00475FE2"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
+    <w:rsid w:val="004866D5"/>
+    <w:rsid w:val="00487276"/>
     <w:rsid w:val="00487BE9"/>
-    <w:rsid w:val="0049061D"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004932D3"/>
+    <w:rsid w:val="004A1D2A"/>
+    <w:rsid w:val="004A3E8B"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004A6D96"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004B3829"/>
+    <w:rsid w:val="004A7F7A"/>
+    <w:rsid w:val="004B0AA5"/>
+    <w:rsid w:val="004B1D46"/>
+    <w:rsid w:val="004B45DA"/>
+    <w:rsid w:val="004B5435"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
+    <w:rsid w:val="004C0D4E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D0997"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D579D"/>
+    <w:rsid w:val="004D133B"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E130F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E41EA"/>
     <w:rsid w:val="004E62A0"/>
-    <w:rsid w:val="004E63B8"/>
-    <w:rsid w:val="004E6E2C"/>
+    <w:rsid w:val="004E7E46"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
-    <w:rsid w:val="004F2D5B"/>
-    <w:rsid w:val="004F3455"/>
+    <w:rsid w:val="004F47C7"/>
     <w:rsid w:val="004F4804"/>
-    <w:rsid w:val="004F4B66"/>
+    <w:rsid w:val="004F4ED4"/>
+    <w:rsid w:val="004F5E37"/>
+    <w:rsid w:val="005000ED"/>
     <w:rsid w:val="00500B7A"/>
-    <w:rsid w:val="00500E94"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="00501C35"/>
     <w:rsid w:val="00504ADE"/>
+    <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
+    <w:rsid w:val="005075E8"/>
     <w:rsid w:val="00510DD2"/>
-    <w:rsid w:val="005120F9"/>
-    <w:rsid w:val="00512E98"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
+    <w:rsid w:val="00515BCB"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="0052608B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00531092"/>
+    <w:rsid w:val="005179E6"/>
+    <w:rsid w:val="00520F25"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
+    <w:rsid w:val="005360E5"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
-    <w:rsid w:val="00542198"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00551C95"/>
+    <w:rsid w:val="00547DA4"/>
+    <w:rsid w:val="00552745"/>
     <w:rsid w:val="00552E8C"/>
+    <w:rsid w:val="0055467C"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="00556A88"/>
-    <w:rsid w:val="00556E92"/>
     <w:rsid w:val="00561D74"/>
-    <w:rsid w:val="0056237F"/>
-    <w:rsid w:val="00562AB3"/>
     <w:rsid w:val="0056410E"/>
+    <w:rsid w:val="00564A38"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="0056549F"/>
+    <w:rsid w:val="00566BED"/>
+    <w:rsid w:val="00570371"/>
+    <w:rsid w:val="0057202F"/>
     <w:rsid w:val="005722ED"/>
-    <w:rsid w:val="00572FBC"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="00582559"/>
+    <w:rsid w:val="00575B47"/>
+    <w:rsid w:val="0058012C"/>
+    <w:rsid w:val="00584A74"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
-    <w:rsid w:val="005906A8"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00593F28"/>
-    <w:rsid w:val="00595029"/>
     <w:rsid w:val="005A0098"/>
-    <w:rsid w:val="005A1B30"/>
+    <w:rsid w:val="005A1FDC"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A3FB0"/>
+    <w:rsid w:val="005A4EE5"/>
     <w:rsid w:val="005A72C8"/>
+    <w:rsid w:val="005A77C5"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B2BA5"/>
-    <w:rsid w:val="005B4045"/>
+    <w:rsid w:val="005B130D"/>
+    <w:rsid w:val="005B3B00"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B7CFE"/>
+    <w:rsid w:val="005B4C44"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C49DE"/>
     <w:rsid w:val="005C5DD2"/>
+    <w:rsid w:val="005C7E6B"/>
+    <w:rsid w:val="005D2259"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D5E6E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005E0C1F"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E11DC"/>
+    <w:rsid w:val="005E16E4"/>
+    <w:rsid w:val="005E255E"/>
     <w:rsid w:val="005E3665"/>
+    <w:rsid w:val="005E3AC2"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
-    <w:rsid w:val="005E4030"/>
+    <w:rsid w:val="005E4163"/>
+    <w:rsid w:val="005E4D00"/>
     <w:rsid w:val="005E5E8D"/>
-    <w:rsid w:val="005E6CD3"/>
     <w:rsid w:val="005E7780"/>
-    <w:rsid w:val="005F0074"/>
+    <w:rsid w:val="005E7ADE"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
+    <w:rsid w:val="005F52B2"/>
+    <w:rsid w:val="005F609E"/>
+    <w:rsid w:val="005F67D8"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="005F7510"/>
+    <w:rsid w:val="00600949"/>
+    <w:rsid w:val="006013E7"/>
+    <w:rsid w:val="00601437"/>
     <w:rsid w:val="00601BA2"/>
+    <w:rsid w:val="00602E54"/>
     <w:rsid w:val="00602FF7"/>
+    <w:rsid w:val="00603F6D"/>
     <w:rsid w:val="006042E5"/>
-    <w:rsid w:val="00604477"/>
-    <w:rsid w:val="00605856"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
+    <w:rsid w:val="006129F8"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="00616D94"/>
     <w:rsid w:val="00617215"/>
-    <w:rsid w:val="0061782A"/>
-    <w:rsid w:val="006179D3"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="00620EC3"/>
+    <w:rsid w:val="0062111A"/>
+    <w:rsid w:val="00625E5E"/>
     <w:rsid w:val="00626B7E"/>
+    <w:rsid w:val="00632A95"/>
     <w:rsid w:val="00634C6C"/>
+    <w:rsid w:val="00634CCD"/>
+    <w:rsid w:val="0063641E"/>
     <w:rsid w:val="00640C08"/>
+    <w:rsid w:val="006425AF"/>
+    <w:rsid w:val="00642B4D"/>
     <w:rsid w:val="0064389E"/>
+    <w:rsid w:val="006465BD"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
-    <w:rsid w:val="006520DB"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="00653577"/>
+    <w:rsid w:val="00652E30"/>
+    <w:rsid w:val="00654DDC"/>
+    <w:rsid w:val="00655A85"/>
+    <w:rsid w:val="00655B2C"/>
+    <w:rsid w:val="006577D2"/>
+    <w:rsid w:val="00660803"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
+    <w:rsid w:val="006655D5"/>
+    <w:rsid w:val="00666F59"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
-    <w:rsid w:val="006734E4"/>
+    <w:rsid w:val="00671ECD"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
-    <w:rsid w:val="00676056"/>
+    <w:rsid w:val="00676552"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00677425"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00684CFC"/>
+    <w:rsid w:val="00680CF8"/>
+    <w:rsid w:val="00681562"/>
+    <w:rsid w:val="0068294F"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="00685AD2"/>
-    <w:rsid w:val="00691A13"/>
+    <w:rsid w:val="00690C61"/>
     <w:rsid w:val="006923D1"/>
-    <w:rsid w:val="00694800"/>
+    <w:rsid w:val="006941B6"/>
+    <w:rsid w:val="006947DD"/>
     <w:rsid w:val="006949B8"/>
-    <w:rsid w:val="00697365"/>
+    <w:rsid w:val="0069592C"/>
+    <w:rsid w:val="006963CE"/>
     <w:rsid w:val="006A0759"/>
-    <w:rsid w:val="006A0E67"/>
+    <w:rsid w:val="006A0F03"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A681F"/>
+    <w:rsid w:val="006A3735"/>
+    <w:rsid w:val="006A4BEE"/>
+    <w:rsid w:val="006A4DE9"/>
     <w:rsid w:val="006A6FF1"/>
-    <w:rsid w:val="006B177A"/>
-    <w:rsid w:val="006B1F94"/>
+    <w:rsid w:val="006A73E6"/>
+    <w:rsid w:val="006B271B"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B2FE0"/>
+    <w:rsid w:val="006B3E64"/>
+    <w:rsid w:val="006B4045"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006C583F"/>
+    <w:rsid w:val="006C342C"/>
+    <w:rsid w:val="006C3AFC"/>
+    <w:rsid w:val="006C6089"/>
     <w:rsid w:val="006C671A"/>
+    <w:rsid w:val="006D0296"/>
     <w:rsid w:val="006D232A"/>
+    <w:rsid w:val="006D3E48"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D67DC"/>
     <w:rsid w:val="006D6F79"/>
+    <w:rsid w:val="006D77C1"/>
     <w:rsid w:val="006E0779"/>
+    <w:rsid w:val="006E0B10"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
-    <w:rsid w:val="006E2F46"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
-    <w:rsid w:val="006F04CC"/>
-    <w:rsid w:val="006F0AB6"/>
+    <w:rsid w:val="006F0F14"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
+    <w:rsid w:val="006F281C"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F60C5"/>
+    <w:rsid w:val="006F4B1B"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
+    <w:rsid w:val="0070517B"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="007065C0"/>
+    <w:rsid w:val="007068D8"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="00714DEA"/>
+    <w:rsid w:val="0071434E"/>
+    <w:rsid w:val="00715060"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="007168B4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00721B92"/>
+    <w:rsid w:val="007225B3"/>
+    <w:rsid w:val="007234F2"/>
+    <w:rsid w:val="007305FC"/>
+    <w:rsid w:val="007309A2"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="00737E11"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00741786"/>
+    <w:rsid w:val="00737932"/>
+    <w:rsid w:val="00740132"/>
+    <w:rsid w:val="00740701"/>
+    <w:rsid w:val="00741369"/>
+    <w:rsid w:val="00742881"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="00744F79"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="00752C5A"/>
     <w:rsid w:val="00753EFC"/>
-    <w:rsid w:val="007542A4"/>
+    <w:rsid w:val="00756197"/>
+    <w:rsid w:val="00756A0B"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
+    <w:rsid w:val="0076298D"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
-    <w:rsid w:val="00770372"/>
+    <w:rsid w:val="007658DD"/>
+    <w:rsid w:val="00766F33"/>
+    <w:rsid w:val="00766F82"/>
+    <w:rsid w:val="007671FF"/>
+    <w:rsid w:val="007679BF"/>
     <w:rsid w:val="007705A3"/>
-    <w:rsid w:val="00772B81"/>
+    <w:rsid w:val="00771844"/>
     <w:rsid w:val="00773619"/>
-    <w:rsid w:val="00774430"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
+    <w:rsid w:val="007823C5"/>
+    <w:rsid w:val="00782AB0"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
-    <w:rsid w:val="00790ABE"/>
     <w:rsid w:val="00791898"/>
+    <w:rsid w:val="00794BE5"/>
     <w:rsid w:val="007A040D"/>
+    <w:rsid w:val="007A0448"/>
     <w:rsid w:val="007A0AC8"/>
-    <w:rsid w:val="007A1FD0"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B00E7"/>
+    <w:rsid w:val="007A7E13"/>
+    <w:rsid w:val="007B1A93"/>
+    <w:rsid w:val="007B4DAD"/>
+    <w:rsid w:val="007B5E82"/>
+    <w:rsid w:val="007B7EBB"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
+    <w:rsid w:val="007C2ED2"/>
+    <w:rsid w:val="007C2F2C"/>
+    <w:rsid w:val="007C3258"/>
+    <w:rsid w:val="007C39C8"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
+    <w:rsid w:val="007D0842"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007E1136"/>
+    <w:rsid w:val="007D6CFA"/>
+    <w:rsid w:val="007E062C"/>
     <w:rsid w:val="007E44F8"/>
+    <w:rsid w:val="007E5137"/>
     <w:rsid w:val="007E70C6"/>
+    <w:rsid w:val="007F1431"/>
+    <w:rsid w:val="007F3D01"/>
+    <w:rsid w:val="007F55B1"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="0081066E"/>
     <w:rsid w:val="00811E52"/>
-    <w:rsid w:val="00812A2A"/>
+    <w:rsid w:val="008136D3"/>
+    <w:rsid w:val="00813973"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="0081678D"/>
+    <w:rsid w:val="00816D31"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
-    <w:rsid w:val="008236EC"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="008252B6"/>
     <w:rsid w:val="00830602"/>
-    <w:rsid w:val="00830C58"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="008350DF"/>
+    <w:rsid w:val="0083749C"/>
+    <w:rsid w:val="00837FE8"/>
     <w:rsid w:val="008449F4"/>
-    <w:rsid w:val="00844DF3"/>
     <w:rsid w:val="008463D8"/>
+    <w:rsid w:val="00846902"/>
     <w:rsid w:val="008478BB"/>
-    <w:rsid w:val="00850BBD"/>
+    <w:rsid w:val="008506B6"/>
+    <w:rsid w:val="00851958"/>
     <w:rsid w:val="008524DA"/>
-    <w:rsid w:val="00853860"/>
+    <w:rsid w:val="00852848"/>
     <w:rsid w:val="00853C1F"/>
+    <w:rsid w:val="00855A9F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
-    <w:rsid w:val="00860AA2"/>
     <w:rsid w:val="00862380"/>
-    <w:rsid w:val="008624AA"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
+    <w:rsid w:val="00871379"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
+    <w:rsid w:val="00876F08"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="00884D46"/>
     <w:rsid w:val="00884D66"/>
+    <w:rsid w:val="00885547"/>
     <w:rsid w:val="008857B8"/>
-    <w:rsid w:val="00886EF5"/>
     <w:rsid w:val="00890F70"/>
+    <w:rsid w:val="00892781"/>
     <w:rsid w:val="008937E3"/>
+    <w:rsid w:val="0089463C"/>
     <w:rsid w:val="00897BD6"/>
+    <w:rsid w:val="008A117A"/>
     <w:rsid w:val="008A1705"/>
+    <w:rsid w:val="008A2F1E"/>
     <w:rsid w:val="008A48C1"/>
+    <w:rsid w:val="008A508F"/>
+    <w:rsid w:val="008B02BB"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B3CDE"/>
+    <w:rsid w:val="008B2305"/>
     <w:rsid w:val="008B48D7"/>
+    <w:rsid w:val="008B50D3"/>
     <w:rsid w:val="008B5B8D"/>
+    <w:rsid w:val="008B5F80"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008B6C31"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008C5EA5"/>
+    <w:rsid w:val="008B6D58"/>
+    <w:rsid w:val="008C42DE"/>
+    <w:rsid w:val="008C631D"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D2E81"/>
+    <w:rsid w:val="008D1CE7"/>
+    <w:rsid w:val="008D37DA"/>
+    <w:rsid w:val="008D4533"/>
     <w:rsid w:val="008D5418"/>
+    <w:rsid w:val="008E08FF"/>
     <w:rsid w:val="008E1047"/>
-    <w:rsid w:val="008E18D9"/>
+    <w:rsid w:val="008E1298"/>
+    <w:rsid w:val="008E1D9D"/>
+    <w:rsid w:val="008E1E56"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
+    <w:rsid w:val="008E50ED"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
+    <w:rsid w:val="008F048A"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
+    <w:rsid w:val="008F29FC"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
+    <w:rsid w:val="008F664F"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
-    <w:rsid w:val="00903C3C"/>
-    <w:rsid w:val="009045F6"/>
+    <w:rsid w:val="00903700"/>
+    <w:rsid w:val="00904CC2"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
+    <w:rsid w:val="009076D7"/>
     <w:rsid w:val="0091172E"/>
-    <w:rsid w:val="00914237"/>
-    <w:rsid w:val="009149D9"/>
+    <w:rsid w:val="00911794"/>
+    <w:rsid w:val="00913F07"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
+    <w:rsid w:val="009168C5"/>
+    <w:rsid w:val="009178EB"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
-    <w:rsid w:val="009206AA"/>
+    <w:rsid w:val="0092146B"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="009277E4"/>
+    <w:rsid w:val="00927414"/>
     <w:rsid w:val="0093096C"/>
+    <w:rsid w:val="00931B2E"/>
     <w:rsid w:val="00932F55"/>
-    <w:rsid w:val="00933CF5"/>
     <w:rsid w:val="00936B1B"/>
+    <w:rsid w:val="00937B8C"/>
+    <w:rsid w:val="00940793"/>
+    <w:rsid w:val="00940E6E"/>
     <w:rsid w:val="009415C3"/>
-    <w:rsid w:val="00943148"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="00945F6B"/>
     <w:rsid w:val="00947731"/>
+    <w:rsid w:val="009508EB"/>
     <w:rsid w:val="00951955"/>
-    <w:rsid w:val="00951EDF"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
+    <w:rsid w:val="00954C69"/>
     <w:rsid w:val="00955249"/>
-    <w:rsid w:val="00956C10"/>
+    <w:rsid w:val="00955C70"/>
+    <w:rsid w:val="00956731"/>
+    <w:rsid w:val="009607CF"/>
+    <w:rsid w:val="00960A17"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="00971AF4"/>
-    <w:rsid w:val="00973A7F"/>
+    <w:rsid w:val="00966A4F"/>
+    <w:rsid w:val="00967E24"/>
+    <w:rsid w:val="00970118"/>
+    <w:rsid w:val="00970380"/>
+    <w:rsid w:val="00972FAB"/>
+    <w:rsid w:val="00973004"/>
     <w:rsid w:val="00975EA3"/>
+    <w:rsid w:val="00976ACA"/>
+    <w:rsid w:val="009776AE"/>
     <w:rsid w:val="00980016"/>
-    <w:rsid w:val="00980D46"/>
-    <w:rsid w:val="00981755"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
-    <w:rsid w:val="00985989"/>
+    <w:rsid w:val="00985DB4"/>
+    <w:rsid w:val="00985FD5"/>
     <w:rsid w:val="00985FDE"/>
-    <w:rsid w:val="00986596"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00990F2E"/>
+    <w:rsid w:val="009915C2"/>
+    <w:rsid w:val="00991687"/>
+    <w:rsid w:val="00992C18"/>
+    <w:rsid w:val="00993703"/>
+    <w:rsid w:val="009A178C"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
+    <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
+    <w:rsid w:val="009A5D1B"/>
     <w:rsid w:val="009A7B86"/>
+    <w:rsid w:val="009B0863"/>
+    <w:rsid w:val="009B1C68"/>
+    <w:rsid w:val="009B2435"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
+    <w:rsid w:val="009C7A8A"/>
     <w:rsid w:val="009D1AD6"/>
-    <w:rsid w:val="009D3166"/>
-    <w:rsid w:val="009D5222"/>
+    <w:rsid w:val="009D34DC"/>
+    <w:rsid w:val="009D5034"/>
+    <w:rsid w:val="009D525C"/>
+    <w:rsid w:val="009D52D1"/>
     <w:rsid w:val="009D6A5E"/>
-    <w:rsid w:val="009D7B16"/>
+    <w:rsid w:val="009D7138"/>
+    <w:rsid w:val="009D79C3"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E1418"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009F0507"/>
+    <w:rsid w:val="009E0692"/>
+    <w:rsid w:val="009E2256"/>
+    <w:rsid w:val="009E4094"/>
+    <w:rsid w:val="009E4B5D"/>
+    <w:rsid w:val="009E52FA"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F5EA1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A076A3"/>
+    <w:rsid w:val="009F3F0F"/>
+    <w:rsid w:val="00A05E2B"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A15B1E"/>
     <w:rsid w:val="00A16183"/>
-    <w:rsid w:val="00A164B6"/>
+    <w:rsid w:val="00A16917"/>
     <w:rsid w:val="00A177C7"/>
-    <w:rsid w:val="00A178F0"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A26E71"/>
+    <w:rsid w:val="00A230DC"/>
+    <w:rsid w:val="00A2670B"/>
+    <w:rsid w:val="00A26E51"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
-    <w:rsid w:val="00A31304"/>
+    <w:rsid w:val="00A30FAF"/>
     <w:rsid w:val="00A32406"/>
-    <w:rsid w:val="00A32735"/>
+    <w:rsid w:val="00A324FD"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A33A3B"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A41C07"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
-    <w:rsid w:val="00A51D51"/>
-    <w:rsid w:val="00A52CFD"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
-    <w:rsid w:val="00A71C58"/>
+    <w:rsid w:val="00A71DCC"/>
+    <w:rsid w:val="00A730A2"/>
+    <w:rsid w:val="00A73743"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
+    <w:rsid w:val="00A777B6"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
+    <w:rsid w:val="00A8336D"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A95B8F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AA0630"/>
+    <w:rsid w:val="00A951DF"/>
+    <w:rsid w:val="00A954BA"/>
+    <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
+    <w:rsid w:val="00AA3089"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AB19A3"/>
+    <w:rsid w:val="00AB0844"/>
+    <w:rsid w:val="00AB23DA"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB38E4"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
+    <w:rsid w:val="00AC397F"/>
     <w:rsid w:val="00AC3E3B"/>
+    <w:rsid w:val="00AC3F62"/>
     <w:rsid w:val="00AC484C"/>
+    <w:rsid w:val="00AC5AFD"/>
     <w:rsid w:val="00AC64FC"/>
+    <w:rsid w:val="00AD33AB"/>
+    <w:rsid w:val="00AD47F7"/>
     <w:rsid w:val="00AD6662"/>
-    <w:rsid w:val="00AD6D41"/>
+    <w:rsid w:val="00AE10CE"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE1AFC"/>
+    <w:rsid w:val="00AE17FE"/>
+    <w:rsid w:val="00AE277E"/>
     <w:rsid w:val="00AE41F9"/>
-    <w:rsid w:val="00AE54E2"/>
     <w:rsid w:val="00AE553C"/>
-    <w:rsid w:val="00AE59A4"/>
-    <w:rsid w:val="00AF06ED"/>
+    <w:rsid w:val="00AE70A9"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
-    <w:rsid w:val="00AF4EEA"/>
+    <w:rsid w:val="00AF48DE"/>
     <w:rsid w:val="00AF509E"/>
+    <w:rsid w:val="00AF54DC"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
+    <w:rsid w:val="00B014EC"/>
     <w:rsid w:val="00B0163B"/>
+    <w:rsid w:val="00B01F1F"/>
+    <w:rsid w:val="00B02714"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B111F2"/>
-    <w:rsid w:val="00B14729"/>
+    <w:rsid w:val="00B165DC"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B22283"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B3079A"/>
+    <w:rsid w:val="00B24C3F"/>
+    <w:rsid w:val="00B30D37"/>
+    <w:rsid w:val="00B31D54"/>
     <w:rsid w:val="00B32167"/>
+    <w:rsid w:val="00B3320C"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
+    <w:rsid w:val="00B40E86"/>
+    <w:rsid w:val="00B425BC"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
+    <w:rsid w:val="00B43655"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B45E07"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B5203D"/>
+    <w:rsid w:val="00B516E3"/>
+    <w:rsid w:val="00B516ED"/>
+    <w:rsid w:val="00B56DBE"/>
+    <w:rsid w:val="00B575C2"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
-    <w:rsid w:val="00B668C4"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
-    <w:rsid w:val="00B752DA"/>
-    <w:rsid w:val="00B759E2"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
+    <w:rsid w:val="00B80F8B"/>
+    <w:rsid w:val="00B81321"/>
     <w:rsid w:val="00B82B71"/>
-    <w:rsid w:val="00B8345B"/>
+    <w:rsid w:val="00B83139"/>
+    <w:rsid w:val="00B84136"/>
+    <w:rsid w:val="00B8479B"/>
     <w:rsid w:val="00B849B0"/>
+    <w:rsid w:val="00B863FA"/>
     <w:rsid w:val="00B87498"/>
+    <w:rsid w:val="00B87FB2"/>
+    <w:rsid w:val="00B92444"/>
     <w:rsid w:val="00B92D32"/>
-    <w:rsid w:val="00B9365F"/>
     <w:rsid w:val="00B937F4"/>
+    <w:rsid w:val="00B945EF"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B97471"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BA55E0"/>
+    <w:rsid w:val="00BA25FC"/>
+    <w:rsid w:val="00BA35F5"/>
+    <w:rsid w:val="00BA3F8F"/>
+    <w:rsid w:val="00BA6373"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
+    <w:rsid w:val="00BA750F"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB17DA"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
+    <w:rsid w:val="00BB469E"/>
+    <w:rsid w:val="00BB4BCC"/>
+    <w:rsid w:val="00BB56E8"/>
+    <w:rsid w:val="00BB66D8"/>
+    <w:rsid w:val="00BB70A5"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
+    <w:rsid w:val="00BC30A5"/>
     <w:rsid w:val="00BC4B2B"/>
+    <w:rsid w:val="00BC4D1C"/>
     <w:rsid w:val="00BC4EBF"/>
-    <w:rsid w:val="00BD0291"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
-    <w:rsid w:val="00BD2279"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD31B5"/>
+    <w:rsid w:val="00BD28E7"/>
+    <w:rsid w:val="00BD307A"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD4BD8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD68A2"/>
+    <w:rsid w:val="00BD4A0F"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE2ACF"/>
-    <w:rsid w:val="00BE3CF1"/>
+    <w:rsid w:val="00BD7C5E"/>
+    <w:rsid w:val="00BE0320"/>
+    <w:rsid w:val="00BE26E6"/>
+    <w:rsid w:val="00BE31D1"/>
+    <w:rsid w:val="00BE39F8"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BE7379"/>
-    <w:rsid w:val="00BE7387"/>
+    <w:rsid w:val="00BF298E"/>
+    <w:rsid w:val="00BF2C5F"/>
+    <w:rsid w:val="00BF37FB"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
-    <w:rsid w:val="00BF4C45"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
+    <w:rsid w:val="00C02342"/>
+    <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
+    <w:rsid w:val="00C03A59"/>
+    <w:rsid w:val="00C050AD"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
+    <w:rsid w:val="00C12E80"/>
+    <w:rsid w:val="00C133EF"/>
     <w:rsid w:val="00C13B63"/>
-    <w:rsid w:val="00C16ACD"/>
+    <w:rsid w:val="00C1473A"/>
     <w:rsid w:val="00C17119"/>
+    <w:rsid w:val="00C17E6D"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C31AB2"/>
+    <w:rsid w:val="00C30EA4"/>
     <w:rsid w:val="00C3241F"/>
-    <w:rsid w:val="00C32678"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C36688"/>
+    <w:rsid w:val="00C32B4D"/>
+    <w:rsid w:val="00C33F42"/>
+    <w:rsid w:val="00C34A30"/>
+    <w:rsid w:val="00C364D7"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C370F3"/>
-    <w:rsid w:val="00C47365"/>
+    <w:rsid w:val="00C4445C"/>
+    <w:rsid w:val="00C44619"/>
+    <w:rsid w:val="00C4684D"/>
     <w:rsid w:val="00C47A8A"/>
+    <w:rsid w:val="00C5059A"/>
+    <w:rsid w:val="00C510F3"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
+    <w:rsid w:val="00C557AE"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C652C7"/>
+    <w:rsid w:val="00C66209"/>
     <w:rsid w:val="00C67150"/>
+    <w:rsid w:val="00C678CC"/>
     <w:rsid w:val="00C70289"/>
-    <w:rsid w:val="00C70EDE"/>
-    <w:rsid w:val="00C71598"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
+    <w:rsid w:val="00C71DB9"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
+    <w:rsid w:val="00C76AC8"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
+    <w:rsid w:val="00C77A5F"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C80731"/>
+    <w:rsid w:val="00C83463"/>
+    <w:rsid w:val="00C840D8"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C91563"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C973D4"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
+    <w:rsid w:val="00CA5FE0"/>
     <w:rsid w:val="00CA644F"/>
+    <w:rsid w:val="00CA6527"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CB1F02"/>
     <w:rsid w:val="00CB67B4"/>
-    <w:rsid w:val="00CB7A46"/>
+    <w:rsid w:val="00CB6EA5"/>
+    <w:rsid w:val="00CB6FC9"/>
+    <w:rsid w:val="00CC0272"/>
+    <w:rsid w:val="00CC15A6"/>
+    <w:rsid w:val="00CC20C9"/>
     <w:rsid w:val="00CC3895"/>
+    <w:rsid w:val="00CC5A48"/>
+    <w:rsid w:val="00CC7BEB"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
+    <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
+    <w:rsid w:val="00CD5BAA"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE187B"/>
+    <w:rsid w:val="00CE0F59"/>
+    <w:rsid w:val="00CE479F"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
+    <w:rsid w:val="00CE5356"/>
     <w:rsid w:val="00CE5F1A"/>
-    <w:rsid w:val="00CE6F9C"/>
+    <w:rsid w:val="00CF052D"/>
     <w:rsid w:val="00CF0598"/>
+    <w:rsid w:val="00CF16D3"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00D0105E"/>
+    <w:rsid w:val="00CF4B3E"/>
+    <w:rsid w:val="00CF6C00"/>
+    <w:rsid w:val="00D01CD8"/>
+    <w:rsid w:val="00D042BD"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D0758D"/>
-    <w:rsid w:val="00D110F1"/>
+    <w:rsid w:val="00D05999"/>
+    <w:rsid w:val="00D07473"/>
+    <w:rsid w:val="00D11B58"/>
+    <w:rsid w:val="00D13603"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D14417"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D21E3A"/>
+    <w:rsid w:val="00D17150"/>
+    <w:rsid w:val="00D17338"/>
+    <w:rsid w:val="00D1792A"/>
+    <w:rsid w:val="00D302A5"/>
+    <w:rsid w:val="00D31E50"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D37405"/>
-    <w:rsid w:val="00D422E8"/>
+    <w:rsid w:val="00D40620"/>
+    <w:rsid w:val="00D42138"/>
     <w:rsid w:val="00D42F0C"/>
+    <w:rsid w:val="00D43555"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
+    <w:rsid w:val="00D46D87"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
-    <w:rsid w:val="00D516FE"/>
-    <w:rsid w:val="00D517B3"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
+    <w:rsid w:val="00D5206B"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D64222"/>
-    <w:rsid w:val="00D64EF5"/>
+    <w:rsid w:val="00D57004"/>
+    <w:rsid w:val="00D6249F"/>
+    <w:rsid w:val="00D642AA"/>
+    <w:rsid w:val="00D6603C"/>
+    <w:rsid w:val="00D66134"/>
+    <w:rsid w:val="00D733AF"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D81E52"/>
+    <w:rsid w:val="00D821CA"/>
+    <w:rsid w:val="00D83BC2"/>
+    <w:rsid w:val="00D849E2"/>
+    <w:rsid w:val="00D851BB"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D97692"/>
-    <w:rsid w:val="00DA293F"/>
+    <w:rsid w:val="00D94872"/>
+    <w:rsid w:val="00D94F79"/>
+    <w:rsid w:val="00D9531D"/>
+    <w:rsid w:val="00DA1132"/>
+    <w:rsid w:val="00DA17A4"/>
+    <w:rsid w:val="00DA4B23"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
+    <w:rsid w:val="00DB54D4"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DC060C"/>
+    <w:rsid w:val="00DB7688"/>
+    <w:rsid w:val="00DC1382"/>
+    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00DC2A59"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD59BB"/>
+    <w:rsid w:val="00DD3886"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
-    <w:rsid w:val="00DD7335"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE3297"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
+    <w:rsid w:val="00DE5CE4"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DE7F4F"/>
+    <w:rsid w:val="00DF12A8"/>
+    <w:rsid w:val="00DF29B3"/>
     <w:rsid w:val="00DF5E55"/>
+    <w:rsid w:val="00DF6170"/>
     <w:rsid w:val="00E01018"/>
+    <w:rsid w:val="00E04BB3"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E13746"/>
+    <w:rsid w:val="00E114D5"/>
+    <w:rsid w:val="00E12EB3"/>
+    <w:rsid w:val="00E13A3C"/>
+    <w:rsid w:val="00E15444"/>
+    <w:rsid w:val="00E15737"/>
+    <w:rsid w:val="00E161B8"/>
     <w:rsid w:val="00E169B3"/>
+    <w:rsid w:val="00E21302"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
+    <w:rsid w:val="00E27220"/>
     <w:rsid w:val="00E2734F"/>
+    <w:rsid w:val="00E3196C"/>
+    <w:rsid w:val="00E3268A"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E379A1"/>
-    <w:rsid w:val="00E40249"/>
+    <w:rsid w:val="00E403BD"/>
+    <w:rsid w:val="00E435FD"/>
     <w:rsid w:val="00E444C3"/>
-    <w:rsid w:val="00E44558"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E509A2"/>
+    <w:rsid w:val="00E50CC9"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E54F5E"/>
-    <w:rsid w:val="00E56B7A"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E617BF"/>
+    <w:rsid w:val="00E63565"/>
+    <w:rsid w:val="00E65AC3"/>
+    <w:rsid w:val="00E66799"/>
+    <w:rsid w:val="00E669CD"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
+    <w:rsid w:val="00E67C9E"/>
+    <w:rsid w:val="00E67CF8"/>
+    <w:rsid w:val="00E71241"/>
     <w:rsid w:val="00E72942"/>
-    <w:rsid w:val="00E7388E"/>
+    <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
+    <w:rsid w:val="00E80883"/>
+    <w:rsid w:val="00E80BF7"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
+    <w:rsid w:val="00E82112"/>
     <w:rsid w:val="00E823D2"/>
+    <w:rsid w:val="00E83923"/>
+    <w:rsid w:val="00E870BE"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E95804"/>
-    <w:rsid w:val="00EA0A57"/>
+    <w:rsid w:val="00E93860"/>
+    <w:rsid w:val="00E9455D"/>
+    <w:rsid w:val="00E966F1"/>
+    <w:rsid w:val="00E97F2A"/>
+    <w:rsid w:val="00EA1D92"/>
     <w:rsid w:val="00EA1F6C"/>
+    <w:rsid w:val="00EA31E5"/>
+    <w:rsid w:val="00EA36E6"/>
     <w:rsid w:val="00EA4366"/>
+    <w:rsid w:val="00EA561D"/>
+    <w:rsid w:val="00EA59CD"/>
+    <w:rsid w:val="00EA6B1C"/>
     <w:rsid w:val="00EA7762"/>
-    <w:rsid w:val="00EB091C"/>
     <w:rsid w:val="00EB2528"/>
+    <w:rsid w:val="00EB2CDF"/>
+    <w:rsid w:val="00EB35A2"/>
+    <w:rsid w:val="00EB4255"/>
     <w:rsid w:val="00EC3063"/>
+    <w:rsid w:val="00EC345B"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00ED2BDE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00ED45B8"/>
+    <w:rsid w:val="00EC50FB"/>
+    <w:rsid w:val="00EC594C"/>
+    <w:rsid w:val="00EC5C07"/>
+    <w:rsid w:val="00EC60F4"/>
+    <w:rsid w:val="00ED53D0"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00ED7533"/>
+    <w:rsid w:val="00EE1496"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE519B"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EF2BB1"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
-    <w:rsid w:val="00EF54A5"/>
     <w:rsid w:val="00EF74DE"/>
+    <w:rsid w:val="00EF7D5E"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
+    <w:rsid w:val="00F02C72"/>
+    <w:rsid w:val="00F031E9"/>
     <w:rsid w:val="00F039B2"/>
+    <w:rsid w:val="00F03FE6"/>
+    <w:rsid w:val="00F04BB3"/>
     <w:rsid w:val="00F05B4E"/>
+    <w:rsid w:val="00F07455"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
-    <w:rsid w:val="00F1285F"/>
+    <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
+    <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
-    <w:rsid w:val="00F23DE3"/>
+    <w:rsid w:val="00F218AA"/>
+    <w:rsid w:val="00F21CFC"/>
+    <w:rsid w:val="00F23338"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
+    <w:rsid w:val="00F26EC4"/>
+    <w:rsid w:val="00F27E3B"/>
     <w:rsid w:val="00F301F8"/>
-    <w:rsid w:val="00F304DB"/>
+    <w:rsid w:val="00F31391"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F335EC"/>
+    <w:rsid w:val="00F346B6"/>
+    <w:rsid w:val="00F347CC"/>
+    <w:rsid w:val="00F35CA5"/>
+    <w:rsid w:val="00F36719"/>
     <w:rsid w:val="00F44DC6"/>
+    <w:rsid w:val="00F45139"/>
+    <w:rsid w:val="00F4702C"/>
+    <w:rsid w:val="00F47938"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F55DC4"/>
+    <w:rsid w:val="00F51E35"/>
+    <w:rsid w:val="00F52A09"/>
+    <w:rsid w:val="00F5547B"/>
+    <w:rsid w:val="00F5677E"/>
     <w:rsid w:val="00F615FB"/>
+    <w:rsid w:val="00F6233F"/>
+    <w:rsid w:val="00F63C57"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
+    <w:rsid w:val="00F67702"/>
+    <w:rsid w:val="00F677A6"/>
     <w:rsid w:val="00F67AA9"/>
-    <w:rsid w:val="00F67EAC"/>
-    <w:rsid w:val="00F71549"/>
     <w:rsid w:val="00F7204B"/>
+    <w:rsid w:val="00F728CE"/>
+    <w:rsid w:val="00F72B7C"/>
     <w:rsid w:val="00F72DEB"/>
-    <w:rsid w:val="00F7302C"/>
-    <w:rsid w:val="00F7608F"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
-    <w:rsid w:val="00F81353"/>
+    <w:rsid w:val="00F81AAC"/>
     <w:rsid w:val="00F83776"/>
+    <w:rsid w:val="00F84C5B"/>
     <w:rsid w:val="00F85211"/>
-    <w:rsid w:val="00F85D0C"/>
+    <w:rsid w:val="00F85CB7"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
-    <w:rsid w:val="00F91720"/>
+    <w:rsid w:val="00F875D8"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F954CB"/>
-    <w:rsid w:val="00F959B3"/>
     <w:rsid w:val="00F965F7"/>
+    <w:rsid w:val="00F96C29"/>
     <w:rsid w:val="00F9798D"/>
-    <w:rsid w:val="00FA1206"/>
+    <w:rsid w:val="00FA10AC"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA359D"/>
+    <w:rsid w:val="00FA3610"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
+    <w:rsid w:val="00FB07C2"/>
     <w:rsid w:val="00FB0984"/>
-    <w:rsid w:val="00FB098A"/>
+    <w:rsid w:val="00FB22E2"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
+    <w:rsid w:val="00FB3BB2"/>
     <w:rsid w:val="00FB78A1"/>
+    <w:rsid w:val="00FB7CC9"/>
     <w:rsid w:val="00FC0765"/>
+    <w:rsid w:val="00FC1302"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC4F58"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FD0737"/>
+    <w:rsid w:val="00FD0FD7"/>
+    <w:rsid w:val="00FD3A0D"/>
     <w:rsid w:val="00FD5004"/>
-    <w:rsid w:val="00FD6138"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
+    <w:rsid w:val="00FE1B58"/>
+    <w:rsid w:val="00FE213D"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE452D"/>
-    <w:rsid w:val="00FE58A6"/>
+    <w:rsid w:val="00FE47F2"/>
+    <w:rsid w:val="00FE62B9"/>
+    <w:rsid w:val="00FE62D2"/>
+    <w:rsid w:val="00FF28AA"/>
     <w:rsid w:val="00FF3248"/>
+    <w:rsid w:val="00FF38C4"/>
+    <w:rsid w:val="00FF3E34"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="702ED88B"/>
-  <w15:docId w15:val="{AD2E1C76-E319-4291-90F4-810EEBF8F553}"/>
+  <w14:docId w14:val="03885F6E"/>
+  <w15:docId w15:val="{27C9A21C-3B1E-432A-8A36-3F73E9A66B38}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -13521,146 +22465,854 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0068294F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...79 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/u-UH/Lagstiftningsprocessen/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C51881C4C7634CFAB4BEF9758E725E3E"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8BFCD57A-20AB-477F-8B7A-1592297AB9E5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C63D20" w:rsidRDefault="008B76B2" w:rsidP="008B76B2">
+          <w:pPr>
+            <w:pStyle w:val="C51881C4C7634CFAB4BEF9758E725E3E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:szCs w:val="26"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F3567FAF9C8340E2B03DF2FC08C88D3E"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FE1B56CF-E7FA-4DB5-BF5D-1D2A91A47D70}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C63D20" w:rsidRDefault="00EF698E" w:rsidP="00EF698E">
+          <w:pPr>
+            <w:pStyle w:val="F3567FAF9C8340E2B03DF2FC08C88D3E2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D76713">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Klicka här för att ange datum.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E883A676C600441585A6AD4CA13E27DC"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0EB8E25B-1587-4E73-BB57-D107E16A9532}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C63D20" w:rsidRDefault="008B76B2">
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7C9CF6C16EC64B16A8FD0B224848E353"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{013E630D-E9B5-4D95-9AE9-6BF9226266F9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00024B57" w:rsidRDefault="008B76B2">
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6FC56F221BB7473BA17121E1CB9C5ED6"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{33993094-FF77-4CAD-95EA-93685FF1AC3B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008B76B2" w:rsidRDefault="008B76B2">
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TradeGothic">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TradeGothic CondEighteen">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="1304"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00C63D20"/>
+    <w:rsid w:val="00024B57"/>
+    <w:rsid w:val="00037A79"/>
+    <w:rsid w:val="000B1A05"/>
+    <w:rsid w:val="001954C2"/>
+    <w:rsid w:val="001C045E"/>
+    <w:rsid w:val="003E0B0E"/>
+    <w:rsid w:val="00456D93"/>
+    <w:rsid w:val="00465B18"/>
+    <w:rsid w:val="005075E8"/>
+    <w:rsid w:val="005F67D8"/>
+    <w:rsid w:val="00601437"/>
+    <w:rsid w:val="006655D5"/>
+    <w:rsid w:val="006F4B1B"/>
+    <w:rsid w:val="007E062C"/>
+    <w:rsid w:val="00892781"/>
+    <w:rsid w:val="008B76B2"/>
+    <w:rsid w:val="00A230DC"/>
+    <w:rsid w:val="00BB66D8"/>
+    <w:rsid w:val="00C63D20"/>
+    <w:rsid w:val="00E3196C"/>
+    <w:rsid w:val="00E65AC3"/>
+    <w:rsid w:val="00E83D02"/>
+    <w:rsid w:val="00E9455D"/>
+    <w:rsid w:val="00EF698E"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="sv-SE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platshllartext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF698E"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C51881C4C7634CFAB4BEF9758E725E3E">
+    <w:name w:val="C51881C4C7634CFAB4BEF9758E725E3E"/>
+    <w:rsid w:val="008B76B2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2268"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F3567FAF9C8340E2B03DF2FC08C88D3E2">
+    <w:name w:val="F3567FAF9C8340E2B03DF2FC08C88D3E2"/>
+    <w:rsid w:val="00EF698E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2268"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13933,231 +23585,289 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...8 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
     <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Utbildningsdepartementet</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">893cff3d-8fdb-492c-b9c1-c70a28487ed4</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Socialdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e02aa9d6-2d54-471b-a43b-d13dc9454930</TermId>
         </TermInfo>
       </Terms>
     </k46d94c0acf84ab9a79866a9d8b1905f>
     <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-      <Value>8</Value>
+      <Value>26</Value>
+      <Value>22</Value>
     </TaxCatchAll>
     <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
     <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
     <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1.5. Propositioner och skrivelser</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e0ed1fa4-2a40-4485-b88d-43bea3df6f7f</TermId>
+        </TermInfo>
+      </Terms>
     </edbe0b5c82304c8e847ab7b8c02a77c3>
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13527</_dlc_DocId>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13706</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13527</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13527</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13706</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13706</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Socialdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Edholm, Waltersson Grönvall, Jonson, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Socialdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:117</dokumentnummer>
+  <titel>Ett slopat krav på anmälan före ansökan om föräldrapenning</titel>
+  <template id="14"/>
+  <departementsenhet id="Socialförsäkringsenheten"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilageetikett="Bilaga" bilagenummer="1"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
-[...21 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -14218,233 +23928,183 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...44 lines deleted...]
-</spe:Receivers>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF4EC5B8-0A2C-4B45-8D4A-A67684FA09A0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3795CE1B-60B1-4B4B-8473-625C210DE63F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
-[...6 lines deleted...]
-  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="fd0eb60b-32c8-489c-a600-61d55b22892d"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AEC0488-4B5F-407A-A836-A67392199306}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D8CC5AA-4B67-46EB-A10D-8F66CB12A097}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C88361AF-43FA-42D3-A4EA-A6FF50AD1E72}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{843085A6-1B92-4DC0-8D9B-1F683E3E0DF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B9F8214-7C7C-4EA1-B933-AE5AAEE65980}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E20CD7A1-3341-405B-A1F4-6306046F6E05}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D628ABA-4AB0-4128-9685-6173E90828C5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Skr-samling</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>83</Pages>
-[...1 lines deleted...]
-  <Characters>18067</Characters>
+  <Pages>19</Pages>
+  <Words>5510</Words>
+  <Characters>29204</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>42</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>243</Lines>
+  <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Riksrevisionens skrivelse om urval till högskolan - urvalsgrunder, platsfördelning och tillämpning</vt:lpstr>
+      <vt:lpstr>Ett slopat krav på anmälan före ansökan om föräldrapenning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21433</CharactersWithSpaces>
+  <CharactersWithSpaces>34645</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Riksrevisionens rapport om urval till högskolan - urvalsgrunder, platsfördelning och tillämpning</dc:title>
-  <dc:creator>Helena Lejon</dc:creator>
+  <dc:title>Ett slopat krav på anmälan före ansökan om föräldrapenning</dc:title>
+  <dc:creator>Maria Lidström</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>2593d7a4-6bdf-48a5-a86d-3f8dcb536eb3</vt:lpwstr>
+    <vt:lpwstr>cf5584b6-c0f4-403d-8424-21bc48efa441</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>8;#Utbildningsdepartementet|893cff3d-8fdb-492c-b9c1-c70a28487ed4</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
+    <vt:lpwstr>26;#Socialdepartementet|e02aa9d6-2d54-471b-a43b-d13dc9454930</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ActivityCategory">
+    <vt:lpwstr>22;#1.5. Propositioner och skrivelser|e0ed1fa4-2a40-4485-b88d-43bea3df6f7f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>