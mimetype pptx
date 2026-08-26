--- v0 (2026-05-27)
+++ v1 (2026-08-26)
@@ -1,612 +1,710 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2ADE9263" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
+    <w:p w14:paraId="7E11B0B8" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRDefault="00A301CD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C03972C" wp14:editId="20CB4508">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363D9E9E" wp14:editId="74FAF567">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="12B1F754" w14:textId="77777777" w:rsidR="001563A0" w:rsidRPr="00811BB8" w:rsidRDefault="001563A0" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="16DF48AA" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRPr="00811BB8" w:rsidRDefault="00A301CD" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10D7F8B9" wp14:editId="486D7998">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28B4E97D" wp14:editId="3F6E1B14">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId15"/>
+                                              <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="2C03972C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="363D9E9E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="12B1F754" w14:textId="77777777" w:rsidR="001563A0" w:rsidRPr="00811BB8" w:rsidRDefault="001563A0" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="16DF48AA" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRPr="00811BB8" w:rsidRDefault="00A301CD" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10D7F8B9" wp14:editId="486D7998">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28B4E97D" wp14:editId="3F6E1B14">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId15"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="F11CD350BDA44F9FA9B623CFCB909303"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="37A2B575" w14:textId="027C5EF2" w:rsidR="001563A0" w:rsidRDefault="004E1551" w:rsidP="00333C9D">
+        <w:p w14:paraId="07B5769D" w14:textId="5560847C" w:rsidR="00A301CD" w:rsidRDefault="002561D9" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:55</w:t>
+            <w:t>2025/26:135</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="78182D01" w14:textId="77777777" w:rsidR="001563A0" w:rsidRPr="005F407A" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
+    <w:p w14:paraId="57940A93" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRPr="005F407A" w:rsidRDefault="00A301CD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5919"/>
-        <w:gridCol w:w="1594"/>
+        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001563A0" w14:paraId="7E948207" w14:textId="77777777" w:rsidTr="00333C9D">
+      <w:tr w:rsidR="00A301CD" w14:paraId="7F1C8C03" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
             <w:id w:val="-283352459"/>
             <w:temporary/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="528387F5" w14:textId="5EA8B890" w:rsidR="001563A0" w:rsidRDefault="006E6F5F" w:rsidP="004E1551">
+              <w:p w14:paraId="65668350" w14:textId="22DBC33D" w:rsidR="00A301CD" w:rsidRDefault="00FF3F36" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Tillfälligt sänkt mervärdesskatt på livsmedel</w:t>
+                  <w:t>Förbättrat genomförande av UTP-direktivets förbud mot sena annulleringar</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1B03A0F1" w14:textId="7AF51140" w:rsidR="001563A0" w:rsidRDefault="004E1551" w:rsidP="00333C9D">
+              <w:p w14:paraId="31BEC872" w14:textId="18A5EED0" w:rsidR="00A301CD" w:rsidRPr="002561D9" w:rsidRDefault="002561D9" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Prop.</w:t>
-[...29 lines deleted...]
-                  <w:t>2025/26:55</w:t>
+                  <w:t>Prop. 2025/26:135</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="224D54AF" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
+    <w:p w14:paraId="05343DB0" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRDefault="00A301CD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BB68715" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
+    <w:p w14:paraId="402F404F" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRDefault="00A301CD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7468EB5F" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
+    <w:p w14:paraId="6FC2F974" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRDefault="00A301CD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="781A84EF" w14:textId="05AE693B" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
+    <w:p w14:paraId="25E8C06B" w14:textId="766F48EA" w:rsidR="00A301CD" w:rsidRDefault="00A301CD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2025-11-20T00:00:00Z">
+          <w:date w:fullDate="2026-02-19T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FB2F43">
-            <w:t>den 20 november 2025</w:t>
+          <w:r w:rsidR="00604945">
+            <w:t>den 1</w:t>
+          </w:r>
+          <w:r w:rsidR="00B80F01">
+            <w:t>9</w:t>
+          </w:r>
+          <w:r w:rsidR="00604945">
+            <w:t xml:space="preserve"> februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2C6AB48B" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
+    <w:p w14:paraId="6D2A8449" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRDefault="00A301CD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="149D0BBF" w14:textId="0E30F555" w:rsidR="001563A0" w:rsidRDefault="00FB2F43" w:rsidP="00333C9D">
+    <w:p w14:paraId="1321E64C" w14:textId="774BC11F" w:rsidR="00A301CD" w:rsidRDefault="001714E2" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Ulf Kristersson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D84A4B" w14:textId="68DD46DE" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
+    <w:p w14:paraId="168CBC2A" w14:textId="3AE0ACFC" w:rsidR="00A301CD" w:rsidRDefault="00A301CD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FB2F43">
-        <w:t>Elisabeth Svantesson</w:t>
+      <w:r w:rsidR="004A6F3F">
+        <w:t>Andreas Carlson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA70A04" w14:textId="7EA441D0" w:rsidR="001563A0" w:rsidRPr="008624B2" w:rsidRDefault="001563A0" w:rsidP="00BB2C9D">
+    <w:p w14:paraId="301B66D5" w14:textId="79CB4FFE" w:rsidR="00A301CD" w:rsidRPr="008624B2" w:rsidRDefault="00A301CD" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004E1551">
+          <w:r w:rsidR="00FF3F36">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7638356F" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="004E1551">
+    <w:p w14:paraId="2644CF79" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRDefault="00A301CD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
-      <w:r>
-        <w:t>Propositionens huvudsakliga innehåll</w:t>
+      <w:r w:rsidRPr="00991882">
+        <w:t>Propositionens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C2952E" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="001563A0">
+    <w:p w14:paraId="3E1A4607" w14:textId="01FCDF14" w:rsidR="00E802DC" w:rsidRDefault="00E802DC" w:rsidP="00E802DC">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">I propositionen föreslås att mervärdesskattesatsen på livsmedel tillfälligt sänks från 12 procent till 6 procent. Förslaget medför ändringar i mervärdesskattelagen (2023:200). </w:t>
+      <w:r w:rsidRPr="00991882">
+        <w:t>I propositionen föreslås</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en justering av reglerna om förbud mot sena annul</w:t>
+      </w:r>
+      <w:r w:rsidR="00133434">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="00133434">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ringar vid köp av jordbruks- och livsmedelsprodukter. Förslaget innebär att det nuvarande förbudet mot att annullera en order med kortare varsel än 30 dagar, eller den kortare tid som följer av föreskrifter, komplet</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62844">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>teras med en ny bestämmelse som klargör att även annulleringar som sker med längre varsel än så är förbjudna om leverantören inte rimligen kan för</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62844">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>vän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tas hitta något alternativt sätt att få avsättning för eller använda pro</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62844">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>duk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>terna i fråga.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B975E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Förslaget syftar till att säkerställa ett korrekt genom</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62844">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>förande av det s.k. UTP-direktivet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16046F6D" w14:textId="5C722A55" w:rsidR="001563A0" w:rsidRPr="001563A0" w:rsidRDefault="001563A0" w:rsidP="001563A0">
+    <w:p w14:paraId="32D5960D" w14:textId="10AF0A54" w:rsidR="00E802DC" w:rsidRPr="00E802DC" w:rsidRDefault="00E802DC" w:rsidP="00E802DC">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Lagändringen föreslås träda i kraft den 1 april 2026 och gälla till och med den 31 december 2027. </w:t>
+        <w:t>Lagändringen föreslås träda i kraft den 1 juni 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6566D86F" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
-[...4 lines deleted...]
-    <w:p w14:paraId="358A16EE" w14:textId="77777777" w:rsidR="001563A0" w:rsidRPr="008F2013" w:rsidRDefault="001563A0" w:rsidP="005E3C60">
+    <w:p w14:paraId="56D60D4F" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRPr="008F2013" w:rsidRDefault="00A301CD" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AEF13D6" w14:textId="509B8C3E" w:rsidR="00044798" w:rsidRDefault="001563A0">
+    <w:p w14:paraId="31E2D4D1" w14:textId="08E1D7EE" w:rsidR="008603F4" w:rsidRDefault="00A301CD">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -614,6975 +712,11091 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214527563" w:history="1">
-        <w:r w:rsidR="00044798" w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544128" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00044798">
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00044798" w:rsidRPr="004159D9">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00044798">
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00044798">
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00044798">
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527563 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544128 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00044798">
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00044798">
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00044798">
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40D9029C" w14:textId="206166CC" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="660B1E88" w14:textId="12BEB3DE" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527564" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544129" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004159D9">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagtext</w:t>
+          <w:t>Förslag till lag om ändring i lagen (2021:579) om förbud mot otillbörliga handelsmetoder vid köp av jordbruks- och livsmedelsprodukter</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527564 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544129 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6045FCE7" w14:textId="5936013E" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="539F219E" w14:textId="2CA906A3" w:rsidR="008603F4" w:rsidRDefault="00390E57">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221544130" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ärendet och dess beredning</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544130 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="0057535D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1AD99EEA" w14:textId="28EB10EE" w:rsidR="008603F4" w:rsidRDefault="00390E57">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221544131" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Lagen om förbud mot otillbörliga handelsmetoder vid köp av jordbruks- och livsmedelsprodukter genomför UTP-direktivet</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544131 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="0057535D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29B23BCB" w14:textId="57BFB955" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527565" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544132" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.1</w:t>
+          <w:t>4.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004159D9">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i mervärdesskattelagen (2023:200)</w:t>
+          <w:t>Lagens syfte och uppbyggnad</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527565 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544132 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="780408C6" w14:textId="67A3FBCC" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="35ACAAD8" w14:textId="5C69591B" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527566" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544133" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.2</w:t>
+          <w:t>4.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004159D9">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i mervärdesskattelagen (2023:200)</w:t>
+          <w:t>Förbudet mot sena annulleringar</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527566 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544133 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DD1927C" w14:textId="220D60C3" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="3C2300FA" w14:textId="536C941F" w:rsidR="008603F4" w:rsidRDefault="00390E57">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221544134" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Kommissionens kritik mot det svenska genomförandet av förbudet mot sena annulleringar</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544134 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="0057535D">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25E94EDD" w14:textId="2931BFA5" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527567" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544135" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004159D9">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Ändring av bestämmelserna om förbud mot sena annulleringar</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527567 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544135 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BED70F1" w14:textId="6EEA0F07" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="0283382D" w14:textId="5274048C" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527568" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544136" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004159D9">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Bakgrund och gällande rätt</w:t>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527568 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544136 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F12BBD8" w14:textId="14B7443F" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="7F0EB930" w14:textId="26B2B159" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527569" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544137" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004159D9">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Tillfälligt sänkt mervärdesskatt på livsmedel</w:t>
+          <w:t>Konsekvenser</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527569 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544137 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>13</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CBD35B1" w14:textId="0956D0CC" w:rsidR="00044798" w:rsidRDefault="00044798">
-[...157 lines deleted...]
-    <w:p w14:paraId="701E280E" w14:textId="3BAF11D6" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="72E35209" w14:textId="0EB32C2C" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527572" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544138" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>7.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004159D9">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Offentligfinansiella effekter</w:t>
+          <w:t>Konsekvenser för företag</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527572 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544138 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>13</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FF39ED1" w14:textId="6EEDAE18" w:rsidR="00044798" w:rsidRDefault="00044798">
-[...80 lines deleted...]
-    <w:p w14:paraId="502089F9" w14:textId="481DA509" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="15CF0DE5" w14:textId="04F584DB" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527574" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544139" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>7.2.1</w:t>
+          <w:t>7.1.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004159D9">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Påverkan på livsmedelspriset</w:t>
+          <w:t>Företag som berörs av förslaget</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527574 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544139 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B59EB54" w14:textId="2A139EA0" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="4354CFF3" w14:textId="223E7DEC" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527575" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544140" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>7.2.2</w:t>
+          <w:t>7.1.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004159D9">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Påverkan på hushåll</w:t>
+          <w:t>Förslagets konsekvenser för berörda företag</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527575 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544140 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>15</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13A5AF23" w14:textId="562DE7AF" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="27BA7B3D" w14:textId="7B50104B" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527576" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544141" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>7.3</w:t>
+          <w:t>7.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004159D9">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Effekter för företag</w:t>
+          <w:t>Konsekvenser för kommuner, regioner och andra offentliga aktörer som agerar som köpare</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527576 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544141 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>16</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="563C9F57" w14:textId="2FEBE9AF" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="3816A475" w14:textId="41D675ED" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527577" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544142" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>7.4</w:t>
+          <w:t>7.3</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004159D9">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Effekter för statliga myndigheter och de allmänna förvaltningsdomstolarna</w:t>
+          <w:t>Konsekvenser för statliga förvaltningsmyndigheter och domstolar</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527577 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544142 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>16</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EB9AD56" w14:textId="65AD7FB5" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="57AFF96A" w14:textId="41520237" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527578" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544143" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>7.5</w:t>
+          <w:t>7.4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004159D9">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Övriga effekter</w:t>
+          <w:t>Konsekvenser för miljön</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527578 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544143 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>17</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="643BA930" w14:textId="15CE570E" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="15003A57" w14:textId="2D6E2781" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527579" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544144" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="004159D9">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Författningskommentar</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527579 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544144 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>17</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FD67479" w14:textId="02DF1045" w:rsidR="00044798" w:rsidRDefault="00044798">
-[...161 lines deleted...]
-    <w:p w14:paraId="2D774980" w14:textId="6D822CF1" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="44CAE57C" w14:textId="60673F2C" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527582" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544145" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av promemorian Tillfälligt sänkt mervärdesskatt på livsmedel</w:t>
+          <w:t>Europaparlamentets och rådets direktiv (EU) 2019/633 av den 17 april 2019 om otillbörliga handelsmetoder mellan företag i jordbruks- och livsmedelskedjan</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527582 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544145 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>19</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="544B7057" w14:textId="2D7BEFD5" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="36D2A3A2" w14:textId="3E0FCFD0" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527583" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544146" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förteckning över remissinstanserna</w:t>
+          <w:t>Sammanfattning av promemorian Förbättrat genomförande av UTP-direktivets förbud mot sena annulleringar</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527583 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544146 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>33</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D21A653" w14:textId="21EEC0D8" w:rsidR="00044798" w:rsidRDefault="00044798">
+    <w:p w14:paraId="49DC52AC" w14:textId="7684C589" w:rsidR="008603F4" w:rsidRDefault="00390E57">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221544147" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Promemorians lagförslag</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544147 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="0057535D">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>34</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="245C5BA4" w14:textId="39D0B5AC" w:rsidR="008603F4" w:rsidRDefault="00390E57">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221544148" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förteckning över remissinstanserna</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544148 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="0057535D">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>36</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="06345D2D" w14:textId="69B3EAD4" w:rsidR="008603F4" w:rsidRDefault="00390E57">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221544149" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Lagrådsremissens lagförslag</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544149 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="0057535D">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>37</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="21E73C79" w14:textId="373DCCFC" w:rsidR="008603F4" w:rsidRDefault="00390E57">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221544150" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Lagrådets yttrande</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544150 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="0057535D">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>39</w:t>
+        </w:r>
+        <w:r w:rsidR="008603F4">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F07BF7B" w14:textId="23E9914D" w:rsidR="008603F4" w:rsidRDefault="00390E57">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214527584" w:history="1">
-        <w:r w:rsidRPr="004159D9">
+      <w:hyperlink w:anchor="_Toc221544151" w:history="1">
+        <w:r w:rsidR="008603F4" w:rsidRPr="007B1D94">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 20 november 2025</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 19 februari 2026</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214527584 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221544151 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA5283">
+        <w:r w:rsidR="0057535D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>41</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="008603F4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="155E311F" w14:textId="3EF6AD7F" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="005E3C60">
+    <w:p w14:paraId="071636F8" w14:textId="27499D23" w:rsidR="00A301CD" w:rsidRDefault="00A301CD" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598F2E81" w14:textId="77777777" w:rsidR="001563A0" w:rsidRPr="005A72C8" w:rsidRDefault="001563A0" w:rsidP="004E1551">
+    <w:p w14:paraId="7A478E99" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRPr="005A72C8" w:rsidRDefault="00A301CD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
       <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc214527563"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc221544128"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="64F7E633" w14:textId="77777777" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00333C9D">
+    <w:p w14:paraId="263680DD" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRDefault="00A301CD" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE9F624" w14:textId="1059F400" w:rsidR="001563A0" w:rsidRDefault="001563A0" w:rsidP="00F05037">
-[...4 lines deleted...]
-        <w:t>Riksdagen antar regeringens förslag till lag om ändring i mervärdesskattelagen (2023:200).</w:t>
+    <w:p w14:paraId="2F374FE1" w14:textId="2F7A6894" w:rsidR="005F7F2E" w:rsidRPr="004C2FE5" w:rsidRDefault="004C2FE5" w:rsidP="005F7F2E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till</w:t>
+      </w:r>
+      <w:r w:rsidR="00460311">
+        <w:t xml:space="preserve"> lag om ändring i lagen </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7F2E">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7F2E" w:rsidRPr="005F7F2E">
+        <w:t>2021:579) om förbud mot otillbörliga handelsmetoder vid köp av jord</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7F2E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="005F7F2E" w:rsidRPr="005F7F2E">
+        <w:t>bruks- och livsmedelsprodukter</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7F2E">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A48055F" w14:textId="77777777" w:rsidR="00581214" w:rsidRDefault="001563A0" w:rsidP="00581214">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="13FA6CBD" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRPr="00144361" w:rsidRDefault="00A301CD" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="276837ED" w14:textId="77777777" w:rsidR="004E1551" w:rsidRDefault="004E1551" w:rsidP="004E1551">
-[...13 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+    <w:p w14:paraId="092A48F5" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRPr="00152749" w:rsidRDefault="00A301CD" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F69139" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E4A97EF" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+    <w:p w14:paraId="1ADCF879" w14:textId="0DB4AB09" w:rsidR="00DB62B9" w:rsidRDefault="00B80F01" w:rsidP="002561D9">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214527564"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc221544129"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Lagtext</w:t>
+        <w:t>Förslag till lag om ändring i lagen (2021:579) om förbud mot otillbörliga handelsmetoder vid köp av jordbruks- och livsmedelsprodukter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="2EB37B1A" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="002405D8">
+    <w:p w14:paraId="3EF71221" w14:textId="204CA8F3" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00101344">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+      <w:r w:rsidRPr="00101344">
+        <w:t>Härigenom föreskrivs att 5 § lagen (2021:579) om förbud mot otillbörliga handelsmetoder vid köp av jordbruks- och livsmedelsprodukter ska ha följande lydelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36864EAA" w14:textId="1B37E4C4" w:rsidR="00855525" w:rsidRPr="00DC06CD" w:rsidRDefault="00855525" w:rsidP="004E1551">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="76F088F3" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00101344" w:rsidRDefault="00B80F01" w:rsidP="00101344">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5984AEC4" w14:textId="3968F294" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="002405D8">
-[...69 lines deleted...]
-    <w:p w14:paraId="4C44077F" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="002405D8">
+    <w:p w14:paraId="22B9048F" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00101344">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F45D0A" w:rsidRPr="005B0E77" w14:paraId="50C60893" w14:textId="77777777" w:rsidTr="00D26EBF">
+      <w:tr w:rsidR="00101344" w:rsidRPr="005B0E77" w14:paraId="23424E14" w14:textId="77777777" w:rsidTr="00552CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7303C6FB" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="005B0E77" w:rsidRDefault="00855525" w:rsidP="00D26EBF">
+          <w:p w14:paraId="0C7E2AB3" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="005B0E77" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72F58A42" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="005B0E77" w:rsidRDefault="00855525" w:rsidP="00D26EBF">
+          <w:p w14:paraId="5F38DB4F" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="005B0E77" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5843E051" w14:textId="605DE166" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00DC55EB">
-[...15 lines deleted...]
-    <w:p w14:paraId="3F01795D" w14:textId="1124EAEF" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00DC55EB">
+    <w:p w14:paraId="41BA09B7" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00101344">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>2 §</w:t>
+        <w:t>5 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19139104" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00101344">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F018F">
+        <w:t>Följande metoder som tillämpas av en köpare av jordbruks- och livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004F018F">
+        <w:t>medelsprodukter är förbjudna:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAF10A2" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00101344">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F018F">
+        <w:t>1. att betala senare än 30 dagar efter den tidpunkt som anges i 6 eller 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0E68">
+        <w:t>§,</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F45D0A" w14:paraId="05E6A9F8" w14:textId="77777777" w:rsidTr="00D26EBF">
+      <w:tr w:rsidR="00101344" w14:paraId="3156FAB0" w14:textId="77777777" w:rsidTr="00552CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3699BAE1" w14:textId="1C7F08AB" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00D26EBF">
+          <w:p w14:paraId="3D1DE9F3" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F45D0A">
-              <w:t>Skatt enligt denna lag tas ut med 25 procent av beskattningsunder</w:t>
+            <w:r w:rsidRPr="004F018F">
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F018F">
+              <w:t xml:space="preserve">att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>annullera</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F018F">
+              <w:t xml:space="preserve"> en order </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56886">
+              <w:t xml:space="preserve">med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A639E">
+              <w:t>kor</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00F45D0A">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F45D0A">
+            <w:r w:rsidRPr="008A639E">
+              <w:t>tare varsel än 30 dagar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B820E2">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F018F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC1211">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>3</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00F45D0A">
+              <w:t>om inte nå</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC1211">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>18 §§</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">got annat </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00374572">
+              <w:t xml:space="preserve">följer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F018F">
+              <w:t>av före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="004F018F">
+              <w:t>skrifter som meddelats med stöd av 10 §,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42A31843" w14:textId="78260867" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00D26EBF">
+          <w:p w14:paraId="3FA4D39D" w14:textId="56E5CD26" w:rsidR="00B80F01" w:rsidRPr="00E67C72" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F45D0A">
-              <w:t>Skatt enligt denna lag tas ut med 25 procent av beskattningsunder</w:t>
+            <w:r w:rsidRPr="004F018F">
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00997786">
+              <w:t xml:space="preserve">att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>annullera</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00997786">
+              <w:t xml:space="preserve"> en order med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A639E">
+              <w:t>kor</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00F45D0A">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F45D0A">
+            <w:r w:rsidRPr="008A639E">
+              <w:t>tare varsel än 30 dagar,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC1211">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>4</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00F45D0A">
+              <w:t>eller den kor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC1211">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>19 §§</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">tare tid som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00374572">
+              <w:t xml:space="preserve">följer </w:t>
+            </w:r>
+            <w:r>
+              <w:t>av föreskrif</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ter som </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">har </w:t>
+            </w:r>
+            <w:r>
+              <w:t>meddelats med stöd av 10 §,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...18 lines deleted...]
-      <w:tr w:rsidR="00F45D0A" w14:paraId="7040B94D" w14:textId="77777777" w:rsidTr="005A3B52">
+      <w:tr w:rsidR="00101344" w14:paraId="04303F5E" w14:textId="77777777" w:rsidTr="00552CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69CE0D73" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="00F45D0A" w:rsidRDefault="00855525" w:rsidP="00F45D0A">
-[...15 lines deleted...]
-          <w:p w14:paraId="4709ABF9" w14:textId="3B33853D" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="000755EB">
+          <w:p w14:paraId="70DC04CE" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="004F018F" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="622FE077" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="00F45D0A" w:rsidRDefault="00855525" w:rsidP="00F45D0A">
+          <w:p w14:paraId="43B14EFE" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00FA0E0C" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F45D0A">
+            <w:r w:rsidRPr="00FA0E0C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>19 §</w:t>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:t>3.</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve">Skatt tas ut med </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F45D0A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>att, i andra fall än de som anges i 2, annullera en order med så kort varsel att leverantören inte rimligen kan förväntas hitta något alternativt sätt att få avsätt</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> procent av beskattningsunderlaget för leverans, unionsinternt förvärv och import av sådana livsmedel som avses i artikel 2 i EU:s livsmedels</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:softHyphen/>
-              <w:t>förordning, med undantag för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ning för eller använda produkterna i fråga,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...29 lines deleted...]
-      <w:tr w:rsidR="000755EB" w14:paraId="39CB9574" w14:textId="77777777" w:rsidTr="005A3B52">
+      <w:tr w:rsidR="00101344" w14:paraId="30210224" w14:textId="77777777" w:rsidTr="00552CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="236C778F" w14:textId="5AFB010F" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="003D6F49">
+          <w:p w14:paraId="49FBAB80" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C55245" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00041BCA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>12</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00C55245">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3.</w:t>
             </w:r>
             <w:r>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:t>procent av beskattnings</w:t>
+              <w:t> att ensidigt genomdriva en änd</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
-            </w:r>
-[...1 lines deleted...]
-              <w:t>underlaget för leverans, unionsinternt förvärv och import av vatten som tappats på flaskor eller i behållare som är avsedda för försäljning.</w:t>
+              <w:t>ring av villkoren i ett avtal i fråga om intervall, metod, plats, tid eller volym för en leverans, kvali</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tetskrav, betal</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning eller pris,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1333803E" w14:textId="3DC8AD86" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="003D6F49">
+          <w:p w14:paraId="56EF29BC" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C55245">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">att ensidigt genomdriva en ändring av villkoren i ett avtal i fråga om intervall, metod, plats, tid eller volym </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>för</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> en leverans, kvali</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tetskrav, betal</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning eller pris,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00101344" w14:paraId="64E25988" w14:textId="77777777" w:rsidTr="00552CEA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D5BE7AE" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="000755EB">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00041BCA">
+            <w:r w:rsidRPr="00C85451">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> att ensidigt genomdriva en ändring av villkoren i ett avtal i fråga om de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>tjänster</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> som anges i 12 § första stycket 3–5 eller andra stycket,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49D3FECA" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. att ensidigt genomdriva en ändring av villkoren i ett avtal i fråga om de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>tjänster</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> som anges i 12 § första stycket 3–5 eller andra stycket,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00101344" w14:paraId="4527DE15" w14:textId="77777777" w:rsidTr="00552CEA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A91A18D" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. att kräva betalning av leve</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ran</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">tören för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>sådant</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> som inte är kopplat till leverantörens försäljning,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FEF94B0" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00CA1585" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:t>procent av beskattnings</w:t>
+              <w:t>. att kräva betalning av leve</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
-            </w:r>
-[...1 lines deleted...]
-              <w:t>underlaget för leverans, unionsinternt förvärv och import av vatten som tappats på flaskor eller i behållare som är avsedda för försäljning.</w:t>
+              <w:t>ran</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">tören </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>för</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> sådant som inte är kopplat till leverantörens försäljning,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00101344" w14:paraId="7A2522B7" w14:textId="77777777" w:rsidTr="00552CEA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="257FA3AC" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. att begära att leverantören ska betala kostnaderna för försämring som sker eller förlust som upp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kom</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">mer i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>köparens</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> lokaler eller efter det att den köprättsliga risken har övergått till köparen, när sådan för</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">sämring eller förlust inte beror på </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>leverantörens försumlighet eller fel,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CB6C15F" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. att begära att leverantören ska betala kostnaderna för försämring som sker eller förlust som upp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kom</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">mer i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>köpa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:softHyphen/>
+              <w:t>rens</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> lokaler eller efter det att den köprättsliga risken har övergått till köparen, när sådan för</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">sämring eller förlust inte beror på </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>leverantörens försumlighet eller fel,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00101344" w14:paraId="7805FF6A" w14:textId="77777777" w:rsidTr="00552CEA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DB1B213" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. att inte tillmötesgå leveran</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tö</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>rens begäran att få en skriftlig be</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kräftelse av villkoren i ett avtal,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25097CD0" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C85451" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. att inte tillmötesgå leveran</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tö</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">rens </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>begäran</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> att få en skriftlig be</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kräftelse av villkoren i ett avtal,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00101344" w14:paraId="004399B2" w14:textId="77777777" w:rsidTr="00552CEA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19248D21" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>att vidta eller hota med att vidta</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> kommersiella repressalier mot en le</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>verantör som utövar sina avtals</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>enliga eller juridiska rättigheter, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A46FC23" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>att vidta eller hota med att vidta</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> kommersiella repressalier mot en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>leverantör</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> som utövar sina avtals</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>enliga eller juridiska rättigheter, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00101344" w14:paraId="1ADF035C" w14:textId="77777777" w:rsidTr="00552CEA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C6BE003" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. att kräva ersättning av leve</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ran</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tören för kostnaden för att hantera klago</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">mål från kunder i samband </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>med</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> försäljningen av leverantörens jord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>bruks- och livsmedelsproduk</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ter när det inte förekommit försum</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>lig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>het eller fel från leverantörens sida.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="117D9C39" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00552CEA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. att kräva ersättning av leve</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ran</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tören för kostnaden för att han</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tera klago</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>mål från kunder i sam</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>band med försäljningen av leveran</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>törens jord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>bruks- och livsmedels</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>pro</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>dukter när det inte förekommit försumlighet eller fel från leveran</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>törens sida.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EEF7D42" w14:textId="6BF4C357" w:rsidR="00855525" w:rsidRPr="00811E52" w:rsidRDefault="00855525" w:rsidP="00811E52">
+    <w:p w14:paraId="0F5753A9" w14:textId="6E8E7C80" w:rsidR="00B80F01" w:rsidRPr="00101344" w:rsidRDefault="00B80F01" w:rsidP="00101344">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelser om obehöriga angrepp på företagshemligheter finns i lagen (2018:558) om företagshemligheter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24313930" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00811E52" w:rsidRDefault="00B80F01" w:rsidP="00811E52">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A53E7F" w14:textId="5C694CFF" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00567B89">
+    <w:p w14:paraId="71EF9546" w14:textId="05ED09AD" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="0016520D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:sectPr w:rsidR="004E1551" w:rsidSect="004E1551">
+        <w:sectPr w:rsidR="00B80F01" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">2. Äldre föreskrifter gäller fortfarande för mervärdesskatt som avser beskattningsbara transaktioner för vilka den beskattningsgrundande händelsen inträffat före ikraftträdandet. </w:t>
+      <w:r w:rsidRPr="0016520D">
+        <w:t>Denna lag träder i kraft den 1 juni 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE10857" w14:textId="5D95B4F0" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="5A6B4AD0" w14:textId="77777777" w:rsidR="002561D9" w:rsidRDefault="002561D9" w:rsidP="002561D9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D55C2B2" w14:textId="057DD4FB" w:rsidR="002561D9" w:rsidRPr="002561D9" w:rsidRDefault="002561D9" w:rsidP="002561D9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="002561D9" w:rsidRPr="002561D9" w:rsidSect="00B00714">
+          <w:headerReference w:type="even" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="even" r:id="rId29"/>
+          <w:footerReference w:type="default" r:id="rId30"/>
+          <w:footerReference w:type="first" r:id="rId31"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27665D75" w14:textId="35CB7B62" w:rsidR="00DB62B9" w:rsidRDefault="00B80F01" w:rsidP="002561D9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214527566"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc221544130"/>
+      <w:r>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="5E65C837" w14:textId="24BF649D" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00163806">
+    <w:p w14:paraId="4974AE0F" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="0013492A" w:rsidRDefault="00B80F01" w:rsidP="00293B06">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006140EB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>dels</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="006140EB">
+      </w:pPr>
+      <w:r>
+        <w:t>Europeiska kommissionen har framfört invändningar mot det svenska genom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förandet av förbudet mot sena annulleringar i artikel 3.1 första stycket b i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B171D">
+        <w:t>Europa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B171D">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">parlamentets och rådets direktiv </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B171D">
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B171D">
+        <w:t xml:space="preserve"> 2019/633 av den 17 april 2019 om otillbörliga handels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B171D">
+        <w:softHyphen/>
+        <w:t>meto</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008B171D">
+        <w:t>der mellan företag i jord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B171D">
+        <w:softHyphen/>
+        <w:t>bruks- och livsmedels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B171D">
+        <w:softHyphen/>
+        <w:t>kedjan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (det s.k. UTP-direktivet)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B171D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150B45">
+        <w:t>irektivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> finns i </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>dels</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="006140EB">
+        <w:t>bilaga 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>dels</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> att rubriken närmast före 9 kap. 19 § ska sättas närmast före den nya 9 kap. 3 §.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530E344C" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="006140EB">
+    <w:p w14:paraId="1C464CAB" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00293B06">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Inom Landsbygds- och infrastrukturdepartementet har promemorian För</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bättrat genomförande av UTP-direktivets förbud mot sena annulle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ringar tagits fram. En </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72684">
+        <w:t>sammanfattning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av promemorian finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga 2. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Promemorians lagförslag finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Promemorian har remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>behand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Remissvaren finns tillgängliga i Lands</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bygds- och infrastruktur</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>departementet (LI2025/01503).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DBFAAA" w14:textId="61F02F80" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="0072693C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91232">
+        <w:t xml:space="preserve">I denna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D07AC">
+        <w:t>proposition behandlas förslaget i promemorian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DA44F0" w14:textId="5476D490" w:rsidR="00B80F01" w:rsidRPr="002D5064" w:rsidRDefault="00B80F01" w:rsidP="00293B06">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D5064">
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F95C022" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00B80F01" w:rsidP="00CF463F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D5064">
+        <w:t xml:space="preserve">Regeringen beslutade den 8 januari 2026 att inhämta Lagrådets yttrande över det lagförslag som finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5064">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5064">
+        <w:t xml:space="preserve"> Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5064">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037735E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037735E">
+        <w:t xml:space="preserve"> Lagrådets syn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037735E">
+        <w:softHyphen/>
+        <w:t>punkter behandlas i kapitel 6. I förhållande till lagråds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037735E">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">remissens lagförslag görs en </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2453" w:rsidRPr="0037735E">
+        <w:t>språklig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037735E">
+        <w:t xml:space="preserve"> ändring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C64A83B" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00CF463F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E6F58F" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00CF463F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225279A4" w14:textId="76EA9E4D" w:rsidR="00CF463F" w:rsidRPr="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00CF463F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00CF463F" w:rsidRPr="00CF463F" w:rsidSect="0072693C">
+          <w:headerReference w:type="even" r:id="rId32"/>
+          <w:headerReference w:type="default" r:id="rId33"/>
+          <w:footerReference w:type="even" r:id="rId34"/>
+          <w:footerReference w:type="default" r:id="rId35"/>
+          <w:headerReference w:type="first" r:id="rId36"/>
+          <w:footerReference w:type="first" r:id="rId37"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58812097" w14:textId="58AF3F08" w:rsidR="00DB62B9" w:rsidRDefault="00B80F01" w:rsidP="0055088A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc215228970"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc221544131"/>
+      <w:r w:rsidRPr="0037735E">
+        <w:t>Lagen om förbud mot otillbörliga handelsmetoder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vid köp av jordbruks- och livsmedelsprodukter genomför UTP-direktivet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="76F4AD9E" w14:textId="249C22C1" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00CF463F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc221544132"/>
+      <w:r>
+        <w:t>Lagens syfte och uppbyggnad</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="147292E9" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="0055088A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C7D5A">
+        <w:t>Lagen (2021:579) om förbud mot otillbörliga handelsmetoder vid köp av jordbruks- och livsmedelsprodukter trädde i kraft den 1 november 2021. Lagen syftar till att skydda leveran</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002C7D5A">
+        <w:t>tö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002C7D5A">
+        <w:t xml:space="preserve">rer av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sådana produkter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7D5A">
+        <w:t xml:space="preserve"> mot </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vissa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7D5A">
+        <w:t>otillbörliga handels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002C7D5A">
+        <w:t>metoder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och genomför det s.k. UTP-direktivet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7D5A">
+        <w:t>För</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002C7D5A">
+        <w:t>kort</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002C7D5A">
+        <w:t>ningen UTP står för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7D5A">
+        <w:t>”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C7D5A">
+        <w:t>unfair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C7D5A">
+        <w:t xml:space="preserve"> trading </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C7D5A">
+        <w:t>practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C7D5A">
+        <w:t>”.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7AB9F5" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="0055088A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagen gäller vid köp av jordbruks- och livsmedelsprodukter under förut-sättning att köparen eller leverantören är etablerad i Sverige och att köpa-ren har en årsomsättning som motsvarar mer än två miljoner euro eller är en myndighet som är etablerad i Europeiska unionen. Lagen gäller inte om köparen är konsument (2 §).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213CA028" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="0055088A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Betydelsen av uttrycken jordbruks- och livsmedelsprodukter, köpare och leverantör klargörs i 3 §. Med jordbruks- och livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ter avses produkter som förtecknas i bilaga I till fördraget om Europeiska unio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nens funktionssätt samt produkter som inte förtecknas i den bilagan, men som framställs för användning som livsmedel genom använd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning av produkter som förtecknas i bilagan. Med köpare avses en fysisk eller juri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>disk person, en grupp av fysiska eller juridiska perso</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ner, eller en myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>het som köper jordbruks- och livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ter. Med leverantör avses en fysisk eller juridisk person som säljer sådana produkter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9FF52F" w14:textId="52AD6CD2" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="007616E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I 5–13 §§ finns bestämmelser om förbud mot otillbörliga handels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>meto</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>der. Om en köpare använder en handelsmetod som är förbjuden kan det leda till ett ingripande från Konkurrensverket som är tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">het. Konkurrensverket kan ingripa mot en förbjuden metod dels genom att förelägga köparen att upphöra med att tillämpa den, dels genom att besluta om sanktionsavgift för köparen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1BE7">
+        <w:t xml:space="preserve">(19 och 20 §§). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Konkurrensverkets beslut får överklagas till allmän förvaltningsdomstol (27 §).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4B793A" w14:textId="2A4BC003" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="007616E4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc221544133"/>
+      <w:r>
+        <w:t>Förbudet mot sena annulleringar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="43E2C588" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="006C705F" w:rsidRDefault="00B80F01" w:rsidP="007616E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0128">
+        <w:t xml:space="preserve">I 5 § första stycket 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0128">
+        <w:t xml:space="preserve"> finns ett förbud mot sena annulleringar. Av bestämmelsen framgår att det är förbjudet för en köpare av jordbruks- och livsmedelsprodukter att annullera en order med kortare varsel än 30 dagar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345A52">
+        <w:t>om inte något annat följer av föreskrifter som meddelats med stöd av 10 §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345A52">
+        <w:t>Regeringen har meddelat föreskrifter om att en sådan kortare period gäller för köpare av produkter för användning i en verksamhet som bedrivs på en restaurang eller ett annat serveringsställe eller i en cateringverksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Den bestämmelsen finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345A52">
+        <w:t xml:space="preserve">3 a § förordningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345A52">
+        <w:t>2021:583</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345A52">
+        <w:t xml:space="preserve"> om förbud mot otill</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00345A52">
+        <w:t>bör</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00345A52">
+        <w:t>liga handelsmetoder vid köp av jordbruks- och livsmedelsproduk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00345A52">
+        <w:t>ter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C705F">
+        <w:t xml:space="preserve">. I dessa fall gäller att det är förbjudet att annullera en order med kortare varsel än </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C705F">
+        <w:t xml:space="preserve"> dagar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26797B13" w14:textId="4D006CCA" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="007616E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelsen i 5 § första stycket 2 i lagen genomför artikel 3.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>första stycket b i UTP-direktivet (se prop. 2020/21:134 s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF463F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t xml:space="preserve">105–106). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Enligt artikeln behöver förbudet mot sena annulleringar endast gälla i fråga om färskvaror. Sverige har dock genomfört direktivet på så sätt att samma skydd gäller i fråga om alla jordbruks- och livsmedelsvaror.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4C4441" w14:textId="07705BF5" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="007616E4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc221544134"/>
+      <w:r>
+        <w:t>Kommissionens kritik mot det svenska genomförandet av förbudet mot sena annulleringar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="7FE28306" w14:textId="3F07DAB3" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="007616E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>Europeiska kommissionen har</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framfört</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>invändningar mot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t xml:space="preserve"> det svenska genomförandet av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>artikel 3.1 första stycket b i UTP-direktivet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1459">
+        <w:t xml:space="preserve"> (DLGE [2002]10329, tidigare EU-Pilot ref. No </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CC1459">
+        <w:t>EUP[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC1459">
+        <w:t>2022]10329)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t xml:space="preserve"> Enligt kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>miss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>ionen innebär artikeln inte bara att annul</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t xml:space="preserve">ringar ska vara förbjudna om de sker med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kortare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">varsel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t xml:space="preserve">än 30 dagar, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller den kortare </w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tid som före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skrivits, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t xml:space="preserve">utan annulleringar ska även vara förbjudna om de sker </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med längre varsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t xml:space="preserve"> än så, om leverantören inte rimligen kan förväntas hitta något annat sätt att få avsättning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för eller använda de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t xml:space="preserve"> aktuella produ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>terna. Kommis</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF463F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>sionen arbetar för att säkerställa att arti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>keln genom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t xml:space="preserve">förs på detta sätt i alla medlemsstater och har </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t xml:space="preserve"> upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>märk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>mat Finland på motsvarande brist i den finska livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>medels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007054B1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t xml:space="preserve"> Detta har lett till att den finska lagen har ändrats på det sätt som kommissionen föreslagit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05219170" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="007616E4" w:rsidRDefault="00B80F01" w:rsidP="007616E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B3CA19" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="007616E4" w:rsidRDefault="00B80F01" w:rsidP="007616E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00B80F01" w:rsidRPr="007616E4" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId38"/>
+          <w:headerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="even" r:id="rId40"/>
+          <w:footerReference w:type="default" r:id="rId41"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:footerReference w:type="first" r:id="rId43"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57884BCB" w14:textId="2D09E065" w:rsidR="00DB62B9" w:rsidRDefault="00B80F01" w:rsidP="00CF463F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc221544135"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ändring av bestämmelserna om förbud mot sena annulleringar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="1FF7B836" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3628E2" w14:textId="095E7618" w:rsidR="00B80F01" w:rsidRPr="00A76360" w:rsidRDefault="00B80F01" w:rsidP="00B7150C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7150C">
+        <w:t>Reglerna om förbud mot sena annulleringar vid köp av jordbruks- och livsmedelsprodukter ska justeras. Det nuvarande förbudet mot att annullera en order med kortare varsel än 30 dagar, eller den kortare tid som följer av föreskrifter, ska kompletteras med en ny bestämmelse som klargör att även annulleringar som sker med längre varsel än så är förbjudna om leverantören inte rimligen kan förväntas hitta något alternativt sätt att få avsättning för eller använda produkterna i fråga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57CB38AC" w14:textId="3E5FB42E" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63223B96" w14:textId="77DE1134" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00B7150C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7150C">
+        <w:t>Förslaget i promemorian stämmer i sak överens med regeringens. Försla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B7150C">
+        <w:t>get till författningstext i promemorian har en annan lagteknisk utformning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67269F24" w14:textId="089FC889" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00B7150C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2535458B" w14:textId="0A1A45C5" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00B7150C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En majoritet av remissinstanserna, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Förvaltningsrätten i Stockholm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056697E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kommers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>kollegium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056697E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lantbrukar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>nas riks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>förbund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056697E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>verket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056697E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Upp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>handlings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056697E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Svenska bonde- och småbrukarförbundet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D36">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ges gris</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>företa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>gare</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillstyrker eller har inga synpunkter på prome</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>morians förslag. Flera remissinstanser konstaterar att lagändringen är nödvändig utifrån kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sion</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ens kritik mot det svenska genomföran</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>det av direk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tivets för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bud mot sena annulle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ringar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B9BD77" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00405B09" w:rsidRDefault="00B80F01" w:rsidP="00B7150C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Föreningen foder och spannmål, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dagligvaruhandel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D36">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Visita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> avstyrker eller är kritiska till att förslaget om att alla jordbruks- och livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkter ska omfattas av förbudet. De förespråkar i stället att genom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förandet ska utgå från direktivets miniminivå, dvs. att förbudet endast ska gälla vid köp av färskvaror. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097D95">
+        <w:t xml:space="preserve">Svensk </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097D95">
+        <w:t xml:space="preserve">agligvaruhandel </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhål</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ler att förslaget kan medföra en icke obetydlig påverkan på handel med </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> säsongs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>betonade varor som tillhör en tidskänslig varugrupp. Enligt Svensk dagligvaru</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handel kommer f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097D95">
+        <w:t xml:space="preserve">örslaget att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>leda till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097D95">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097D95">
+        <w:t xml:space="preserve">större osäkerhet i inköpsledet eftersom vissa aktörer inte kommer att våga </w:t>
+      </w:r>
+      <w:r>
+        <w:t>göra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097D95">
+        <w:t xml:space="preserve"> större </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ställningar till följd av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097D95">
+        <w:t xml:space="preserve"> risken för att antingen behöva stå med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00097D95">
+        <w:t>överlager</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00097D95">
+        <w:t xml:space="preserve"> eller få höga sanktionsavgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för brott mot förbudet mot sena annulle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ringar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097D95">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA63B25" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00B7150C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Några remissinstanser, däribland </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dagligvaruleverantörers förbund, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ser att den föreslagna bestämmelsen riskerar att leda till rättsosäkerhet eftersom det kan vara svårt att bedöma om en viss annullering är förbjuden eller inte. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B17E7">
+        <w:t>Dagligvaruleverantör</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B17E7">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B17E7">
+        <w:t>örbund anser att det bör tydliggöras hur prövningen ska göras och vem som bär bevis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B17E7">
+        <w:softHyphen/>
+        <w:t>bördan för att leveran</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004B17E7">
+        <w:t>tören inte kan förväntas finna alternativ avsätt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B17E7">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning. Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lantbrukarnas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>iks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>förbund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B17E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B17E7">
+        <w:t>r att det är viktigt att ta fram vägledning för hur pröv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004B17E7">
+        <w:t>ningen ska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> göras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B17E7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EDC2E5" w14:textId="49DDDF81" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00956E7D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Statens j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE632D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ordbruksverk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE632D">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE632D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Konkurrensverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32D0E">
+        <w:t xml:space="preserve">, som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i sak är positiva till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32D0E">
+        <w:t>förslaget,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE632D">
+        <w:t xml:space="preserve">anser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE632D">
+        <w:t xml:space="preserve">det finns risk för att promemorians förslag till lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE632D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den nya bestämmelsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE632D">
+        <w:t>tolkas på ett annat sätt än det avsedda. De förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AE632D">
+        <w:t xml:space="preserve">ar därför </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en språklig justering av bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAA1400" w14:textId="6BFCFA2E" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00B7150C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09153A1E" w14:textId="31D8DAE9" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00B7150C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Reglerna om förbud mot sena annulleringar behöver justeras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39394F6E" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00B7150C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den nuvarande bestämmelsen om sena annulleringar i 5 § första stycket 2 l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D36">
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1D36">
+        <w:t xml:space="preserve"> om förbud mot otillbörliga handelsmetoder vid köp av jordbruks- och livsmedelsprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att det är förbjudet för en köpare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0128">
+        <w:t>av jord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003D0128">
+        <w:t>bruks- och livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003D0128">
+        <w:t>medels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003D0128">
+        <w:t>produkter att annullera en order med kortare varsel än 30 dagar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om inte något annat följer av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0128">
+        <w:t>föreskrifter som meddelats med stöd av 10 §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>Bestämmelsen genomför artikel 3.1 första stycket b i UTP-direktivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, där det anges att följande handelsmetod ska omfattas av förbud:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A90A72" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00B7150C">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F6F4E">
+        <w:t>En köpare annullerar sina order av jordbruks- och livsmedelsprodukter som är färskvaror med så kort varsel att leverantören inte rimligen kan förväntas hitta något annat sätt att få avsättning på marknaden eller användning av dessa varor; ett varsel på mindre än 30 dagar ska alltid anses vara ett sådant kort varsel. Medlemsstaterna får fastställa perioder kortare än 30 dagar för särskilda sektorer i vederbörligen motiverade fall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E02AF4C" w14:textId="57D78020" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00B7150C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt Europeiska kommissionen innebär artikeln inte bara att annulle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ringar ska vara förbjudna om de sker med kortare varsel än 30 dagar, eller den kortare annulleringsperiod som föreskrivits, utan annulleringar ska även vara förbjudna om de sker med längre varsel än så, om leverantören inte </w:t>
+      </w:r>
+      <w:r w:rsidR="00505FC1">
+        <w:t xml:space="preserve">rimligen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan förväntas hitta något annat sätt att få avsättning på marknaden eller användning av produkterna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480BE86D" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="009957E8" w:rsidRDefault="00B80F01" w:rsidP="00B7150C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Att artikeln skulle kunna ha den innebörd som kommissionen pekar på </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE07425" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00B7150C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>har inte berörts i de förarbeten som ligger till grund för lagen, se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t xml:space="preserve"> promemo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t>rian Genomförande av EU:s direktiv om otillbörliga handelsmetoder mel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t>lan företag i jordbruks- och livsmedelskedjan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t>Ds 2019:19 s. 92–95</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t xml:space="preserve"> och prop</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ositionen Förbud mot otillbörliga handelsmetoder vid köp av jord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bruks- och livsmedelsprodukter (prop. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t>2020/21:134 s. 42–45).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t>Det som anges i den inledande delen av artikel 3.1 första stycket b har alltså inte vid genomförandet uppfattats som ett självstän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t>digt krav på med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t>lems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t>sta</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t>terna att införa förbud mot annulle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t>ringar som sker med 30</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t>dagars varsel eller mer i de fall där leveran</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t>tören inte rimligen kan för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t>väntas hitta någon annan köpare eller få alterna</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00344B0D">
+        <w:t>tiv användning för varorna.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01335">
+        <w:t>En omstän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E01335">
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E01335">
+        <w:t>het som talar för den tolkning av innebörden av artikel 3.1 som regeringen gjort i samband med genomförandet är att skälen i ingressen till direktivet enbart innehåller resonemang om fasta annulle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E01335">
+        <w:t>rings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E01335">
+        <w:t xml:space="preserve">perioder (se skäl 20). Artikelns ordalydelse gör dock att det ligger närmare till hands att uppfatta </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01335">
+        <w:t>rtikeln på det sätt som kommis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E01335">
+        <w:t>sionen gör gällande.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> För att säkerställa ett korrekt genomförande av artikeln bedömer rege</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ringen att det behövs en kompletterande regel som klargör att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786894">
+        <w:t>även annulle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00786894">
+        <w:t>ringar som görs med längre varsel är förbjudna om leveran</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786894">
+        <w:softHyphen/>
+        <w:t>tören inte rimligen kan förväntas hitta något annat sätt att få avsättning för varorna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C133DDE" w14:textId="35BD35E8" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="007B5F2E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När det gäller utformningen av författningstexten kan det, som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE73AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Statens jordbruksverk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE73AA">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE73AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Konkurrensverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE73AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">framhåller, finnas en risk för att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE73AA">
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BE73AA">
+        <w:t>memorians förslag tolkas på ett annat sätt än det avsedda. Regeringen före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BE73AA">
+        <w:lastRenderedPageBreak/>
+        <w:t>slår därför en annan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lagteknisk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE73AA">
+        <w:t>utform</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BE73AA">
+        <w:t xml:space="preserve">ning av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förbudet mot sena annulle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCF2778" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="002E2F2E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det kompletterande förbudet ska gälla samtliga jordbruks- och livsmedelsprodukter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6808A9A7" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="002E2F2E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00925752">
+        <w:t>Några remissinstanser anser att det nya förbudet mot sena annulleringar bör begränsas till färskvaror</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00925752">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05C5A">
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">UTP-direktivet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05C5A">
+        <w:t>behöver förbudet en</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F05C5A">
+        <w:t xml:space="preserve">dast gälla i fråga om färskvaror. Sverige </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05C5A">
+        <w:t xml:space="preserve">dock genomfört direktivet på så sätt att samma skydd </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mot sena avbeställningar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05C5A">
+        <w:t xml:space="preserve">gäller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för alla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05C5A">
+        <w:t xml:space="preserve"> jordbruks- och livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:t>produkter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05C5A">
+        <w:t xml:space="preserve">. I </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den proposition där lagen föreslogs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05C5A">
+        <w:t xml:space="preserve"> uttalade regeringen att starka förenklingsskäl talar för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att inte särskilja färskvaror från andra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05C5A">
+        <w:t>jordbruks- och livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F05C5A">
+        <w:t>medelsprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det framhölls vidare att p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127809">
+        <w:t xml:space="preserve">roblemen med att hitta </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127809">
+        <w:t xml:space="preserve">alternativ avsättning vid avbeställning med kort framförhållning finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127809">
+        <w:t xml:space="preserve">när det gäller andra </w:t>
+      </w:r>
+      <w:r>
+        <w:t>jordbruks- eller livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkter än färskvaror. Ett exempel som nämn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>des är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127809">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>egna märkesvaror</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127809">
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127809">
+        <w:t xml:space="preserve">nte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127809">
+        <w:t>någon annan omsättnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00127809">
+        <w:t>mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00127809">
+        <w:t xml:space="preserve">nad. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen ansåg därför att det fanns ett behov av skydd mot sena avbeställningar för alla jord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bruks- och livsmedelsprodukter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05C5A">
+        <w:t>(prop. 2020/21:134 s. 44).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB463A8" w14:textId="699806E6" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="002E2F2E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00925752">
+        <w:t xml:space="preserve">Det är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt regeringens mening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00925752">
+        <w:t>inte lämpligt att göra en distinktion mellan färskvaror och andra varor när det gäller just det kompletterande förbudet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mot sena annulleringar. Förbudet bör därför i likhet med det nuva</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rande förbudet gälla alla jordbruks- och livsmedelsprodukter. Den risk för osäkerhet i inköpsledet som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dagligvaruhandel </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lyfter fram ändrar inte denna bedömning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85B39">
+        <w:t xml:space="preserve">Som beskrivs i kapitel 7 bedöms de faktiska konsekvenserna för företag med anledning av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förslaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85B39">
+        <w:t xml:space="preserve"> vara små, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D85B39">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D85B39">
+        <w:t xml:space="preserve"> eftersom det inom dagligvaru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85B39">
+        <w:softHyphen/>
+        <w:t>handeln är vanligt att lägga order med kort framförhållning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Frågan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85B39">
+        <w:t xml:space="preserve">om att göra en avbeställning med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">minst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85B39">
+        <w:t xml:space="preserve">30 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dagars varsel, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85B39">
+        <w:t xml:space="preserve">respektive </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">minst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85B39">
+        <w:t xml:space="preserve">5 dagars varsel </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i restaurangsektorn, aktualiseras därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85B39">
+        <w:t>inte särskilt ofta</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58925812" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="002E2F2E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den individuella bedömningen av om en annullering är förbjuden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008B6963" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="002E2F2E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Innebörden av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:t>den kompletterande regeln är att det krävs en bedömning från fall till fall av leverantörens utsikter att hitta en alternativ köpare eller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:t xml:space="preserve">användning av produkterna för att avgöra om en avbeställning som sker med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">minst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:t>30 dagars</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> varsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E45B4">
+        <w:t>– eller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> minst den kortare tid som före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skrivits me</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E45B4">
+        <w:t xml:space="preserve">d stöd av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E45B4">
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:t xml:space="preserve">är tillåten eller inte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F56B6FB" w14:textId="5996140B" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="002E2F2E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det är den köpare som önskar annullera en order som ska göra denna bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning och som också står risken för att annulleringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1FA3">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är tillåten. Det bör dock framhållas att det inte är något krav, för att en annullering ska vara tillåten och köparen ska undgå risken för sanktionsavgift, att det i efterhand går att konstatera att leverantören faktiskt har funnit ett alternativ för produkterna. I stället föreskriver bestämmelsen att det är förbjudet att annullera en order om leverantören inte kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C7864">
+        <w:t xml:space="preserve">förväntas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">finna alternativ avsättning eller användning för produkterna. Det innebär att bedömningen ska göras mot bakgrund av den marknadssituation som råder för den aktuella typen av produkter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3F758F" w14:textId="4C30B4D0" w:rsidR="00B80F01" w:rsidRPr="00B7150C" w:rsidRDefault="00B80F01" w:rsidP="007B5F2E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3251">
+        <w:t>Exempel på situationer som kan komma att omfattas av förbud mot annullering även om de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:t xml:space="preserve"> sker </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med minst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:t xml:space="preserve"> 30 dagars varsel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">minst den kortare tid som föreskrivs med stöd av lagen, är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:t xml:space="preserve">om en köpare har beställt produkter som till sin karaktär eller mängd är av sådan art att det är svårt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:lastRenderedPageBreak/>
+        <w:t>att hitta en alternativ köpare. Så kan exempelvis vara fallet när det gäller produkter som har en relativt lång produktionstid och en kort försälj</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:t>säsong. Exempel på sådana produk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:t>ter kan vara färskpotatis eller vissa hög</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:t>tidsrelaterade säsongsprodukter som har en kort försälj</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F3251">
+        <w:t>period</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67EC9999" w14:textId="1BDADC51" w:rsidR="00DB62B9" w:rsidRDefault="00B80F01" w:rsidP="000B67AA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc221544136"/>
+      <w:r>
+        <w:t>Ikraftträdande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73717">
+        <w:t>- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="7B40D8FF" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23493104" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="000B67AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00812A88">
+        <w:t>Lagändringen ska träda i kraft den 1 ju</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812A88">
+        <w:t>2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363121BE" w14:textId="64F948A5" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="000B67AA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188CD66A" w14:textId="56A8DC2C" w:rsidR="00B80F01" w:rsidRPr="000B67AA" w:rsidRDefault="00B80F01" w:rsidP="000B67AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det bör inte införas några övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A497C6F" w14:textId="4F5907B1" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1052BA05" w14:textId="2CD6742C" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="000B67AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget i promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054D3E">
+        <w:t xml:space="preserve">stämmer inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054D3E">
+        <w:t>med regeringens. Prome</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00054D3E">
+        <w:t>mo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00054D3E">
+        <w:softHyphen/>
+        <w:t>rian föreslår att ändringen ska träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054D3E">
+        <w:t>edöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00054D3E">
+        <w:t>ning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054D3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054D3E">
+        <w:t xml:space="preserve">stämmer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">överens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00054D3E">
+        <w:t>med regeringens.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274439A6" w14:textId="66CFF351" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="000B67AA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54937ABA" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="000B67AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007426AA">
+        <w:t>Ingen remissinstans yttra</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007426AA">
+        <w:t xml:space="preserve"> sig över förslaget eller bedömningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5D7CED" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="000B67AA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AA3DB5" w14:textId="1A29CC59" w:rsidR="00B80F01" w:rsidRPr="008603F4" w:rsidRDefault="00B80F01" w:rsidP="000B67AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00812A88">
+        <w:t xml:space="preserve">Den föreslagna lagändringen syftar till att säkerställa att UTP-direktivet genomförs fullt ut i svensk rätt. Enligt direktivet skulle medlemsstaterna rätteligen ha antagit och offentliggjort de bestämmelser som är nödvändiga för att följa direktivet senast den 1 maj </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:t>2021 (se artikel 13.1 första stycket i direktivet). Bestämmelserna skulle vidare ha börjat tillämpas senast den 1 november 2021 (se andra stycket i samma artikel). Regeringen anser mot den bak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>grunden att lagändringen bör träda i kraft så snart som möjligt. Det föreslås därför att lag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>ändringen ska träda i kraft den 1 juni 2026. Regeringen gör bedömningen att direktivet inte ger ut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>rym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>me för att införa någon övergångsbestämmelse för att ge aktörer tid att anpassa tillämpning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>en av befintliga avtal till den nya regeln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61ECDC67" w14:textId="53401AEB" w:rsidR="00B80F01" w:rsidRPr="008603F4" w:rsidRDefault="00B80F01" w:rsidP="0033171B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008603F4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:t xml:space="preserve"> framhåller att frånvaron av övergångsbestämmelser leder till att det nya förbudet mot sena annulleringar får verkningar för redan ingång</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>na avtal. Enligt Lagrådet bör en sådan ordning användas med stor försiktighet och förutsätter goda skäl. Lagrådet anser att den omständig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>heten att direktivet borde ha varit genom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidR="00F452D7">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:t xml:space="preserve"> redan den 1 maj 2021 inte i sig utgör ett helt övertygande skäl för att inte införa några övergångs</w:t>
+      </w:r>
+      <w:r w:rsidR="00F452D7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:t>bestämmelser. Därför bör det enligt Lagrådet övervägas om en övergångs</w:t>
+      </w:r>
+      <w:r w:rsidR="00F452D7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:t>bestämmelse ska införas, alternativt motiveras varför det är nödvändigt att låta bestämmelsen gälla även redan ingångna avtal och belysa vilka verkningarna blir för sådana avtal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592D76E3" w14:textId="1FFF2D4E" w:rsidR="00B80F01" w:rsidRPr="008603F4" w:rsidRDefault="008603F4" w:rsidP="008D3CA5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Regeringen instämmer i att det är en stark utgångspunkt att nya regler inte ska träffa redan ingångna avtal. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80F01" w:rsidRPr="008603F4">
+        <w:t xml:space="preserve">Regeringen kan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dock</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80F01" w:rsidRPr="008603F4">
+        <w:t xml:space="preserve"> konstatera att Sverige, när lagen infördes år 2021, valde att inte införa några övergångs</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1DDC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B80F01" w:rsidRPr="008603F4">
+        <w:t xml:space="preserve">bestämmelser </w:t>
+      </w:r>
+      <w:r w:rsidR="00F452D7">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80F01" w:rsidRPr="008603F4">
+        <w:t xml:space="preserve"> befintliga avtal, även om UTP-direktivet vid den tid</w:t>
+      </w:r>
+      <w:r w:rsidR="00F452D7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B80F01" w:rsidRPr="008603F4">
+        <w:t>punkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F452D7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B80F01" w:rsidRPr="008603F4">
+        <w:t>en i och för sig gav en viss möjlighet för medlemsstaterna att göra det. Av artikel 1.4 och 9.1 följer att det vid aktuell tidpunkt fanns en möjlighet för medlems</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80F01" w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>staterna att tillåta att befint</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80F01" w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>liga leveransavtal anpassades till direktivets bestäm</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80F01" w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>melser inom en över</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80F01" w:rsidRPr="008603F4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B80F01" w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>gångs</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80F01" w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>period på tolv månader. Någon möjlighet att undanta befintliga avtal från tillämpningen av de nya bestämmelserna fanns däremot inte.  Av artikel 9.1 följer att medlemsstaterna får upprätt</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80F01" w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>hålla eller införa regler av otillbörliga handelsmetoder som är strängare, men inte mildare, än de som fastställs i direktivet, förutsatt att de nationella reglerna är förenliga med reglerna för den inre marknadens funktion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180E987F" w14:textId="7C8E9EDE" w:rsidR="00B80F01" w:rsidRPr="008603F4" w:rsidRDefault="00B80F01" w:rsidP="008D3CA5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008603F4">
+        <w:t>I förarbetena till lagen (prop. 2020/21:134 s. 90–91) uttalade rege</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ringen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008603F4">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008603F4">
+        <w:t xml:space="preserve"> att konstruk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>tionen av direktivets över</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>gångs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>regel uppmuntrar till att före den 1 maj 2021, eller ett tidigare datum för utfärdandet, teckna olika former av avtal som innehåller handels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>metoder som inte ligger i linje med direktivets syfte. Övergångs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>regeln be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>döm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>des också skapa praktiska pro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>blem för den initiala tillämpningen där det måste avgöras vilka handels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>metoder som utgör eller inte utgör ett utflöde av dessa avtal. Regeringen föreslog därför inte någon övergångsbestämmelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1823378C" w14:textId="7CA546E1" w:rsidR="00B80F01" w:rsidRPr="008603F4" w:rsidRDefault="00B80F01" w:rsidP="00512AC1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008603F4">
+        <w:t xml:space="preserve">De överväganden som gjordes år 2021 </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7970">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:t xml:space="preserve"> övergångs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>bestäm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>melser gäller även i förhållande till det nu föreslagna, komplette</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>rande för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>budet mot sena annulleringar. Även i den hypotetiska situationen att direktivet i dag hade lämnat utrymme för att införa en över</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>gångs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>bestäm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>melse, hade det enligt regeringens mening inte varit motiverat att göra det just i för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>hål</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>lande till den nu aktuella, kompletterande regeln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A877FAB" w14:textId="1A68A3C1" w:rsidR="00B80F01" w:rsidRPr="008603F4" w:rsidRDefault="00B80F01" w:rsidP="00512AC1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008603F4">
+        <w:t xml:space="preserve">Som anges i kapitel 7 bedöms de faktiska konsekvenserna för företag med anledning av förslaget vara små, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008603F4">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008603F4">
+        <w:t xml:space="preserve"> eftersom det inom dagligvaru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>handeln är vanligt att lägga order med kort framförhåll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>ning. Frågan om att göra en avbeställning med minst 30 dagars varsel, respektive minst 5 dagars varsel i restaurangsektorn, aktuali</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>seras därför inte särskilt ofta. Det kan tilläggas att förslaget har remitterats till ett relativt stort antal remiss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">instanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008603F4">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008603F4">
+        <w:t xml:space="preserve"> aktörer som är verksamma på marknaden, och att ingen instans har framfört några synpunkter vad gäller avsaknaden av över</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>gångs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bestämmelser för befintliga avtal. Inför införandet av lagen år 2021 var det inte heller någon remissinstans som hade synpunkter i detta avseende. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103CEE46" w14:textId="0DF5EC9D" w:rsidR="00B80F01" w:rsidRPr="008603F4" w:rsidRDefault="00B80F01" w:rsidP="00512AC1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008603F4">
+        <w:t>Den nya bestämmelsen om sena annulleringar avser en tydligt avgränsad handelsmetod som torde vara ovanligt förekommande. De aktörer som bedömer att deras befintliga avtal kommer att påverkas av det komplette</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>rande förbudet mot sena annulleringar bör med relativt enkla medel kunna anpassa avtalen till den nya bestämmelsen. Det är endast annulle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ringar som sker fr.o.m. ikraftträdandet som kommer att omfattas av </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk221027242"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="008603F4">
+        <w:t>den nya bestäm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>mel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>sen. Annulleringar som görs före ikraftträdandet träffas där</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">emot inte av bestämmelsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC58523" w14:textId="4C6F64C0" w:rsidR="00B80F01" w:rsidRPr="008603F4" w:rsidRDefault="00B80F01" w:rsidP="00512AC1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00B80F01" w:rsidRPr="008603F4" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId44"/>
+          <w:headerReference w:type="default" r:id="rId45"/>
+          <w:footerReference w:type="even" r:id="rId46"/>
+          <w:footerReference w:type="default" r:id="rId47"/>
+          <w:headerReference w:type="first" r:id="rId48"/>
+          <w:footerReference w:type="first" r:id="rId49"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008603F4">
+        <w:t xml:space="preserve">Sammanfattningsvis är det regeringens uppfattning att bestämmelserna i UTP-direktivet inte ger något utrymme för att införa en övergångsregel </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7970">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:t xml:space="preserve"> befintliga avtal. Vidare bedömer regeringen att den nya bestäm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t>mel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008603F4">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">om sena annulleringar inte kommer att medföra någon större påverkan på befintliga avtal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D1A698" w14:textId="6084F110" w:rsidR="00DB62B9" w:rsidRPr="008603F4" w:rsidRDefault="00B80F01" w:rsidP="00041741">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc221544137"/>
+      <w:r w:rsidRPr="008603F4">
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="3A5C45EC" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00041741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget innebär en justering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A735C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A735C0">
+        <w:t>reglerna om förbud mot sena annul</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A735C0">
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A735C0">
+        <w:t>ringar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vid köp av jordbruks- och livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A735C0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007972AC">
+        <w:t>Det nuvarande för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007972AC">
+        <w:t>bu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007972AC">
+        <w:t>det mot att annullera en order med kortare varsel än 30 dagar, eller den kortare tid som följer av föreskrifter, kompletteras med en bestämmelse som före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007972AC">
+        <w:t>skriver att även annulle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007972AC">
+        <w:softHyphen/>
+        <w:t>ringar som sker med längre varsel än så är för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007972AC">
+        <w:softHyphen/>
+        <w:t>bjud</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007972AC">
+        <w:t>na om leverantören inte rimligen kan förväntas hitta något alterna</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007972AC">
+        <w:t>tivt sätt att få avsättning för eller använda produkterna i fråga.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Förslaget syftar till att säkerställa ett korrekt genomförande av artikel 3.1 första stycket b i UTP-direktivet. I ett avseende går förslaget utöver direkti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vets minimi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nivå. Till skillnad från direktivet föreslås </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007972AC">
+        <w:t>det kompletterande förbudet,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på samma sätt som det befintliga förbudet mot sena annulle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ringar, gälla inte bara vid köp av färskvaror utan i fråga om alla jordbruks- och livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">produkter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B3BCBB" w14:textId="00F34F79" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00041741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I detta avsnitt beskrivs konsekvenserna av förslaget till lagändring. När det gäller direktivets konsekvenser har kommissionen tagit fram en konse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kvensanalys (se Commission Staff </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Working</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Document</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Impact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Assess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Initiative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>improve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>food</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>supply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>chain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>unfair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> trading </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>] SWD [2018] 92 final).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5827252E" w14:textId="65368934" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00041741">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc221544138"/>
+      <w:r>
+        <w:t>Konsekvenser för företag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="60DCC310" w14:textId="789558C4" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00CF463F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc221544139"/>
+      <w:r>
+        <w:t>Företag som berörs av förslaget</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="4A638AF5" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00041741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget berör de företag som är köpare i den nu aktuella lagens mening. Till denna kate</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gori hör i första hand företag som köper jordbruks- och livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medelsprodukter och som har en årsomsättning som överstiger två miljo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ner euro. I vissa fall är även företag som har en lägre årsomsättning köpare enligt lagen. Detta gäller om företagen gör inköp av jordbruks- och livsmedelsprodukter gemensamt med andra företag och företagens årsom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning tillsammans överskrider två miljoner euro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D6BEE7" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00041741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget berör vidare de företag som säljer jordbruks- och livsmedels-produkter till företag som är köpare i lagens mening och till myndigheter. Med myndigheter jämställs beslutande församlingar i kommuner och regio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>er och sammanslutningar av sådana församlingar. Med myndigheter jäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ställs även sådana offentligt styrda organ som avses i 1 kap. 18 § lagen (2016:1145) om offentlig upphandling och sammanslutningar av sådana organ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74048800" w14:textId="0451775B" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00041741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande tabell ger en överblick över hur många företag som är verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samma i jordbruks- och livsmedelskedjan och hur många av dem som om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sätter mer än 2 miljoner euro per år. Uppgifterna i tabellen har inhämtats från Statistiska centralbyrån och baseras på en växlingskurs om 11,18 kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65ED9B7B" w14:textId="49414C62" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+      <w:pPr>
+        <w:pStyle w:val="TabellRubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tabell </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> STYLEREF 1 \s </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EE3E77">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00390E57">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00390E57">
+        <w:instrText xml:space="preserve"> SEQ Tabell \* Arabic \s 1  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00390E57">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EE3E77">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00390E57">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00054592">
+        <w:t>Antal företag i livsmedelskedjan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6772AE73" w14:textId="2C87D442" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+      <w:pPr>
+        <w:pStyle w:val="TabellUnderrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00054592">
+        <w:t>Fördelat på kategori och omsättningsnivå för 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="1905"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00054592" w14:paraId="2523AD1C" w14:textId="77777777" w:rsidTr="00DF2655">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2164" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="359B59C7" w14:textId="34DB5120" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00054592">
+              <w:t>Företagskategori</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D005A1" w14:textId="2D234968" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00054592">
+              <w:t>Omsättning högst 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00054592">
+              <w:t>miljoner EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E74BF43" w14:textId="1DC0B526" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00054592">
+              <w:t>Omsättning mer än 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00054592">
+              <w:t>miljoner EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00054592" w14:paraId="156F39B5" w14:textId="77777777" w:rsidTr="00DF2655">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2164" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B4DD37" w14:textId="75C5C52E" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00054592">
+              <w:t>Primärproducenter (SNI 01,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00054592">
+              <w:t>03)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="09978337" w14:textId="761C518B" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00054592">
+              <w:t>80 940</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="14918E9A" w14:textId="24F0B9B2" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00054592">
+              <w:t>710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00054592" w14:paraId="4E76AF20" w14:textId="77777777" w:rsidTr="00DF2655">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2164" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6705A407" w14:textId="55D9B512" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>Förädlingsföretag (SNI 10, 11)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E728120" w14:textId="6BE2BD2E" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>3 640</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D087A2" w14:textId="3B670055" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00054592" w14:paraId="3A24E280" w14:textId="77777777" w:rsidTr="00DF2655">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2164" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A294E0B" w14:textId="21CC7AD0" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>Företag i dagligvaruhandel (SNI 4711, 472, 4781)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA3D9A8" w14:textId="1E2409F6" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>8 030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E1DDD1" w14:textId="04030C6E" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>1 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00054592" w14:paraId="20CF32A1" w14:textId="77777777" w:rsidTr="00DF2655">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2164" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3412232A" w14:textId="6A434BB7" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>Livsmedelsgrossister/distributörer till restaurang och butik (SNI 4621, 4611, 4617, 463)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="36DBD3DB" w14:textId="71FAF786" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>4 070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5B4AFB" w14:textId="2FF6304C" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>1 010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00054592" w14:paraId="782C97B7" w14:textId="77777777" w:rsidTr="00DF2655">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2164" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D61D5C" w14:textId="44FD6F71" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>Restaurangföretag (SNI 561–562)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C312836" w14:textId="51369C1A" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>24 020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E09F00" w14:textId="67689E3C" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>670</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00054592" w14:paraId="032416DF" w14:textId="77777777" w:rsidTr="00DF2655">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2164" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C544FC" w14:textId="08C6B957" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>Alla företag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F45AF9" w14:textId="335D7299" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>120 700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="24530416" w14:textId="754F1FB4" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>4 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00054592" w14:paraId="0AAA67D7" w14:textId="77777777" w:rsidTr="00DF2655">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2164" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8E263B" w14:textId="4C5BA2C5" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>Andel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1221" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5D6845" w14:textId="76C797AD" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>96 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7610CF" w14:textId="1070AFDD" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2655">
+              <w:t>4 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="21BAA72C" w14:textId="64061815" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00195571">
+      <w:pPr>
+        <w:pStyle w:val="TabellFotnot"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2655">
+        <w:t>Källa: Statistiska Centralbyrån</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AC04ED" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="003F4295">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10AFE24E" w14:textId="53FB7BFE" w:rsidR="00CF463F" w:rsidRDefault="00B80F01" w:rsidP="00D31F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011149D">
+        <w:t>Primärproducenterna är i huvudsak jordbrukare, fiskare och vattenbrukare och utgör den första länken i jordbruks- och livsmedelskedjan. De upp-träder i huvudsak som säljare av jordbruks- och livsmedelsprodukter och förser förädlingsföretag och livsmedelsgrossister med varor. I vissa fall säljer de också direkt till dagligvaruhandeln och restaurangföretagen. För</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0011149D">
+        <w:t>ädlingsföretag är ofta leverantörer till andra förädlingsföretag. Som fram</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0011149D">
+        <w:t>går av tabellen har endast en liten andel av företagen i jordbruks- och livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0011149D">
+        <w:t xml:space="preserve">medelskedjan så hög omsättning att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den nu aktuella lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011149D">
+        <w:t xml:space="preserve"> blir tillämplig när de köper jordbruks- och livsmedelsprodukter. Dessa företag omsätter dock tillsammans 85 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>procent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011149D">
+        <w:t xml:space="preserve"> av den totala omsättningen. Tabell </w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011149D">
+        <w:t>.2 ger en överblick över hur den totala omsättningen är fördelad mellan företag som har en omsättning på högst 2 miljoner euro och företag vars omsättning överstiger den nivån</w:t>
+      </w:r>
+      <w:r w:rsidR="00106359">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7418013E" w14:textId="6BA2279E" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00CF463F">
+      <w:pPr>
+        <w:pStyle w:val="TabellRubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tabell </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> STYLEREF 1 \s </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EE3E77">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00390E57">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00390E57">
+        <w:instrText xml:space="preserve"> SEQ Tabell \* Arabic \s 1  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00390E57">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EE3E77">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00390E57">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D31F28">
+        <w:t>Total omsättning (miljarder kronor) i livsmedelskedjan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F4A28E" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00CF463F">
+      <w:pPr>
+        <w:pStyle w:val="TabellUnderrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31F28">
+        <w:t>Fördelat på kategori och omsättningsnivå för år 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2395"/>
+        <w:gridCol w:w="1597"/>
+        <w:gridCol w:w="1905"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CF463F" w14:paraId="600BA77E" w14:textId="77777777" w:rsidTr="00E1033D">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0D0550" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>Företagskategori</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1354" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1191C534" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>Omsättning högst 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>miljoner EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="20470807" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellHuvud"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>Omsättning mer än 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>miljoner EUR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF463F" w14:paraId="072C9A33" w14:textId="77777777" w:rsidTr="00E1033D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A257A65" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>Primärproducenter (SNI 01, 03)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1354" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD54491" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>84,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B43A47" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>39,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF463F" w14:paraId="05565F10" w14:textId="77777777" w:rsidTr="00E1033D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5524594A" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>Förädlingsföretag (SNI 10, 11)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1354" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E823FA6" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>10,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D0C65B" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>226,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF463F" w14:paraId="095F322C" w14:textId="77777777" w:rsidTr="00E1033D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D899FA9" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>Företag i dagligvaruhandel (SNI 4711, 472, 4781)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1354" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="03BEEEBD" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>28,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED9820E" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>334,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF463F" w14:paraId="2E363B04" w14:textId="77777777" w:rsidTr="00E1033D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="241488B8" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>Livsmedelsgrossister/distributörer till restaurang och butik (SNI 4621, 4611, 4617, 463)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1354" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CDC04D" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>10,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A57326C" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>581,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF463F" w14:paraId="1B9CB332" w14:textId="77777777" w:rsidTr="00E1033D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7182E3DD" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>Restaurangföretag (SNI 561–562)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1354" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="456C8634" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>82,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F654889" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>49,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF463F" w14:paraId="2D49F542" w14:textId="77777777" w:rsidTr="00E1033D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="65934FB7" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>Total omsättning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1354" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F66156A" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A507FF6" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>1 231</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF463F" w14:paraId="025A7B2E" w14:textId="77777777" w:rsidTr="00E1033D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0952A63E" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>Andel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1354" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C05404" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>15%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1615" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6763FFD5" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00E1033D">
+            <w:pPr>
+              <w:pStyle w:val="TabellRader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D31F28">
+              <w:t>85%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="64343D4B" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00CF463F">
+      <w:pPr>
+        <w:pStyle w:val="TabellFotnot"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31F28">
+        <w:t>Källa: Statistiska Centralbyrån</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6CF55B" w14:textId="77777777" w:rsidR="00CF463F" w:rsidRDefault="00CF463F" w:rsidP="00D31F28">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C6B8DC7" w14:textId="31180546" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00D31F28">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc221544140"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslagets konsekvenser för berörda företag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="56A78F7C" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00A973F5" w:rsidRDefault="00B80F01" w:rsidP="00F765FF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t xml:space="preserve">Enligt den </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nuvarande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t>regel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t xml:space="preserve"> om sena annulleringar är det förbjudet att annullera en order av jordbruks- och livsmedelsprodukter med kortare varsel än 30 dagar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, eller den kortare tid som följer av föreskrifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Reger</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ingen har meddelat föreskrifter om att en sådan kortare period gäller för köpare av produkter för användning i en verksamhet som bedrivs på res</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tau</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rang eller annat serveringsställe eller i en cateringverksamhet. I sådana fall är det förbjudet att annullera en order med kortare varsel än 5 dagar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t xml:space="preserve">Förslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t>nnebär att det, utöver dessa förbud, blir förbjudet att annullera en order med så kort varsel att leveran</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t>tören inte rimligen kan förväntas hitta något alter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t>na</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t>tivt sätt att få avsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t>ning för eller använda produkterna i fråga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75387896" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F765FF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t xml:space="preserve">Förslaget innebär att företag som är köpare i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t xml:space="preserve"> mening behöver anpassa såväl avtal som sin dagliga verksamhet till det nya förbudet. Kost</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t>naderna för regelefterlevnad är svåra att uppskatta. Ett företag som vill annul</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t xml:space="preserve">lera en order </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3231">
+        <w:t>30 dagars varsel eller mer, respektive 5 dagars varsel eller mer i restaurangsektorn,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t>ehöver i varje enskilt fall göra en bedömning av om leverantören rimligen kan förväntas hitta något alterna</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t xml:space="preserve">tivt sätt att få avsättning för eller använda produkterna i fråga. I många fall torde en sådan bedömning vara relativt enkel att göra för de företag som enligt huvudregeln omfattas av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagens krav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t>, eftersom köpare vars omsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t>ning överstiger två miljoner euro gene</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t>rellt sett får antas ha god kännedom om förhållandena på marknaden. Det är dock oundvikligt att det även kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t xml:space="preserve">mer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t>uppstå mer svårbedömda situa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t>tioner. Risken för att vid en felbe</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t>döm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:t>ning påföras en sanktionsavgift kan leda till att företag som överväger att göra en annullering avstår från detta och hellre tar den kostnad som det innebär att ta emot ordern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12770BF4" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F765FF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kravet på att göra bedömningar i det enskilda fallet och de risker som är förknippade med felbedömningar skulle kunna leda till en större försiktig-het hos företagen när det gäller att lägga beställningar och till att order läggs med kort framförhållning. I dagligvaruhandeln görs dock redan i dag beställningar med kort framförhållning (se Ds 2019:19 s. 94). Detsamma torde gälla i restaurangbranschen. Annulleringar torde därmed ofta vara för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bjudna redan enligt de regler som gäller i dag. Sannolikt aktualiseras också frågan om att göra en avbeställning med 30 respektive 5 dagars varsel eller mer därmed inte särskilt ofta. Det finns även andra faktorer på marknaden för jordbruks- och livsmedelsprodukter som medför att an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nul</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ringar inte är vanligt förekommande. När det gäller produktion av kyck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ling, mjölk och ägg finns </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> typiskt sett en mottagningsplikt från förädla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ren som innebär att primärproducenten får en garanterad avsättning av hela sin produktion. Inom dagligvaruhandeln är det vidare vanligt att köpare har rätt att göra beställningar väldigt nära leverans och att det finns krav på att leverera en mycket hög andel av det som beställts vid risk för vite om den avtalade leveransgraden inte tillhandahålls. Detta medför i prak</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ken att beställningar läggs sent och att det inte blir aktuellt med avbeställ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar. Sammantaget bedöms därför de faktiska konsekvenserna för före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tagen vara små när de agerar som köpare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5398E2" w14:textId="423ECBE1" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F765FF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När det gäller företag som agerar som leverantörer kan det konstateras att syftet med förslaget, och den bakomliggande regeln i direktivet, är att stärka leverantörens ställning. Med hänsyn till vad som angetts ovan finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A973F5">
+        <w:lastRenderedPageBreak/>
+        <w:t>det dock inte anledning att räkna med att förslaget har någon större faktisk påverkan på leverantörernas situation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B95ED7B" w14:textId="1DCE6AFB" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F765FF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc221544141"/>
+      <w:r>
+        <w:t>Konsekvenser för kommuner, regioner och andra offentliga aktörer som agerar som köpare</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="59DCFA46" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00BB7DF2" w:rsidRDefault="00B80F01" w:rsidP="00F765FF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E54A84">
+        <w:t xml:space="preserve">Även myndigheter som köper jordbruks- och livsmedelsprodukter är köpare enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagens mening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54A84">
+        <w:t>. Med myndigheter jämställs beslutande för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E54A84">
+        <w:t>sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E54A84">
+        <w:t>lingar i kommuner och regioner och sammanslutningar av sådana för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E54A84">
+        <w:t xml:space="preserve">samlingar. Med myndigheter jämställs även sådana offentligt styrda organ som avses i 1 kap. 18 § lagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(2016:1145) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54A84">
+        <w:t>om offentlig upphandling och sammanslut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E54A84">
+        <w:t xml:space="preserve">ningar av sådana organ. Detta innebär att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54A84">
+        <w:t>berör kommuner, regioner och andra offentliga aktörer, såsom statliga myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E54A84">
+        <w:t>heter, vid inköp av livsmedel till exempelvis skolkök, vård- och omsorgs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E54A84">
+        <w:t>verksamhet och anstalter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590767E1" w14:textId="064E64E4" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F765FF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E54A84">
+        <w:t>I de flesta fall omfattas offentliga aktörers inköp av jordbruks- och livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E54A84">
+        <w:t>medelsprodukter av regelverket om offentlig upphandling. Upphandlingar kräver planering och framförhållning. På motsvarande sätt som i daglig-varuhandeln är det vidare vanligt att offentliga aktörer har rätt att göra beställningar väldigt nära leverans och att det finns krav på att leverera en mycket hög andel av det som beställts vid risk för vite om den avtalade leveransgraden inte tillhandahålls. Med hänsyn till detta bedöms sena annul</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E54A84">
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E54A84">
+        <w:t>ringar vara ovanligt förekommande, varför förslaget torde ha be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E54A84">
+        <w:t>gränsade konsekvenser för offentliga aktörer när de agerar som köpare</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6142772F" w14:textId="27E53113" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F765FF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc221544142"/>
+      <w:r>
+        <w:t>Konsekvenser för statliga förvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheter och domstolar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="124787D1" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00BB7DF2" w:rsidRDefault="00B80F01" w:rsidP="00F765FF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t>Konkurrensverket är tillsynsmyndighet i fråga om otillbörliga handelsme</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t>toder vid köp av jordbruks- och livsmedelsprodukter. Mellan den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t>vem</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t xml:space="preserve">ber 2021 (då </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t xml:space="preserve"> trädde i kraft) och den 27 maj 2025 har 44 tillsyns-ärenden inletts vid myndigheten. Av dessa har 9 ärenden handlat om sena annulleringar. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t xml:space="preserve">örslag innebär att det </w:t>
+      </w:r>
+      <w:r>
+        <w:t>införs ett komplette</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rande förbud mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t xml:space="preserve">sena annulleringar. Detta kan leda till att antalet ärenden rörande sena annulleringar ökar. Med hänsyn till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t xml:space="preserve"> i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t xml:space="preserve">.1.2 och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t>.2 bedöms det dock inte handla om annat än en marginell ökning. Kostnaderna för ärendena bedöms därför kunna hanteras inom befintliga ramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D321618" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00BB7DF2" w:rsidRDefault="00B80F01" w:rsidP="00F765FF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t>Konkurrensverket får begära handräckning av Kronofogdemyndigheten för att få tillträde till områden, lokaler och andra utrymmen där köparen bedriver verksamhet. Behovet av sådant bistånd bedöms inte öka nämnvärt till följd av förslaget. Även denna arbetsuppgift bedöms därför kunna tas omhand inom befintliga ramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5921E7F2" w14:textId="728869DD" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F765FF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t xml:space="preserve">Konkurrensverkets beslut enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t xml:space="preserve"> får överklagas till allmän förvalt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t>ningsdomstol. Som nämnts bedöms förslaget inte leda till annat än en margi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7DF2">
+        <w:t>nell ökning av antalet tillsynsärenden hos Konkurrensverket. Antalet överklaganden till förvaltningsdomstolarna bedöms därmed också</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED411B">
+        <w:t xml:space="preserve">bli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED411B">
+        <w:lastRenderedPageBreak/>
+        <w:t>mycket begränsat. De kostnader som förslaget medför bedöms därför rymmas inom domstolarnas befintliga anslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B114A32" w14:textId="0596048C" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F765FF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc221544143"/>
+      <w:r>
+        <w:t>Konsekvenser för miljön</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="5911A50E" w14:textId="14F5E6DA" w:rsidR="00B80F01" w:rsidRPr="00F765FF" w:rsidRDefault="00B80F01" w:rsidP="00F765FF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det kompletterande förbudet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2C05">
+        <w:t xml:space="preserve"> mot sena annulleringar skulle kunna inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009D2C05">
+        <w:t>bära att företag inom dagligvaruhandeln och restaurangbranschen beställer oftare och med mindre volymer per beställning, vilket skulle kunna på</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009D2C05">
+        <w:t>verka fyllnadsgraden i leveranserna. Detta skulle i sin tur kunna inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009D2C05">
+        <w:t>bära fler transporter på vägarna och en ökad klimatbelastning. Mer frekventa och mindre omfattande beställningar kan samtidigt leda till ett minskat mat</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009D2C05">
+        <w:t>svinn. Med hänsyn till att beställningar redan i dag ofta görs tätt inpå leveranstillfället bör dock sannolikheten för ändrade beställnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009D2C05">
+        <w:t>mönster inte överdrivas. Sammantaget bedöms förslaget inte ha några nämnvärda miljöeffekter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCB0164" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00041741" w:rsidRDefault="00B80F01" w:rsidP="00041741">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00B80F01" w:rsidRPr="00041741" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId50"/>
+          <w:headerReference w:type="default" r:id="rId51"/>
+          <w:footerReference w:type="even" r:id="rId52"/>
+          <w:footerReference w:type="default" r:id="rId53"/>
+          <w:headerReference w:type="first" r:id="rId54"/>
+          <w:footerReference w:type="first" r:id="rId55"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF40957" w14:textId="2BF6C877" w:rsidR="00DB62B9" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc221544144"/>
+      <w:r>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="6E612453" w14:textId="09B191E7" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i lagen (2021:579) om förbud mot otillbörliga handelsmetoder vid köp av jordbruks- och livsmedelsprodukter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D3F4C9" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C86DD4" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Följande metoder som tillämpas av en köpare av jordbruks- och livs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>medels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">produkter är förbjudna: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6362AE3D" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C86DD4" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">att betala senare än 30 dagar efter den tidpunkt som anges i 6 eller 7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD048E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC35797" w14:textId="02C0ABB9" w:rsidR="00B80F01" w:rsidRPr="008B382B" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>att annullera en order med</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C954BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kortare varsel än 30 dagar,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B382B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller den kortare tid som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3B30">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">följer av föreskrifter som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3B30">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>meddelats med stöd av 10 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7004183D" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B382B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B382B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>att, i andra fall än de som anges i 2, annullera en order med så kort varsel att leverantören inte rimligen kan förväntas hitta något alternativt sätt att få avsättning för eller använda produkterna i fråga,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6822DAF0" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C86DD4" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>att ensidigt genomdriva en ändring av villkoren i ett avtal i fråga om intervall, metod, plats, tid eller volym för en leverans, kvalitetskrav, betalning eller pris,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C360FEB" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C86DD4" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B382B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. att ensidigt genomdriva en ändring av villkoren i ett avtal i fråga om de tjänster som anges i 12 § första stycket 3–5 eller andra stycket,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610D5EF8" w14:textId="0ACDA3F9" w:rsidR="00B80F01" w:rsidRPr="00C86DD4" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B382B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>att kräva betalning av leverantören för sådant som inte är kopplat till leve-rantörens försäljning,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59013D90" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C86DD4" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B382B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>att begära att leverantören ska betala kostnaderna för försämring som sker eller förlust som uppkommer i köparens lokaler eller efter det att den köprättsliga risken har övergått till köparen, när sådan försämring eller förlust inte beror på leverantörens försumlighet eller fel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA3A59D" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C86DD4" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B382B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>att inte tillmötesgå leverantörens begäran att få en skriftlig bekräftelse av villkoren i ett avtal,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64154BE1" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C86DD4" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B382B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>att vidta eller hota med att vidta kommersiella repressalier mot en leverantör som utövar sina avtalsenliga eller juridiska rättigheter, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200CDA65" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C86DD4" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B382B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>att kräva ersättning av leverantören för kostnaden för att hantera klagomål från kunder i samband med försäljningen av leverantörens jordbruks- och livs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>medels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>produkter när det inte förekommit försumlighet eller fel från leverantörens sida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B357E5D" w14:textId="39CC9FCE" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C86DD4">
+        <w:lastRenderedPageBreak/>
+        <w:t>Bestämmelser om obehöriga angrepp på företagshemligheter finns i lagen (2018:558) om företagshemligheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D30644B" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64ED1D72" w14:textId="325589CE" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innehåller en lista över handelsmetoder som är förbjudna om de tillämpas av en köpare av jordbruks- och livsmedelsprodukter. För</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">det mot sena annulleringar, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F676B">
+        <w:t>som i dag finns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F676B">
+        <w:t>i punkt 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, genom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>för arti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kel 3.1 första stycket b i UTP-direktivet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927325">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778F934D" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="008F676B" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F676B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Första stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F676B">
+        <w:t xml:space="preserve"> ändras på så sätt att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det görs en språklig justering av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">punkt 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utan att någon ändring i sak är avsedd. Vidare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F676B">
+        <w:t xml:space="preserve">läggs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F676B">
+        <w:t xml:space="preserve">till en ny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA2DF0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkt 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F676B">
+        <w:t xml:space="preserve"> där </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en kompletterande bestämmelse om förbud </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F676B">
+        <w:t>mot sena annulle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008F676B">
+        <w:t>ringar placeras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A12D899" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F676B">
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F676B">
+        <w:t xml:space="preserve">nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C954BE">
+        <w:t>punkten 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F676B">
+        <w:t xml:space="preserve"> är det, i andra fall ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F676B">
+        <w:t xml:space="preserve"> de som anges i punkt 2, förbjudet att annullera en order med så kort varsel att leverantören inte rimligen kan för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F676B">
+        <w:softHyphen/>
+        <w:t>väntas hitta något alternativt sätt att få avsättning för eller använda produkterna i fråga.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8491A">
+        <w:t>Det innebär att det krävs en bedömning från fall till fall av leverantörens utsikter att hitta en alternativ köpare eller användning av produkterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8491A">
+        <w:t xml:space="preserve"> för att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8491A">
+        <w:t>avgöra om en annullering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8491A">
+        <w:t>är tillåten eller inte.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Detta gäller i fråga om annulleringar som görs med minst 30 dagars varsel, alternativt minst den tid som föreskrivs med stöd av 10 §. När det gäller annulle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ringar som sker med kortare varsel än 30 dagar, eller kortare varsel än den tid som föreskrivs med stöd av 10 §, krävs det inte någon bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning i det enskilda fallet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F676B">
+        <w:t>efter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F676B">
+        <w:softHyphen/>
+        <w:t>som sådana annulleringar är förbjud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F676B">
+        <w:softHyphen/>
+        <w:t>na enligt punkt 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200C4784" w14:textId="351DDAB1" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det är den köpare som önskar annullera en order enligt förutsättningarna i punkt 3 som ska göra den individuella bedömningen och som också står risken för att annulleringen inte är tillåten. Det är inte något krav, för att en annullering ska vara tillåten och köparen ska undgå risken för sank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgift, att det i efterhand går att konstatera att leverantören fak</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tiskt har funnit ett alternativ för produkterna. Det måste i stället göras en bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning av om leve</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rantören inte kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C7864">
+        <w:t xml:space="preserve">förväntas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>finna alternativ avsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning eller använd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning för produkterna. Det innebär att bedömningen ska göras mot bak</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>grund av den marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">situation som råder för den aktuella typen av produkter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D553D44" w14:textId="1944C4D5" w:rsidR="00B80F01" w:rsidRPr="0042026F" w:rsidRDefault="00B80F01" w:rsidP="0042026F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00B80F01" w:rsidRPr="0042026F" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId56"/>
+          <w:headerReference w:type="default" r:id="rId57"/>
+          <w:footerReference w:type="even" r:id="rId58"/>
+          <w:footerReference w:type="default" r:id="rId59"/>
+          <w:headerReference w:type="first" r:id="rId60"/>
+          <w:footerReference w:type="first" r:id="rId61"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Exempel på situationer som kan komma att omfattas av förbud mot annullering även om annulleringen sker med 30 dagars varsel eller mer – alternativt längre varsel än den tid som föreskrivits med stöd av 10 § – är om en köpare har beställt produkter som till sin karaktär eller mängd är av sådan art att det är svårt att hitta en alternativ köpare. Så kan exempelvis vara fallet när det gäller produkter som har en relativt lång produktionstid och en kort försäljningssäsong. Exempel på sådana produk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ter kan vara färskpotatis eller vissa högtidsrelaterade säsongsprodukter som har en kort försäljningsperiod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CDE41D" w14:textId="5E65E558" w:rsidR="00DB5529" w:rsidRDefault="00B80F01" w:rsidP="00E24938">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc221544145"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Europaparlamentets och rådets direktiv (EU) 2019/633 av den 17 april 2019 om otillbörliga handelsmetoder mellan företag i jordbruks- och livsmedelskedjan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidR="00DB5529">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0FD2CF" w14:textId="77777777" w:rsidR="00DB5529" w:rsidRDefault="00DB5529" w:rsidP="00E24938">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474FB5BF" w14:textId="77777777" w:rsidR="00DB5529" w:rsidRDefault="00DB5529" w:rsidP="00E24938">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAA1787" w14:textId="77777777" w:rsidR="00DB5529" w:rsidRDefault="00DB5529" w:rsidP="00E24938">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213062F5" w14:textId="77777777" w:rsidR="00DB5529" w:rsidRDefault="00DB5529" w:rsidP="00E24938">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B1A2C6" w14:textId="77777777" w:rsidR="00DB5529" w:rsidRDefault="00DB5529" w:rsidP="00E24938">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D118608" w14:textId="77777777" w:rsidR="00DB5529" w:rsidRDefault="00DB5529" w:rsidP="00E24938">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061383E9" w14:textId="77777777" w:rsidR="00DB5529" w:rsidRDefault="00DB5529" w:rsidP="00E24938">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0166E7AA" w14:textId="77777777" w:rsidR="00DB5529" w:rsidRDefault="00DB5529" w:rsidP="00DB5529">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BDCAE2" w14:textId="77777777" w:rsidR="00DB5529" w:rsidRDefault="00DB5529" w:rsidP="00DB5529">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39141785" w14:textId="77777777" w:rsidR="002513AF" w:rsidRDefault="002513AF" w:rsidP="00DB5529">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E3056E" w14:textId="77777777" w:rsidR="002513AF" w:rsidRDefault="002513AF" w:rsidP="00DB5529">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CBDF43" w14:textId="77777777" w:rsidR="0057535D" w:rsidRDefault="0057535D" w:rsidP="00DB5529">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27397E92" w14:textId="34259B84" w:rsidR="002513AF" w:rsidRDefault="002513AF" w:rsidP="00DB5529">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061C4AB2" w14:textId="3DD1731A" w:rsidR="002513AF" w:rsidRPr="00DB5529" w:rsidRDefault="002513AF" w:rsidP="00DB5529">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="002513AF" w:rsidRPr="00DB5529" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId62"/>
+          <w:headerReference w:type="default" r:id="rId63"/>
+          <w:footerReference w:type="even" r:id="rId64"/>
+          <w:footerReference w:type="default" r:id="rId65"/>
+          <w:headerReference w:type="first" r:id="rId66"/>
+          <w:footerReference w:type="first" r:id="rId67"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4735A7B5" w14:textId="5CE0DD42" w:rsidR="00DB62B9" w:rsidRDefault="00B80F01" w:rsidP="00A50275">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc221544146"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av promemorian Förbättrat genomförande av UTP-direktivets förbud mot sena annulleringar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="5782072C" w14:textId="3572C3A1" w:rsidR="00B80F01" w:rsidRPr="00743A72" w:rsidRDefault="00B80F01" w:rsidP="00743A72">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00B80F01" w:rsidRPr="00743A72" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId68"/>
+          <w:headerReference w:type="default" r:id="rId69"/>
+          <w:footerReference w:type="even" r:id="rId70"/>
+          <w:footerReference w:type="default" r:id="rId71"/>
+          <w:headerReference w:type="first" r:id="rId72"/>
+          <w:footerReference w:type="first" r:id="rId73"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0070614D">
+        <w:t xml:space="preserve">I promemorian föreslås en justering av reglerna om förbud mot sena </w:t>
+      </w:r>
+      <w:r>
+        <w:t>annul</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>leringar i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0070614D">
+        <w:t xml:space="preserve"> lagen (2021:579) om förbud mot otillbörliga handelsme</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0070614D">
+        <w:t>toder vid köp av jordbruks- och livsmedelsprodukter. Förslaget innebär att det läggs till ett förbud mot att en köpare av jordbruks- och livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0070614D">
+        <w:t>produkter tillämpar en metod som innebär att köparen annullerar en order med så kort varsel att leverantören inte rimligen kan förväntas hitta något alter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0070614D">
+        <w:t>na</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0070614D">
+        <w:t>tivt sätt att få avsättning för eller använda produkterna i fråga. Förslaget syftar till att säkerställa ett korrekt genomförande av det s.k. UTP-direkti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0070614D">
+        <w:t>vet (Europaparlamentets och rådets direktiv [EU] 2019/633 av den 17 april 2019 om otillbörliga handelsmetoder mellan företag i jord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0070614D">
+        <w:t>bruks- och livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0070614D">
+        <w:t>medelskedjan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B70498" w14:textId="0C0EFA9D" w:rsidR="00DB62B9" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc221544147"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="66EBB039" w14:textId="57D15AAB" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag till lag om ändring i lagen (2021:579) om förbud mot otillbörliga handelsmetoder vid köp av jordbruks- och livsmedelsprodukter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090CE54B" w14:textId="5B58F573" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8263E">
+        <w:t xml:space="preserve">Härigenom föreskrivs att 5 och 10 §§ lagen (2021:579) om förbud mot otillbörliga handelsmetoder vid köp av jordbruks- och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C8263E">
+        <w:t>livsmedelsproduk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C8263E">
+        <w:t>-ter ska ha följande lydelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184BECB4" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291DA342" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006140EB" w:rsidRPr="005B0E77" w14:paraId="62B55F72" w14:textId="77777777" w:rsidTr="00D26EBF">
+      <w:tr w:rsidR="00F33715" w:rsidRPr="005B0E77" w14:paraId="7B502502" w14:textId="77777777" w:rsidTr="002073E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="431841C7" w14:textId="66738E5E" w:rsidR="00855525" w:rsidRPr="005B0E77" w:rsidRDefault="00855525" w:rsidP="00125B02">
+          <w:p w14:paraId="65CC6F4D" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="005B0E77" w:rsidRDefault="00B80F01" w:rsidP="002073E6">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B1E7D">
+            <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Lydelse enligt förslaget i avsnitt 2.1</w:t>
+              <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14A03F9E" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="005B0E77" w:rsidRDefault="00855525" w:rsidP="00D26EBF">
+          <w:p w14:paraId="6ED6D1B5" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="002073E6">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="42380CCE" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00D1111D" w:rsidRDefault="00B80F01" w:rsidP="002073E6">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="631B8A74" w14:textId="4EDC0C21" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00DC55EB">
-[...15 lines deleted...]
-    <w:p w14:paraId="329B6F84" w14:textId="6FF2EA7A" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00DC55EB">
+    <w:p w14:paraId="4CA8A653" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>2 §</w:t>
-[...5 lines deleted...]
-        <w:footnoteReference w:id="2"/>
+        <w:t>5 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D01ADDE" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande metoder som tillämpas av en köpare av jordbruks- och livsme</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkter är förbjudna:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4478172F" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C42F3A" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. att betala senare än 30 dagar efter den tidpunkt som anges i 6 eller 7 §,</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006140EB" w14:paraId="724478F2" w14:textId="77777777" w:rsidTr="00D26EBF">
+      <w:tr w:rsidR="00F33715" w14:paraId="0D8B1299" w14:textId="77777777" w:rsidTr="002073E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1011D999" w14:textId="7315859D" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00D26EBF">
+          <w:p w14:paraId="4E1E3187" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="002073E6">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="006140EB">
-              <w:t>Skatt enligt denna lag tas ut med 25 procent av beskattningsunder</w:t>
+            <w:r w:rsidRPr="00C42F3A">
+              <w:t>2.</w:t>
             </w:r>
             <w:r>
-              <w:softHyphen/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="006140EB">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C42F3A">
+              <w:t xml:space="preserve">att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00343110">
+              <w:t>annullera</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C42F3A">
+              <w:t xml:space="preserve"> en order med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00504046">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>4–19</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>kortare varsel än 30 dagar, om inte något annat följer av före</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00504046">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> </w:t>
-[...9 lines deleted...]
-              <w:t>.</w:t>
+              <w:softHyphen/>
+              <w:t>skrifter som meddelats med stöd av 10 §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C42F3A">
+              <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17D5705E" w14:textId="5EB1DFF0" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00D26EBF">
+          <w:p w14:paraId="775EDE82" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="002073E6">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:jc w:val="left"/>
             </w:pPr>
-            <w:r w:rsidRPr="006140EB">
-              <w:t>Skatt enligt denna lag tas ut med 25 procent av beskattningsunder</w:t>
+            <w:r w:rsidRPr="00C42F3A">
+              <w:t>2. att annullera en order me</w:t>
             </w:r>
             <w:r>
-              <w:softHyphen/>
-[...26 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...18 lines deleted...]
-      <w:tr w:rsidR="006140EB" w14:paraId="4C2C20C6" w14:textId="77777777" w:rsidTr="005A3B52">
+      <w:tr w:rsidR="00F33715" w14:paraId="410398B8" w14:textId="77777777" w:rsidTr="002073E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F580E65" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="006140EB" w:rsidRDefault="00855525" w:rsidP="006140EB">
-[...15 lines deleted...]
-          <w:p w14:paraId="41343BFD" w14:textId="0E26C397" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="007B1E7D">
+          <w:p w14:paraId="2B552451" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C42F3A" w:rsidRDefault="00B80F01" w:rsidP="002073E6">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7394A449" w14:textId="0E6C00DF" w:rsidR="00855525" w:rsidRPr="006140EB" w:rsidRDefault="00855525" w:rsidP="006140EB">
+          <w:p w14:paraId="7C5EFBC2" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C533C5" w:rsidRDefault="00B80F01" w:rsidP="002073E6">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006140EB">
+            <w:r w:rsidRPr="00C533C5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>3 §</w:t>
-[...7 lines deleted...]
-              <w:footnoteReference w:id="3"/>
+              <w:t>a) kortare varsel än 30 dagar, eller den kortare tid som följer av föreskrifter som meddelats med stöd av 10 §, eller</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BEE3321" w14:textId="7E5691E6" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="007B1E7D">
+          <w:p w14:paraId="62ED347D" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C42F3A" w:rsidRDefault="00B80F01" w:rsidP="002073E6">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006140EB">
+            <w:r w:rsidRPr="00C533C5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>b) så kort varsel att leverantören inte rimligen kan förväntas hitta något alternativt sätt att få avsätt</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> procent av beskattningsunderlaget för leverans, unionsinternt förvärv och import av sådana livsmedel som avses i artikel 2 i EU:s livsmedels</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:softHyphen/>
-              <w:t>förordning, med undantag för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C533C5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ning för eller använda produkterna i fråga,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="387699EE" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00041BCA">
+    <w:p w14:paraId="4206A79B" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>1. vatten som avses i artikel 6 i dricksvattendirektivet, och</w:t>
+        <w:t>3. att ensidigt genomdriva en ändring av villkoren i ett avtal i fråga om intervall, metod, plats, tid eller volym för en leverans, kvalitetskrav, betal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning eller pris,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE61EA0" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="007B1E7D">
+    <w:p w14:paraId="1458BA35" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>2. spritdrycker, vin och starköl.</w:t>
+        <w:t>4. att ensidigt genomdriva en ändring av villkoren i ett avtal i fråga om de tjänster som anges i 12 § första stycket 3–5 eller andra stycket,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEC2F03" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. att kräva betalning av leverantören för sådant som inte är kopplat till leverantörens försäljning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D462ED" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. att begära att leverantören ska betala kostnaderna för försämring som sker eller förlust som uppkommer i köparens lokaler eller efter det att den köprättsliga risken har övergått till köparen, när sådan försämring eller förlust inte beror på leverantörens försumlighet eller fel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE3F9F7" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. att inte tillmötesgå leverantörens begäran att få en skriftlig bekräftelse av villkoren i ett avtal,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F9205E" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. att vidta eller hota med att vidta kommersiella repressalier mot en leverantör som utövar sina avtalsenliga eller juridiska rättigheter, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475B935C" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="005B4D38" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9. att kräva ersättning av leverantören för kostnaden för att hantera klago</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mål från kunder i samband med försäljningen av leverantörens jord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005B4D38">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bruks- och livsmedelsprodukter när det inte förekommit försumlighet eller fel från leverantörens sida. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104E45F4" w14:textId="41030BF1" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4D38">
+        <w:t>Bestämmelser om obehöriga angrepp på företagshemligheter finns i lagen (2018:558) om företagshemligheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14330943" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF41DB7" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10 §</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B1E7D" w14:paraId="4505B3A4" w14:textId="77777777" w:rsidTr="005A3B52">
+      <w:tr w:rsidR="00F33715" w14:paraId="104B4A7E" w14:textId="77777777" w:rsidTr="002073E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="625F653E" w14:textId="4AB394EA" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="003D6F49">
+          <w:p w14:paraId="0624CB0D" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="002073E6">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="007B1E7D">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00041BCA">
+            <w:r w:rsidRPr="00106D58">
+              <w:t>Regeringen får meddela föreskrif</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00106D58">
+              <w:t xml:space="preserve">ter om att en kortare period än vad som anges i 5 § första stycket </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED4131">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>6</w:t>
-[...11 lines deleted...]
-              <w:t>underlaget för leverans, unionsinternt förvärv och import av vatten som tappats på flaskor eller i behållare som är avsedda för försäljning.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106D58">
+              <w:t xml:space="preserve"> ska gälla i särskilda sektorer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00BBF07E" w14:textId="57CF9585" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="003D6F49">
+          <w:p w14:paraId="4C8E75D5" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="002073E6">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="007B1E7D">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00041BCA">
+            <w:r w:rsidRPr="00106D58">
+              <w:t>Regeringen får meddela föreskrif</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00106D58">
+              <w:t xml:space="preserve">ter om att en kortare period än vad som anges i 5 § första stycket </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008174E2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>12</w:t>
-[...11 lines deleted...]
-              <w:t>underlaget för leverans, unionsinternt förvärv och import av vatten som tappats på flaskor eller i behållare som är avsedda för försäljning.</w:t>
+              <w:t>2 a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106D58">
+              <w:t xml:space="preserve"> ska gälla i särskilda sektorer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BDCD6E7" w14:textId="027FCCF2" w:rsidR="00855525" w:rsidRPr="00811E52" w:rsidRDefault="00855525" w:rsidP="007B1E7D">
+    <w:p w14:paraId="793B164A" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00811E52" w:rsidRDefault="00B80F01" w:rsidP="00811E52">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722D3561" w14:textId="58B23BB9" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="006140EB">
+    <w:p w14:paraId="6AD309C5" w14:textId="730DF754" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00575FD0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-        <w:t>1. Denna lag träder i kraft den 1 januari 2028.</w:t>
+      <w:r w:rsidRPr="00575FD0">
+        <w:t>Denna lag träder i kraft den 1 ju</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2A94">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00575FD0">
+        <w:t>i 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B14CB3F" w14:textId="77777777" w:rsidR="004E1551" w:rsidRDefault="00855525" w:rsidP="006140EB">
+    <w:p w14:paraId="3D2AB231" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="005E0018" w:rsidRDefault="00B80F01" w:rsidP="005E0018">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3054D804" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00F33715" w:rsidRDefault="00B80F01" w:rsidP="00F33715">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:sectPr w:rsidR="004E1551" w:rsidSect="004E1551">
+        <w:ind w:firstLine="0"/>
+        <w:sectPr w:rsidR="00B80F01" w:rsidRPr="00F33715" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId74"/>
+          <w:headerReference w:type="default" r:id="rId75"/>
+          <w:footerReference w:type="even" r:id="rId76"/>
+          <w:footerReference w:type="default" r:id="rId77"/>
+          <w:headerReference w:type="first" r:id="rId78"/>
+          <w:footerReference w:type="first" r:id="rId79"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20919552" w14:textId="10B78274" w:rsidR="00DB62B9" w:rsidRDefault="00855525" w:rsidP="004E1551">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc214527567"/>
+    <w:p w14:paraId="41074B98" w14:textId="62717923" w:rsidR="00DB62B9" w:rsidRDefault="00B80F01" w:rsidP="00B916E7">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc221544148"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Ärendet och dess beredning</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="7FD98977" w14:textId="010C1159" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00140BBA">
+    <w:p w14:paraId="560F1D09" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00B916E7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I budgetpropositionen för 2026 (prop. 2025/26:1 Förslag till statens budget, finansplan och skattefrågor, avsnitt 13.19) bedömde regeringen att mervärdesskattesatsen på livsmedel tillfälligt bör sänkas från 12 procent till 6 procent under perioden den 1 april 2026 till och med den 31 december 2027. </w:t>
+        <w:t>Efter remiss har yttranden kommit in från Dagligvaruleverantörers för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bund, Föreningen foder och spannmål, Företagarna, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E330D7">
+        <w:t>Förvaltnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E330D7">
+        <w:softHyphen/>
+        <w:t>rätten i Stockholm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Kommerskollegium, Konkurrensverket, Kronofogde</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten, Lantbrukarnas Riksförbund, Livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>företagen, Livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ver</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ket, Regelrådet, Statens jordbruksverk, Svensk daglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>varu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handel, Svenska bonde- och småbrukarförbundet, Svenska fåravels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förbundet, Sveriges gris</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">företagare, Upphandlingsmyndigheten och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Visita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0556310A" w14:textId="479C1D01" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00D86A0D">
+    <w:p w14:paraId="7A0502FE" w14:textId="527DCED8" w:rsidR="00B80F01" w:rsidRPr="00B916E7" w:rsidRDefault="00B80F01" w:rsidP="003132A2">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">. Remissyttrandena finns tillgängliga i Finansdepartementet (Fi2025/01687). I denna proposition behandlas promemorians förslag. </w:t>
+        <w:sectPr w:rsidR="00B80F01" w:rsidRPr="00B916E7" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId80"/>
+          <w:headerReference w:type="default" r:id="rId81"/>
+          <w:footerReference w:type="even" r:id="rId82"/>
+          <w:footerReference w:type="default" r:id="rId83"/>
+          <w:headerReference w:type="first" r:id="rId84"/>
+          <w:footerReference w:type="first" r:id="rId85"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att yttra sig: Betodlarna, Ekologiska lantbrukarna, Hushållningssällskapens förbund, Kammarkollegiet, Kött- och charkföretagen, Livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>larna, Näringslivets regelnämnd, Potatisodlarna, Svensk fågel, Svensk han</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>del, Svenska köttföretagen AB, Svenska ägg, Svenskt närings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>liv, Sve</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">riges frö- och oljeväxtodlare, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E330D7">
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E330D7">
+        <w:t xml:space="preserve">ommuner och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E330D7">
+        <w:t>egioner,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Sveriges mjölkbönder, Sveriges nötköttsproducenter, Sveriges </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>spannmålsodlare</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och Växa Sverige.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4A5862" w14:textId="67218370" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2452189A" w14:textId="4D0CC1E5" w:rsidR="00DB62B9" w:rsidRDefault="00B80F01" w:rsidP="00BA087D">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc221544149"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådsremissens lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="38968ECD" w14:textId="5F8F13EA" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00140BBA">
+    <w:p w14:paraId="777B5BB4" w14:textId="7EA43CD1" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00A50C78">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag till lag om ändring i lagen (2021:579) om förbud mot otillbörliga handelsmetoder vid köp av jordbruks- och livsmedelsprodukter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BB30A4" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00A50C78">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00092357">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="18D498AC" w14:textId="19096C55" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="0E9050FE" w14:textId="58C1A3F1" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00A50C78">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000047FE">
+        <w:t>att 5 § lagen (2021:579) om förbud mot otillbörliga handelsmetoder vid köp av jordbruks- och livsmedelsprodukter ska ha följande lydelse.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="07C2EEB1" w14:textId="59758535" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00140BBA">
+    <w:p w14:paraId="286A3C19" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00A50C78">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0C957DD5" w14:textId="33166E4E" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00140BBA">
+    <w:p w14:paraId="7FD083CD" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00A50C78">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...1224 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1773"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="654"/>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A23346" w14:paraId="663D6C6E" w14:textId="77777777" w:rsidTr="00E74E30">
+      <w:tr w:rsidR="00A50C78" w:rsidRPr="005B0E77" w14:paraId="573C2F5C" w14:textId="77777777" w:rsidTr="00525F62">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:right w:w="57" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07FE6F67" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="00881599" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+          <w:p w14:paraId="7A5E27A9" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="005B0E77" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
             <w:pPr>
-              <w:spacing w:line="0" w:lineRule="auto"/>
+              <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:i/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="092478D5" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="005B0E77" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3AF1CE2A" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00A50C78">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697EF0C1" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00A50C78">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F018F">
+        <w:t>Följande metoder som tillämpas av en köpare av jordbruks- och livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004F018F">
+        <w:t>medelsprodukter är förbjudna:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E7119A" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00A50C78">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F018F">
+        <w:t>1. att betala senare än 30 dagar efter den tidpunkt som anges i 6 eller 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0E68">
+        <w:t>§,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A50C78" w14:paraId="0CF24431" w14:textId="77777777" w:rsidTr="00525F62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C9B1397" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F018F">
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F018F">
+              <w:t xml:space="preserve">att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>annullera</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F018F">
+              <w:t xml:space="preserve"> en order </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D56886">
+              <w:t xml:space="preserve">med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A639E">
+              <w:t>kor</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008A639E">
+              <w:t>tare varsel än 30 dagar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B820E2">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F018F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC1211">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>om inte nå</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC1211">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">got annat </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00374572">
+              <w:t xml:space="preserve">följer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F018F">
+              <w:t>av före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="004F018F">
+              <w:t>skrifter som meddelats med stöd av 10 §,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="744B6F1B" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00E67C72" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F018F">
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00997786">
+              <w:t xml:space="preserve">att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>annullera</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00997786">
+              <w:t xml:space="preserve"> en order med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A639E">
+              <w:t>kor</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008A639E">
+              <w:t>tare varsel än 30 dagar,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC1211">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller den kor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC1211">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">tare tid som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00374572">
+              <w:t xml:space="preserve">följer </w:t>
+            </w:r>
+            <w:r>
+              <w:t>av föreskrif</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ter som meddelats med stöd av 10 §,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50C78" w14:paraId="362AAFF6" w14:textId="77777777" w:rsidTr="00525F62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="452EB623" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="004F018F" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:right w:w="57" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="470464BC" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="00881599" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+          <w:p w14:paraId="2C0E283E" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00FA0E0C" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
             <w:pPr>
-              <w:pStyle w:val="TabellRader"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>att, i andra fall än de som anges i 2, annullera en order med så kort varsel att leverantören inte rimligen kan förväntas hitta något alternativt sätt att få avsätt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ning för eller använda produkterna i fråga,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50C78" w14:paraId="46A14B26" w14:textId="77777777" w:rsidTr="00525F62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EAD3740" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C55245" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C55245">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> att ensidigt genomdriva en änd</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ring av villkoren i ett avtal i fråga om intervall, metod, plats, tid eller volym för en leverans, kvali</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tetskrav, betal</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning eller pris,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="762D65A4" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>Brutto</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C55245">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:br/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="1D9FF948">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">att ensidigt genomdriva en ändring av villkoren i ett avtal i fråga om intervall, metod, plats, tid eller volym </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>för</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> en leverans, kvali</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tetskrav, betal</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning eller pris,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50C78" w14:paraId="5E3E74BD" w14:textId="77777777" w:rsidTr="00525F62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34CCD356" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>202</w:t>
+              <w:t>4.</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>6</w:t>
+              <w:t xml:space="preserve"> att ensidigt genomdriva en ändring av villkoren i ett avtal i fråga om de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>tjänster</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> som anges i 12 § första stycket 3–5 eller andra stycket,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:right w:w="57" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E99617B" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+          <w:p w14:paraId="30D45E9D" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
             <w:pPr>
-              <w:pStyle w:val="TabellRader"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C85451">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
             <w:r>
+              <w:t xml:space="preserve">. att ensidigt genomdriva en ändring av villkoren i ett avtal i fråga om de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>tjänster</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> som anges i 12 § första stycket 3–5 eller andra stycket,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50C78" w14:paraId="13410CE9" w14:textId="77777777" w:rsidTr="00525F62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D117059" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>Netto</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>202</w:t>
+              <w:t>. att kräva betalning av leve</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>6</w:t>
+              <w:softHyphen/>
+              <w:t>ran</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">tören för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>sådant</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> som inte är kopplat till leverantörens försäljning,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:right w:w="57" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D3D75B7" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="1D9FF948" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+          <w:p w14:paraId="410FB935" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00CA1585" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
             <w:pPr>
-              <w:pStyle w:val="TabellRader"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. att kräva betalning av leve</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ran</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">tören </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>för</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> sådant som inte är kopplat till leverantörens försäljning,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50C78" w14:paraId="66468EBD" w14:textId="77777777" w:rsidTr="00525F62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4198F447" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. att begära att leverantören ska betala kostnaderna för försämring som sker eller förlust som upp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kom</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">mer i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>köparens</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> lokaler eller efter det att den köprättsliga risken har övergått till köparen, när sådan för</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">sämring eller förlust inte beror på </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>leverantörens försumlighet eller fel,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23E01306" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>Netto</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
+              <w:t>. att begära att leverantören ska betala kostnaderna för försämring som sker eller förlust som upp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kom</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">mer i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>köpa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:softHyphen/>
+              <w:t>rens</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> lokaler eller efter det att den köprättsliga risken har övergått till köparen, när sådan för</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">sämring eller förlust inte beror på </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:br/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="1D9FF948">
+              <w:t>leverantörens försumlighet eller fel,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50C78" w14:paraId="4093E500" w14:textId="77777777" w:rsidTr="00525F62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BDEE664" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>27</w:t>
+              <w:t>. att inte tillmötesgå leveran</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tö</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>rens begäran att få en skriftlig be</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kräftelse av villkoren i ett avtal,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:right w:w="57" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29D9B2A4" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="00881599" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+          <w:p w14:paraId="71395C39" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00C85451" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
             <w:pPr>
-              <w:pStyle w:val="TabellRader"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
               <w:rPr>
-                <w:b/>
-[...27 lines deleted...]
-                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. att inte tillmötesgå leveran</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tö</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">rens </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>begäran</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> att få en skriftlig be</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kräftelse av villkoren i ett avtal,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A50C78" w14:paraId="0BC335B1" w14:textId="77777777" w:rsidTr="00525F62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04C5193B" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>att vidta eller hota med att vidta</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> kommersiella repressalier mot en le</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>verantör som utövar sina avtals</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>enliga eller juridiska rättigheter, och</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="654" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:right w:w="57" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FA70A28" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+          <w:p w14:paraId="186592F3" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
             <w:pPr>
-              <w:pStyle w:val="TabellRader"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1D9FF948">
+            <w:r w:rsidRPr="00C85451">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>Varaktig</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve"> effekt</w:t>
+              <w:t>att vidta eller hota med att vidta</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> kommersiella repressalier mot en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>leverantör</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> som utövar sina avtals</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>enliga eller juridiska rättigheter, och</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A23346" w14:paraId="12DAE481" w14:textId="77777777" w:rsidTr="00E74E30">
+      <w:tr w:rsidR="00A50C78" w14:paraId="3D911016" w14:textId="77777777" w:rsidTr="00525F62">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:right w:w="57" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D75B83D" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="006A63CE" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+          <w:p w14:paraId="5AEF90BB" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
             <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85451">
               <w:rPr>
-                <w:szCs w:val="18"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
+              <w:t>9</w:t>
+            </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Offentligfinansiell effekt </w:t>
+              <w:t>. att kräva ersättning av leve</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ran</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tören för kostnaden för att hantera klago</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">mål från kunder i samband </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0E0C">
+              <w:t>med</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> försäljningen av leverantörens jord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>bruks- och livsmedelsproduk</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ter när det inte förekommit försum</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>lig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>het eller fel från leverantörens sida.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:right w:w="57" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0829D4CE" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00E74E30">
+          <w:p w14:paraId="33903013" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00525F62">
             <w:pPr>
-              <w:pStyle w:val="TabellRader"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C85451">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
             <w:r>
-              <w:t>-15,94</w:t>
-[...17 lines deleted...]
-            </w:pPr>
+              <w:t>. att kräva ersättning av leve</w:t>
+            </w:r>
             <w:r>
-              <w:t>-15,94</w:t>
-[...16 lines deleted...]
-            </w:pPr>
+              <w:softHyphen/>
+              <w:t>ran</w:t>
+            </w:r>
             <w:r>
-              <w:t>-21,25</w:t>
-[...16 lines deleted...]
-            </w:pPr>
+              <w:softHyphen/>
+              <w:t>tören för kostnaden för att han</w:t>
+            </w:r>
             <w:r>
-              <w:t>0,00</w:t>
-[...17 lines deleted...]
-            </w:pPr>
+              <w:softHyphen/>
+              <w:t>tera klago</w:t>
+            </w:r>
             <w:r>
-              <w:t>-0,24</w:t>
+              <w:softHyphen/>
+              <w:t>mål från kunder i sam</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>band med försäljningen av leveran</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>törens jord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>bruks- och livsmedels</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>pro</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>dukter när det inte förekommit försumlighet eller fel från leveran</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>törens sida.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E7A250D" w14:textId="1B94B540" w:rsidR="00855525" w:rsidRPr="00A23346" w:rsidRDefault="00855525" w:rsidP="0055459C">
-[...7 lines deleted...]
-        <w:t>Finansdepartementet</w:t>
+    <w:p w14:paraId="7FD1F113" w14:textId="476101FC" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00A50C78">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelser om obehöriga angrepp på företagshemligheter finns i lagen (2018:558) om företagshemligheter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DE886F" w14:textId="3F0D6A79" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="41E27B1B" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00811E52" w:rsidRDefault="00B80F01" w:rsidP="00811E52">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="15F62F3C" w14:textId="16EE146C" w:rsidR="00855525" w:rsidRPr="00E12854" w:rsidRDefault="00855525" w:rsidP="00B42EBF">
+    <w:p w14:paraId="28998AAF" w14:textId="462F4D2D" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00A50C78">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256A272E" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="005E0018" w:rsidRDefault="00B80F01" w:rsidP="005E0018">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="000F57A8">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3ACFDCEC" w14:textId="39A46F98" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
-[...104 lines deleted...]
-    <w:p w14:paraId="78ADC37E" w14:textId="6BE600D4" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="000F57A8">
+    <w:p w14:paraId="5D42233E" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00A50C78" w:rsidRDefault="00B80F01" w:rsidP="00A50C78">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...1320 lines deleted...]
-        <w:sectPr w:rsidR="00855525" w:rsidSect="004E1551">
+        <w:sectPr w:rsidR="00B80F01" w:rsidRPr="00A50C78" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId86"/>
+          <w:headerReference w:type="default" r:id="rId87"/>
+          <w:footerReference w:type="even" r:id="rId88"/>
+          <w:footerReference w:type="default" r:id="rId89"/>
+          <w:headerReference w:type="first" r:id="rId90"/>
+          <w:footerReference w:type="first" r:id="rId91"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D681FCC" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00855525">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="24" w:name="_Toc214527579"/>
+    <w:p w14:paraId="5E31054B" w14:textId="31DC10DD" w:rsidR="00DB62B9" w:rsidRDefault="00B80F01" w:rsidP="0079084A">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc221544150"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Författningskommentar</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="52E45FAF" w14:textId="0E22576E" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+    <w:p w14:paraId="7AA21877" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D501A">
+        <w:t>Utdrag ur protokoll vid sammanträde 2026-02-06</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0B006263" w14:textId="07495659" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="009C1796">
+    <w:p w14:paraId="37918711" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRPr="005A475B" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F75823" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRPr="001D501A" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D501A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009C1796">
+        <w:t>Närvarande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D501A">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D501A">
+        <w:t>F.d.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D501A">
+        <w:t xml:space="preserve"> justitieråden Gudmund </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D501A">
+        <w:t>Toijer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D501A">
+        <w:t xml:space="preserve"> och Mats Anderson samt justitierådet Marie Jönsson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFD230F" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D501A">
+        <w:t>Förbättrat genomförande av UTP-direktivets förbud mot sena annulleringar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D36E951" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRPr="001D501A" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EA18D70" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D501A">
+        <w:t>Enligt en lagrådsremiss den 8 januari 2026 har regeringen (Landsbygds- och infrastrukturdepartementet) beslutat inhämta Lagrådets yttrande över förslag till lag om ändring i lagen (2021:579) om förbud mot otillbörliga handelsmetoder vid köp av jordbruks- och livsmedelsprodukter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BBC055" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRPr="005A475B" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BCE2AA8" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D501A">
+        <w:t>Förslaget har inför Lagrådet föredragits av rättssakkunniga Emilia</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D501A">
+        <w:t xml:space="preserve">Franke. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F476E8F" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRPr="005A475B" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526943C8" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D501A">
+        <w:t xml:space="preserve">Förslaget föranleder följande yttrande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5A35B6" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRPr="005A475B" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ECB49BB" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A35236">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>9 kap.</w:t>
+        <w:t>Förslaget till lag om ändring i lagen om förbud mot otillbörliga handels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A35236">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>metoder vid köp av jordbruks- och livsmedelsprodukter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780F200A" w14:textId="79D2B730" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="00640C08">
+    <w:p w14:paraId="17D850C5" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRPr="001D501A" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="609F5421" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="001D501A">
+        <w:t xml:space="preserve">5 § </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B856576" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="00B3228A">
+    <w:p w14:paraId="5B6B6987" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRPr="001D501A" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42BC3D54" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:rPr>
-[...140 lines deleted...]
-      <w:r w:rsidRPr="009C1796">
+      </w:pPr>
+      <w:r w:rsidRPr="001D501A">
+        <w:t xml:space="preserve">Paragrafen innehåller en lista över handelsmetoder som är förbjudna om de tillämpas av en köpare av jordbruks- och livsmedelsprodukter. I första stycket punkt 2 finns en bestämmelse om att det är förbjudet att annullera en order med kortare varsel än 30 dagar, eller den kortare tid som följer av föreskrifter som har meddelats med stöd av 10 §. I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4600D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>första och andra styckena</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> ändras skattesatsen från 12 till 6 procent.</w:t>
+        <w:t>punkt 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D501A">
+        <w:t xml:space="preserve"> förs en ny be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D501A">
+        <w:t xml:space="preserve">stämmelse in som innebär att det även är förbjudet att i andra fall annullera en order med så kort varsel att leverantören inte rimligen kan förväntas hitta något alternativt sätt att få avsättning för eller använda produkterna i fråga. Den nya bestämmelsen ska träda i kraft den 1 juni 2026. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0520FAD6" w14:textId="6EEE4AA1" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+    <w:p w14:paraId="4A899ED3" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRPr="001D501A" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C3798C5" w14:textId="2DAA9BF0" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="009C1796">
+    <w:p w14:paraId="1C9EE04B" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>9 kap.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="001D501A">
+        <w:t>Av lagrådsremissen framgår att den föreslagna lagändringen syftar till att säkerställa att UTP-direktivet genomförs fullt ut i svensk rätt. Det framgår att bestämmelserna skulle ha börjat tillämpas senast den 1 november 2021. Mot denna bakgrund görs bedömningen att lagändringen bör träda i kraft så snart som möjligt. Vidare görs bedömningen att direktivet inte ger utrymme för att införa någon övergångsbestämmelse för att ge aktörer tid att anpassa tillämpningen av befintliga avtal till den nya regeln.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C1A871" w14:textId="08071107" w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidRDefault="00855525" w:rsidP="00640C08">
+    <w:p w14:paraId="160F5658" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRPr="005A475B" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6570312D" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:rPr>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="009C1796">
+      </w:pPr>
+      <w:r w:rsidRPr="001D501A">
+        <w:t xml:space="preserve">Den nya bestämmelsen är inte försedd med någon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4600D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>3–18 §§</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>övergångsbestämmelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D501A">
+        <w:t>. Avsikten är att frånvaron av en övergångsbestämmelse leder till att den före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D501A">
+        <w:t>slagna regeln får verkningar för redan ingångna avtal. Det är visser</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D501A">
+        <w:t>ligen så att annulleringar som har skett före ikraftträdandet får bedömas enligt lagen vid tiden för annulleringen. När det är fråga om ett avtal som gäller över tidpunkten för ikraftträdandet kan lagändringen dock inte upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D501A">
+        <w:t xml:space="preserve">fattas på annat sätt än att möjligheten till annullering inskränks i så måtto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D501A">
+        <w:lastRenderedPageBreak/>
+        <w:t>att de nya reglerna ska tillämpas på annulleringar efter ikraftträdandet även i det rådande avtalsförhållandet. En sådan ordning bör användas med stor försiktighet och förutsätter goda skäl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1B88EE" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRPr="005A475B" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6760D66B" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRPr="001D501A" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D501A">
+        <w:t>Det skäl som har angetts är att implementeringen av direktivet borde ha varit genomförd redan den 1 maj 2021. Detta framstår inte i sig som ett helt övertygande skäl, och hur saken ställer sig ur berörda aktörers per</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D501A">
+        <w:t>spek</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D501A">
+        <w:t>tiv berörs inte närmare i remissen. Det saknas sålunda en analys av kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D501A">
+        <w:t>sekvenserna för gällande avtal av olika slag och vilka följder det skulle få om Sverige inte fullt ut inför reglerna den 1 juni 2026. Enligt Lagrådets uppfattning bör det i det fortsatta lagstiftningsarbetet övervägas om en övergångsbestämmelse ska införas. Alternativt måste det motiveras varför det är nödvändigt att låta bestämmelsen få verkan för redan ingångna avtal och belysas vilka verkningarna blir för dessa</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA9DC4F" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="009C1796">
+    <w:p w14:paraId="5B55837C" w14:textId="77777777" w:rsidR="007F10DE" w:rsidRPr="007F10DE" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="492DDFC1" w14:textId="7FE52235" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="009C1796">
+    <w:p w14:paraId="2540B6C9" w14:textId="0820BFB8" w:rsidR="007F10DE" w:rsidRPr="007F10DE" w:rsidRDefault="007F10DE" w:rsidP="007F10DE">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...127 lines deleted...]
-        <w:sectPr w:rsidR="00855525" w:rsidRPr="009C1796" w:rsidSect="004E1551">
+        <w:sectPr w:rsidR="007F10DE" w:rsidRPr="007F10DE" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId92"/>
+          <w:headerReference w:type="default" r:id="rId93"/>
+          <w:footerReference w:type="even" r:id="rId94"/>
+          <w:footerReference w:type="default" r:id="rId95"/>
+          <w:headerReference w:type="first" r:id="rId96"/>
+          <w:footerReference w:type="first" r:id="rId97"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C1796">
-[...147 lines deleted...]
-      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2D8A3256" w14:textId="54E6D2E5" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="004E1551">
+        <w:p w14:paraId="311ED9A9" w14:textId="27C59927" w:rsidR="00B80F01" w:rsidRDefault="00FF3F36" w:rsidP="001A4D8B">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:before="720" w:after="190"/>
+            <w:spacing w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="29B9E06A" w14:textId="24892078" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F85486">
+    <w:p w14:paraId="07910456" w14:textId="2B27B8D1" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214527584"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc221544151"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2025-11-20T00:00:00Z">
+          <w:date w:fullDate="2026-02-19T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FB2F43">
-            <w:t>den 20 november 2025</w:t>
+          <w:r>
+            <w:t>den 19 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="5AE30DCF" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F85486">
+    <w:p w14:paraId="616005D9" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5395AD18" w14:textId="14B1F248" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F85486">
+    <w:p w14:paraId="3BCD2EEC" w14:textId="7CE104A1" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004E1551">
-[...6 lines deleted...]
-            <w:t xml:space="preserve">Svantesson, Edholm, Waltersson Grönvall, Strömmer, </w:t>
+          <w:r w:rsidR="00FF3F36" w:rsidRPr="00955F3E">
+            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Forssell, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="004E1551">
-[...7 lines deleted...]
-          <w:r w:rsidR="004E1551">
+          <w:r w:rsidR="00FF3F36" w:rsidRPr="00955F3E">
             <w:t>Slottner</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="004E1551">
+          <w:r w:rsidR="00FF3F36" w:rsidRPr="00955F3E">
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="004E1551">
+          <w:r w:rsidR="00FF3F36" w:rsidRPr="00955F3E">
             <w:t>Wykman</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="004E1551">
-            <w:t xml:space="preserve">, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, </w:t>
+          <w:r w:rsidR="00FF3F36" w:rsidRPr="00955F3E">
+            <w:t xml:space="preserve">, Malmer </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="004E1551">
+          <w:r w:rsidR="00FF3F36" w:rsidRPr="00955F3E">
+            <w:t>Stenergard</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00FF3F36" w:rsidRPr="00955F3E">
+            <w:t xml:space="preserve">, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00FF3F36" w:rsidRPr="00955F3E">
             <w:t>Dousa</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="004E1551">
+          <w:r w:rsidR="00FF3F36" w:rsidRPr="00955F3E">
             <w:t xml:space="preserve">, Larsson, Britz, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="004E1551">
+          <w:r w:rsidR="00FF3F36" w:rsidRPr="00955F3E">
             <w:t>Mohamsson</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="004E1551">
+          <w:r w:rsidR="00FF3F36" w:rsidRPr="00955F3E">
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="004E1551">
+          <w:r w:rsidR="00FF3F36" w:rsidRPr="00955F3E">
             <w:t>Lann</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="301E44F7" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F85486">
+    <w:p w14:paraId="498DEC73" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14488A01" w14:textId="40EAFE60" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F85486">
+    <w:p w14:paraId="64B4D403" w14:textId="44B662BC" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FB2F43">
-            <w:t>Elisabeth Svantesson</w:t>
+          <w:r w:rsidR="00FB65FE">
+            <w:t>Carlson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3DE30CC6" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="00827386" w:rsidRDefault="00855525" w:rsidP="00F85486">
+    <w:p w14:paraId="083667F0" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00827386" w:rsidRDefault="00B80F01" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A6DDB8D" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="00915BF3" w:rsidRDefault="00855525" w:rsidP="00F85486">
+    <w:p w14:paraId="2A3E046E" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="00915BF3" w:rsidRDefault="00B80F01" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738C7EF8" w14:textId="77777777" w:rsidR="00855525" w:rsidRPr="006E102E" w:rsidRDefault="00855525" w:rsidP="00F85486">
+    <w:p w14:paraId="283CCA2D" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRPr="006E102E" w:rsidRDefault="00B80F01" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FEFEC9F" w14:textId="77777777" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F85486">
+    <w:p w14:paraId="3F24EE80" w14:textId="77777777" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62558BC4" w14:textId="658008DB" w:rsidR="00855525" w:rsidRDefault="00855525" w:rsidP="00F85486">
+    <w:p w14:paraId="06DE694A" w14:textId="66064AD7" w:rsidR="00B80F01" w:rsidRDefault="00B80F01" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004E1551">
-            <w:t>Tillfälligt sänkt mervärdesskatt på livsmedel</w:t>
+          <w:r w:rsidR="00FF3F36">
+            <w:t>Förbättrat genomförande av UTP-direktivets förbud mot sena annulleringar</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="582DCFB7" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="113DF206" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId36"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId41"/>
+      <w:headerReference w:type="even" r:id="rId98"/>
+      <w:headerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="even" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:headerReference w:type="first" r:id="rId102"/>
+      <w:footerReference w:type="first" r:id="rId103"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FC8C21F" w14:textId="77777777" w:rsidR="0070606B" w:rsidRDefault="0070606B" w:rsidP="00F8009C">
+    <w:p w14:paraId="2C716848" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRDefault="00A301CD" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6048ECD6" w14:textId="77777777" w:rsidR="0070606B" w:rsidRDefault="0070606B" w:rsidP="00F8009C">
+    <w:p w14:paraId="2810B260" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRDefault="00A301CD" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7594,3862 +11808,13885 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trade Gothic Pro">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="03E3F065" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="4CC3D9B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="35" name="Textruta 4"/>
+              <wp:docPr id="37" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4DF4297D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="655DF9AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4DF4297D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="655DF9AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1492F8CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="2C19A3F7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="44" name="Textruta 4"/>
+              <wp:docPr id="46" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="000C73CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7FBDA8BC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="000C73CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="7FBDA8BC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7A90B4DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3DAACE64" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251624448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:docPr id="47" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7158BA4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5C2B350C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251624448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7158BA4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5C2B350C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="12B9CE15" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="25B955AC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251623424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:docPr id="45" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="01735D5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1CF28CB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251623424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="01735D5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1CF28CB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3544A84D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="28DE2D3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="36" name="Textruta 1"/>
+              <wp:docPr id="49" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="53C90215" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="79BB1190" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="79BB1190" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="77BF4F24" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251626496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="50" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="122B6A63" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251626496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="53C90215" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="122B6A63" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="428531A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="48E8CC54" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251625472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="34" name="Textruta 1"/>
+              <wp:docPr id="48" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="204F4003" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4200BD40" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251625472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="204F4003" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4200BD40" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5C6D429A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7A9A6DEA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:docPr id="55" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="39CD3591" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="26B15721" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00855525">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="39CD3591" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="26B15721" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00855525">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="055E00D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4AA5770D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="56" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2A381761" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251630592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2A381761" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3C52A50D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251629568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="54" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="12C55672" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251629568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="12C55672" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0BEC1A18" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="58" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="136608D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="136608D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7949F494" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251618304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="143CD672" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251618304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="143CD672" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2DA55DEE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="59" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="657FBDC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251632640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="657FBDC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="270C5B30" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251631616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3B1136C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251631616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3B1136C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="50CDB97B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="61" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3961E972" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3961E972" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="14F64C0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="62" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="24246F36" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="24246F36" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5CAE9D3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="60" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="242E2476" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="242E2476" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="521843AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="64" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="35EDC297" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="35EDC297" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="54CCB359" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251636736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="65" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6FA5430F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251636736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6FA5430F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="638255DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251635712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="63" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5DF25FDA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251635712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5DF25FDA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1AAC2875" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="67" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="45B75DA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="45B75DA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D63A599" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="68" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="38925B8A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="38925B8A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="085539B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251617280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0E60035C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251617280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0E60035C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="431BA5CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="66" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="796B046C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="796B046C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="10CBB32F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="70" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5F72A5BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5F72A5BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="48AA9B0F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="71" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="44FD8559" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="44FD8559" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6D0121AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="69" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="63E11FB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="63E11FB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2C376960" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="73" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="25BCC63B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="25BCC63B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="635F1534" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="74" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="59344FFD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="59344FFD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="45F6FCAD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="72" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3F503396" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3F503396" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="61030B36" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="76" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7EA39225" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDapVbieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qpcUJwtCfACsod8cJDNzLByUVFr3crAj4ITzNCD05zj/f00QYIfeglztbgf712&#10;H+2JuqTlrKGZK3j4uRFecWa+WiL1RX4eeYTpcD7+SERi/lSzOtXYTX0NRImcNoyTSYz2aPai9lA/&#10;0XqYx6ykElZS7oLjXrzGbhPQepFqPk9GNJZO4K1dOhlDR5gjNx/bJ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDapVbieAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7EA39225" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4F31DE7B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="77" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="02F33C43" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClFxk3eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YjgngArKHfECw/dyAQnFxW93q0I+CA8zQg9OM093tNHGyD0oZc4W4P/9dp9&#10;tCfqkpazhmau4OHnRnjFmflqidQX+XnkEabD+fgjEYn5U83qVGM39TUQJXLaME4mMdqj2YvaQ/1E&#10;62Ees5JKWEm5C4578Rq7TUDrRar5PBnRWDqBt3bpZAwdYY7cfGyfhHc9gZGYfwf76RTTFzzubKNn&#10;cPMNEhcTySPQHar9A9BIJ+736yfujNNzsjouydlvAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUXGTd4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="02F33C43" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="72AD99A9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="75" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="31AC3832" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAmRweAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgnB0Z4ASyh3xAsP3cgEJ28qer1bEfBBeJoRenCae7ynjzZA6EMvcbYG/+u1&#10;+2hP1CUtZw3NXMHDz43wijPz1RKpL/JR5BGmw2j8kYjE/Klmeaqxm3oBRImcNoyTSYz2aPai9lA/&#10;03qYx6ykElZS7oLjXlxgtwlovUg1nycjGksn8NY+OhlDR5gjN5/aZ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsCZHB4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="31AC3832" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5D7A2BDC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="46B927B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="46B927B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="18F5025F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="79" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7FE28C47" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7FE28C47" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="114E815F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="80" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3105B25B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3105B25B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="376FD986" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="78" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="028FAEC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00B80F01">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="028FAEC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00B80F01">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2835F667" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="82" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1F1F268C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1099" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFhjkieQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz8ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxYY5InkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1F1F268C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="42729576" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="83" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="109116E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1100" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6NHb3eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnewIsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6NHb3eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="109116E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer45.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5858F236" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="81" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="41097DDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1101" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEIQuweQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRf8fLwjwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEIQuweQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="41097DDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2188C43D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251620352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="275729C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251620352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="275729C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="77406447" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251619328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="39" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="618E59C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="648BCF12" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00855525">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251619328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="618E59C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="648BCF12" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00855525">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="572859A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7D366CE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:docPr id="43" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7E274BB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="62D9864A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00855525">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>1</w:t>
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7E274BB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="62D9864A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00855525">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>1</w:t>
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="784A8F31" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="31F61111" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251622400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:docPr id="44" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="49EF0F31" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="60B24781" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00855525">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251622400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="49EF0F31" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="60B24781" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00855525">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2AE34C22" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5F6C9A09" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251621376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="42" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2DE3E0DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="70BCF0CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00855525">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251621376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2DE3E0DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="70BCF0CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00855525">
-[...154 lines deleted...]
-                    <w:r w:rsidR="00855525">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F18870D" w14:textId="77777777" w:rsidR="0070606B" w:rsidRDefault="0070606B" w:rsidP="006923D1">
+    <w:p w14:paraId="040184B8" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRDefault="00A301CD" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21F0D2E4" w14:textId="77777777" w:rsidR="0070606B" w:rsidRPr="006923D1" w:rsidRDefault="0070606B" w:rsidP="006923D1">
+    <w:p w14:paraId="3241D348" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRPr="006923D1" w:rsidRDefault="00A301CD" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10CD1784" w14:textId="77777777" w:rsidR="0070606B" w:rsidRDefault="0070606B" w:rsidP="006923D1">
+    <w:p w14:paraId="6F6B5613" w14:textId="77777777" w:rsidR="00A301CD" w:rsidRDefault="00A301CD" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...36 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="12ED7B9A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4B0FF48C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4BAD642E" w14:textId="7785D601" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00664D04">
+                        <w:p w14:paraId="719BF61A" w14:textId="7A74E5E7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1412310834"/>
+                              <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
+                              <w:r w:rsidR="00FF3F36">
                                 <w:t>Prop.</w:t>
                               </w:r>
-                            </w:sdtContent>
-[...16 lines deleted...]
-                                <w:t>2025/26:55</w:t>
+                              <w:r w:rsidR="002561D9">
+                                <w:t xml:space="preserve"> 2025/26:135</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4BAD642E" w14:textId="7785D601" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00664D04">
+                  <w:p w14:paraId="719BF61A" w14:textId="7A74E5E7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1412310834"/>
+                        <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
+                        <w:r w:rsidR="00FF3F36">
                           <w:t>Prop.</w:t>
                         </w:r>
-                      </w:sdtContent>
-[...16 lines deleted...]
-                          <w:t>2025/26:55</w:t>
+                        <w:r w:rsidR="002561D9">
+                          <w:t xml:space="preserve"> 2025/26:135</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="51B95006" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="42FF7E4F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3E1029F6" w14:textId="2F949D57" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="441201724"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1140769885"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3E1029F6" w14:textId="2F949D57" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="441201724"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1140769885"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="46CD5414" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2443BF0F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1A983968" w14:textId="7DD330FE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1178737302"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-2008276626"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1A983968" w14:textId="7DD330FE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1178737302"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-2008276626"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6B7FDC8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="12" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="49506993" w14:textId="170491CB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1507708318"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1932498043"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="49506993" w14:textId="170491CB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1507708318"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1932498043"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7249CF4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2A2574D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2D454F1D" w14:textId="02AE84DB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1376695527"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1545021571"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2D454F1D" w14:textId="02AE84DB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1376695527"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1545021571"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2025DF6B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="16" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="428CFD80" w14:textId="29790F56" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1808508198"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-199246888"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="428CFD80" w14:textId="29790F56" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1808508198"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-199246888"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4AAD9799" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="145F6F94" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4A9934A6" w14:textId="62F9D0F1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-452324986"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1653748362"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4A9934A6" w14:textId="62F9D0F1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-452324986"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1653748362"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3C32BD04" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4456FEAF" w14:textId="1896B2B9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1326820351"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-141350810"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4456FEAF" w14:textId="1896B2B9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1326820351"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-141350810"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5D6052C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7C9EFC78" w14:textId="386E8B75" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="406809228"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1217775106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7C9EFC78" w14:textId="386E8B75" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="406809228"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1217775106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6EC145A3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7D4906FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="21" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5E63C754" w14:textId="29610567" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00664D04">
+                        <w:p w14:paraId="5FB0F9A7" w14:textId="57B3BC92" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1774581989"/>
+                              <w:id w:val="1187797057"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-503134447"/>
+                              <w:id w:val="451133907"/>
                               <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>2025/26:55</w:t>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5E63C754" w14:textId="29610567" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00664D04">
+                  <w:p w14:paraId="5FB0F9A7" w14:textId="57B3BC92" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1774581989"/>
+                        <w:id w:val="1187797057"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-503134447"/>
+                        <w:id w:val="451133907"/>
                         <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>2025/26:55</w:t>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3449997E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5136D34D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="093C0129" w14:textId="7EE914F7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2F11799F" w14:textId="72F918E3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1140255855"/>
+                              <w:id w:val="-1729751355"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-8225937"/>
+                              <w:id w:val="-1032109843"/>
                               <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>2025/26:55</w:t>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWF+KNegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="093C0129" w14:textId="7EE914F7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2F11799F" w14:textId="72F918E3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1140255855"/>
+                        <w:id w:val="-1729751355"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-8225937"/>
+                        <w:id w:val="-1032109843"/>
                         <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>2025/26:55</w:t>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="725C1E44" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="780C9845" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5EBE3450" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6BEE0C0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="14" name="Textruta 3"/>
+              <wp:docPr id="23" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="534B0A61" w14:textId="3435D9B3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
+                        <w:p w14:paraId="707E2DE0" w14:textId="080815ED" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="28610861"/>
+                              <w:id w:val="1734728648"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1024705066"/>
+                              <w:id w:val="-551776939"/>
                               <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>2025/26:55</w:t>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="2729DD2E" w14:textId="36DE97A7" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00B80F01">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="534B0A61" w14:textId="3435D9B3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="707E2DE0" w14:textId="080815ED" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="28610861"/>
+                        <w:id w:val="1734728648"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1024705066"/>
+                        <w:id w:val="-551776939"/>
                         <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>2025/26:55</w:t>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="2729DD2E" w14:textId="36DE97A7" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00B80F01">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2566B7E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="43E7D79B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="22A409FC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>373380</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="17" name="Textruta 2"/>
+              <wp:docPr id="22" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0FA0AB5E" w14:textId="0037AEDF" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00664D04">
+                        <w:p w14:paraId="22DD64E3" w14:textId="1587A71E" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1135987805"/>
+                              <w:id w:val="1156035406"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2004856909"/>
+                              <w:id w:val="203762326"/>
                               <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>2025/26:55</w:t>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="6A0A7CE7" w14:textId="12DB5DC9" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                        <w:p w14:paraId="0E327F98" w14:textId="298205FD" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1710640699"/>
+                              <w:id w:val="-205724955"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
+                              <w:r w:rsidR="00FF3F36">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00855525">
+                          <w:r w:rsidR="00B80F01">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="568394623"/>
+                              <w:id w:val="7733761"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
+                              <w:r w:rsidR="00FF3F36">
                                 <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0FA0AB5E" w14:textId="0037AEDF" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00664D04">
+                  <w:p w14:paraId="22DD64E3" w14:textId="1587A71E" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1135987805"/>
+                        <w:id w:val="1156035406"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2004856909"/>
+                        <w:id w:val="203762326"/>
                         <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>2025/26:55</w:t>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="6A0A7CE7" w14:textId="12DB5DC9" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                  <w:p w14:paraId="0E327F98" w14:textId="298205FD" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1710640699"/>
+                        <w:id w:val="-205724955"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
+                        <w:r w:rsidR="00FF3F36">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00855525">
+                    <w:r w:rsidR="00B80F01">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="568394623"/>
+                        <w:id w:val="7733761"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
+                        <w:r w:rsidR="00FF3F36">
                           <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7EC70EBC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="022BEB5E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0A48B53B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="16" name="Textruta 3"/>
+              <wp:docPr id="25" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="069B0A64" w14:textId="6BC179BF" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
+                        <w:p w14:paraId="329E32C9" w14:textId="28B26E16" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="164909897"/>
+                              <w:id w:val="-199400154"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1927152898"/>
+                              <w:id w:val="-956554388"/>
                               <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>2025/26:55</w:t>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="31C2C00F" w14:textId="7815BBF2" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                        <w:p w14:paraId="1B830C22" w14:textId="4F8A9D79" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-205724955"/>
+                              <w:id w:val="451595949"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
+                              <w:r w:rsidR="00FF3F36">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00855525">
+                          <w:r w:rsidR="00B80F01">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="7733761"/>
+                              <w:id w:val="415749733"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="069B0A64" w14:textId="6BC179BF" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="329E32C9" w14:textId="28B26E16" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="164909897"/>
+                        <w:id w:val="-199400154"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1927152898"/>
+                        <w:id w:val="-956554388"/>
                         <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>2025/26:55</w:t>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="31C2C00F" w14:textId="7815BBF2" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                  <w:p w14:paraId="1B830C22" w14:textId="4F8A9D79" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-205724955"/>
+                        <w:id w:val="451595949"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
+                        <w:r w:rsidR="00FF3F36">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00855525">
+                    <w:r w:rsidR="00B80F01">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="7733761"/>
+                        <w:id w:val="415749733"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0FE700F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="7DFF347B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="56BBEA75" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>373380</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:docPr id="24" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="787D8953" w14:textId="5C955392" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00664D04">
+                        <w:p w14:paraId="1EC37456" w14:textId="145588E5" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="102001948"/>
+                              <w:id w:val="-1767536740"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="794488046"/>
+                              <w:id w:val="-1054993845"/>
                               <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>2025/26:55</w:t>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="6C1662E8" w14:textId="4E334EC7" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                        <w:p w14:paraId="0C096EEA" w14:textId="7C754BE1" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1673144239"/>
+                              <w:id w:val="-1042277386"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
+                              <w:r w:rsidR="00FF3F36">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00855525">
+                          <w:r w:rsidR="00B80F01">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1276165886"/>
+                              <w:id w:val="-198628656"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
+                              <w:r w:rsidR="00FF3F36">
                                 <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="787D8953" w14:textId="5C955392" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00664D04">
+                  <w:p w14:paraId="1EC37456" w14:textId="145588E5" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="102001948"/>
+                        <w:id w:val="-1767536740"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="794488046"/>
+                        <w:id w:val="-1054993845"/>
                         <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>2025/26:55</w:t>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="6C1662E8" w14:textId="4E334EC7" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                  <w:p w14:paraId="0C096EEA" w14:textId="7C754BE1" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1673144239"/>
+                        <w:id w:val="-1042277386"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
+                        <w:r w:rsidR="00FF3F36">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00855525">
+                    <w:r w:rsidR="00B80F01">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1276165886"/>
+                        <w:id w:val="-198628656"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
+                        <w:r w:rsidR="00FF3F36">
                           <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="44319305" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1587A323" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4FB01EA5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="20B339CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:docPr id="27" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4F00E597" w14:textId="7C4636E3" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
+                        <w:p w14:paraId="11C2B49C" w14:textId="0A0F518C" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-521629462"/>
+                              <w:id w:val="-349266416"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1218667442"/>
+                              <w:id w:val="967628600"/>
                               <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>2025/26:55</w:t>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="5A42C476" w14:textId="46607663" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                        <w:p w14:paraId="71445AAB" w14:textId="4516826F" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1662073381"/>
+                              <w:id w:val="-861046012"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
+                              <w:r w:rsidR="00FF3F36">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00855525">
+                          <w:r w:rsidR="00B80F01">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-963659796"/>
+                              <w:id w:val="-1382543599"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004E1551">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="11C2B49C" w14:textId="0A0F518C" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-349266416"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="967628600"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="71445AAB" w14:textId="4516826F" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-861046012"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00B80F01">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1382543599"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4C0A1112" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="26" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="680D89A4" w14:textId="1A95DD10" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-724834608"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="703060161"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="689E21D9" w14:textId="317AE80D" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="722105936"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00B80F01">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="951526015"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA10IwkXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4F00E597" w14:textId="7C4636E3" w:rsidR="00244011" w:rsidRDefault="009469A9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="680D89A4" w14:textId="1A95DD10" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-521629462"/>
+                        <w:id w:val="-724834608"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1218667442"/>
+                        <w:id w:val="703060161"/>
                         <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>2025/26:55</w:t>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="5A42C476" w14:textId="46607663" w:rsidR="00855525" w:rsidRPr="00C7375F" w:rsidRDefault="009469A9" w:rsidP="00C7375F">
+                  <w:p w14:paraId="689E21D9" w14:textId="317AE80D" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1662073381"/>
+                        <w:id w:val="722105936"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
+                        <w:r w:rsidR="00FF3F36">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00855525">
+                    <w:r w:rsidR="00B80F01">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-963659796"/>
+                        <w:id w:val="951526015"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004E1551">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="75F8778F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="299A5162" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="29" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="715E148F" w14:textId="15CF8F08" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-2104564557"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="240758917"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="232F050D" w14:textId="6D74B39F" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1144888834"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00B80F01">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1715497692"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="715E148F" w14:textId="15CF8F08" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-2104564557"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="240758917"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="232F050D" w14:textId="6D74B39F" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1144888834"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00B80F01">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1715497692"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="69B8925A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="28" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="089B8C8E" w14:textId="0B805CAB" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1529405468"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1234007971"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5C6CEDCC" w14:textId="1386D4AC" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1277788481"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00B80F01">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-874225693"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="089B8C8E" w14:textId="0B805CAB" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1529405468"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1234007971"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5C6CEDCC" w14:textId="1386D4AC" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1277788481"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00B80F01">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-874225693"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1954A557" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="05E55898" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="31" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="70093D9E" w14:textId="1B29BED2" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1528523070"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-646429008"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="18C83623" w14:textId="172136AC" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1482532923"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00B80F01">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1770648788"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="70093D9E" w14:textId="1B29BED2" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1528523070"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-646429008"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="18C83623" w14:textId="172136AC" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1482532923"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00B80F01">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1770648788"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="21FC7260" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="30" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4F3D7E85" w14:textId="72D45925" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="173533434"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="401112728"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="76E7082A" w14:textId="25D3CCE3" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="811755163"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00B80F01">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1857031400"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4F3D7E85" w14:textId="72D45925" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="173533434"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="401112728"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="76E7082A" w14:textId="25D3CCE3" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="811755163"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00B80F01">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1857031400"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="48740230" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="68B561B6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="33" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3D85AD9A" w14:textId="03F64E18" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1732069026"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1569799123"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="32DA260B" w14:textId="38D53247" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-337391996"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00B80F01">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="141245005"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3D85AD9A" w14:textId="03F64E18" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1732069026"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1569799123"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="32DA260B" w14:textId="38D53247" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-337391996"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00B80F01">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="141245005"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="29770889" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="7" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2008B54B" w14:textId="17F74032" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="306136454"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1979339747"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2008B54B" w14:textId="17F74032" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="306136454"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1979339747"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7AFC6603" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="32" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0524B925" w14:textId="7FC89AC6" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-641817166"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-305866592"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6926934B" w14:textId="42618556" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="266044682"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00B80F01">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="940411864"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t>6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA97TT+nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0524B925" w14:textId="7FC89AC6" w:rsidR="00244011" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-641817166"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-305866592"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6926934B" w14:textId="42618556" w:rsidR="00B80F01" w:rsidRPr="00C7375F" w:rsidRDefault="00390E57" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="266044682"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00B80F01">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="940411864"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t>6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3D33D1B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="47AFD6B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="35" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="28377C52" w14:textId="23A66C2B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-414091818"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-159623530"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1097" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApMI6oeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6yFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlP/t4OkqOLUTz3rOx0Y1KZBjC&#10;HTJMEm6NihhjvynN6iol+kpsIaWy+/gJHVGaQr3FcMAfXvUW4z4PskiRweLeuKkt+JR9mp5Dyaof&#10;u5LpHk8FP8o7itgtO0q85OepdfFqCdWWiOGhn5ng5E1N3bsVAR+EpyGhhtPg4z19tAGqPgwSZyvw&#10;v167j3jiLmk5a2noSh5+roVXnJmvllh9kU8mcUrTYXJ6TkRi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKTCOqHkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="28377C52" w14:textId="23A66C2B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-414091818"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-159623530"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="614460CC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="34" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2B74592B" w14:textId="38096C55" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1394240399"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1245181103"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1098" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgsF9eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/Kc3qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37s&#10;INO9PQF+VHcUsVt2VHjJz/cMWEK1JWJ46GcmOHlTU/duRcAH4WlIqOE0+HhPhzZA6MMgcbYC/+u1&#10;/9GeuEtazloaupKHn2vhFWfmqyVWX+STSZzSdJmcnhORmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFaCwX15AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2B74592B" w14:textId="38096C55" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1394240399"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1245181103"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1BE4FB0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5B2A4B34" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="6" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4F7EC223" w14:textId="0DBA9FE4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="732055402"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="32246586"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4F7EC223" w14:textId="0DBA9FE4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="732055402"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="32246586"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5738F2CA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="080949B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="9" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="17ECC274" w14:textId="1E761099" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-505903916"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="374125223"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="17ECC274" w14:textId="1E761099" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-505903916"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="374125223"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0AA1CD77" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="8" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4BC63015" w14:textId="48D8B68C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="442425893"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="282929757"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4BC63015" w14:textId="48D8B68C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="442425893"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="282929757"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6C6D2C98" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="55FE5044" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5AF1625D" w14:textId="771B06F0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-223521764"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="002561D9">
+                                <w:t>Prop. 2025/26:135</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="80645965"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FF3F36">
+                                <w:t xml:space="preserve">     </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5AF1625D" w14:textId="771B06F0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00390E57" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-223521764"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="002561D9">
+                          <w:t>Prop. 2025/26:135</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="80645965"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FF3F36">
+                          <w:t xml:space="preserve">     </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13752,905 +27989,930 @@
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0070606B"/>
+    <w:rsidRoot w:val="00A301CD"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
+    <w:rsid w:val="00040794"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
-    <w:rsid w:val="00044798"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
+    <w:rsid w:val="000A2456"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
+    <w:rsid w:val="00106359"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
+    <w:rsid w:val="00133434"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="001462B1"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
-    <w:rsid w:val="001563A0"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
-    <w:rsid w:val="0016303A"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
+    <w:rsid w:val="001714E2"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
+    <w:rsid w:val="001A4D8B"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B6E9F"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
+    <w:rsid w:val="001C2E6C"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
+    <w:rsid w:val="001E2E7B"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
+    <w:rsid w:val="002220FD"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
+    <w:rsid w:val="00246D8A"/>
+    <w:rsid w:val="002513AF"/>
     <w:rsid w:val="00252C4D"/>
+    <w:rsid w:val="002561D9"/>
     <w:rsid w:val="002603EF"/>
-    <w:rsid w:val="00261F8E"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
+    <w:rsid w:val="0028160C"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
+    <w:rsid w:val="002A6BA0"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B635C"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002E092E"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
+    <w:rsid w:val="003132A2"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
+    <w:rsid w:val="00326672"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
+    <w:rsid w:val="00366A4E"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
+    <w:rsid w:val="0037735E"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
+    <w:rsid w:val="00390E57"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C6026"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
+    <w:rsid w:val="00440C6D"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
+    <w:rsid w:val="0045184D"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
+    <w:rsid w:val="00460311"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
     <w:rsid w:val="004A4D23"/>
+    <w:rsid w:val="004A6F3F"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
+    <w:rsid w:val="004C2FE5"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E1551"/>
-    <w:rsid w:val="004E5D51"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
-    <w:rsid w:val="004F6148"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
+    <w:rsid w:val="00505FC1"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="00555360"/>
+    <w:rsid w:val="00554B10"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="00581214"/>
+    <w:rsid w:val="0057535D"/>
     <w:rsid w:val="00584FCD"/>
-    <w:rsid w:val="005870CD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00597CA0"/>
+    <w:rsid w:val="00593F99"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B455D"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
+    <w:rsid w:val="005E7970"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
+    <w:rsid w:val="005F7F2E"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
+    <w:rsid w:val="00604945"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00683440"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
+    <w:rsid w:val="0069751F"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
-    <w:rsid w:val="006E6F5F"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
-    <w:rsid w:val="006F22B0"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="0070606B"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="007345BA"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
+    <w:rsid w:val="00770A60"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
+    <w:rsid w:val="00796025"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
+    <w:rsid w:val="007F10DE"/>
+    <w:rsid w:val="007F2A94"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
-    <w:rsid w:val="00855525"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
+    <w:rsid w:val="008603F4"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
+    <w:rsid w:val="00882E18"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
+    <w:rsid w:val="00893F6C"/>
+    <w:rsid w:val="00897945"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
+    <w:rsid w:val="00901B75"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="00926EAC"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="009469A9"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
+    <w:rsid w:val="00955F3E"/>
     <w:rsid w:val="00960FDF"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
+    <w:rsid w:val="009818B5"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00993C15"/>
+    <w:rsid w:val="00991882"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009C0391"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
-    <w:rsid w:val="00A173B9"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
+    <w:rsid w:val="00A301CD"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
+    <w:rsid w:val="00A35236"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A652C8"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
-    <w:rsid w:val="00AA266C"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AA7233"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B54CC6"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
+    <w:rsid w:val="00B80F01"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
+    <w:rsid w:val="00B975E0"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
-    <w:rsid w:val="00BB474C"/>
+    <w:rsid w:val="00BB48FE"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
+    <w:rsid w:val="00BC1DDC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
-    <w:rsid w:val="00C060BA"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
+    <w:rsid w:val="00C17773"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C40959"/>
+    <w:rsid w:val="00C42B45"/>
+    <w:rsid w:val="00C443BC"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C5673D"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
+    <w:rsid w:val="00C7245D"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC7262"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
-    <w:rsid w:val="00CF171A"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
+    <w:rsid w:val="00CF463F"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D13604"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D14627"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
+    <w:rsid w:val="00D51496"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
+    <w:rsid w:val="00D74F81"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
+    <w:rsid w:val="00DB0ED1"/>
     <w:rsid w:val="00DB3C2B"/>
+    <w:rsid w:val="00DB5529"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
-    <w:rsid w:val="00DC4D75"/>
+    <w:rsid w:val="00DC2837"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC65F6"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
+    <w:rsid w:val="00DE2453"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DF182D"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E3664F"/>
+    <w:rsid w:val="00E33E40"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
+    <w:rsid w:val="00E62844"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
+    <w:rsid w:val="00E802DC"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E9052A"/>
     <w:rsid w:val="00E90753"/>
-    <w:rsid w:val="00E91B42"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
+    <w:rsid w:val="00EE3E77"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
-    <w:rsid w:val="00F05037"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
+    <w:rsid w:val="00F10EF7"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
     <w:rsid w:val="00F44DC6"/>
+    <w:rsid w:val="00F452D7"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
+    <w:rsid w:val="00F74A59"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F9653A"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA5283"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB2F43"/>
+    <w:rsid w:val="00FB65FE"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
+    <w:rsid w:val="00FF085D"/>
     <w:rsid w:val="00FF3248"/>
+    <w:rsid w:val="00FF3F36"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="12442D98"/>
-  <w15:docId w15:val="{C73F30CC-2F19-4877-8384-6BFEE0E88883}"/>
+  <w14:docId w14:val="3F451EFF"/>
+  <w15:docId w15:val="{A9676E53-0367-446D-B95B-0B85C7644E44}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -15008,51 +29270,52 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="007345BA"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC2740"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
@@ -17173,1014 +31436,663 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ska/S2/Momsprojekt/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/dep/li/lagstiftningsarenden/rs-l/Proposition/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ska/SE/Mervrdesskatt/Best&#228;llningar/Offentligfinansiell%20effekt/Ber&#228;kning_s&#228;nkt%20matmoms%20fr%2012%20till%206%20procent_hush&#229;llseffekter%20per%20&#229;r_remissversion.xlsx" TargetMode="External"/></Relationships>
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ska/SE/Mervrdesskatt/Best&#228;llningar/Underlag%20till%20PM%20om%20tillf&#228;lligt%20s&#228;nkt%20livsmedelsmoms/Diagram_IEA_i%20promemoria.xlsx" TargetMode="External"/></Relationships>
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F11CD350BDA44F9FA9B623CFCB909303"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D3B462B1-8EC4-47D8-80AB-494E47D250C5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AA67C1" w:rsidRDefault="00AA67C1">
+          <w:r>
+            <w:t>2025/26:135</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
 </file>
 
-<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-[...650 lines deleted...]
-</c:chartSpace>
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TradeGothic">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TradeGothic CondEighteen">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
-[...293 lines deleted...]
-</c:chartSpace>
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="1304"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00AA67C1"/>
+    <w:rsid w:val="001E6B5A"/>
+    <w:rsid w:val="002A6BA0"/>
+    <w:rsid w:val="00593F99"/>
+    <w:rsid w:val="00796025"/>
+    <w:rsid w:val="00AA67C1"/>
+    <w:rsid w:val="00D74F81"/>
+    <w:rsid w:val="00E33E40"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="sv-SE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platshllartext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AA67C1"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -18452,56 +32364,131 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Landsbygds- och infrastrukturdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ec5024df-7543-45df-bbbd-7f3f4ceefb1a</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>113</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13744</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13744</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13744</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Landsbygds- och infrastrukturdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Forssell, Slottner, Wykman, Malmer Stenergard, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Landsbygds- och infrastrukturdepartementet"/>
+  <dokumentnummer etikett="Prop. 2025/26:135"/>
+  <titel>Förbättrat genomförande av UTP-direktivets förbud mot sena annulleringar</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="6" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="71" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="6b0ceeb179938777ddbcea8c67004f3f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -18703,288 +32690,211 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...67 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B87B8533-4CDD-4058-8DE9-9422A5191FC7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20B65FE0-57E7-4BAC-B1FE-F11695EDFAA9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="482de1be-2d39-41a5-875c-05f6584074ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="315b4cf0-de59-4150-ade7-749e4d237fce"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E26D570-8A94-45EE-8BDC-C20132F00B7E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C20D319-B577-42DC-98F5-BD15B22AA67D}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A53CFC4B-04F2-4E56-A28A-5D1A8E6CFE95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B012C93A-3AD1-4DE9-8D5F-FD03EDC93D57}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12751230-49AC-43B7-B835-27034368AEEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{485F9C54-17A9-4717-8D6E-51A85B41EDEA}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72018165-4BE0-4872-8C4B-39DF39ABD0A1}"/>
 </file>
 
-<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{109F92AC-E985-40A4-BDB5-F21C4E15B79C}">
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4ACBE74B-3824-4AF6-BFA1-6116413D8404}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Prop-samling.dotx</Template>
+  <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>39326</Characters>
+  <Pages>41</Pages>
+  <Words>9037</Words>
+  <Characters>47898</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>327</Lines>
-  <Paragraphs>93</Paragraphs>
+  <Lines>399</Lines>
+  <Paragraphs>113</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Tillfälligt sänkt mervärdesskatt på livsmedel</vt:lpstr>
+      <vt:lpstr>Förbättrat genomförande av UTP-direktivets förbud mot sena annulleringar</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46652</CharactersWithSpaces>
+  <CharactersWithSpaces>56822</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Tillfälligt sänkt mervärdesskatt på livsmedel</dc:title>
-  <dc:creator>Karin Larsson Linnerhed</dc:creator>
+  <dc:title>Förbättrat genomförande av UTP-direktivets förbud mot sena annulleringar</dc:title>
+  <dc:creator>Emilia Franke</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>c160d8b0-d86b-4b79-800f-8ab349f4af31</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ActivityCategory0">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
+    <vt:lpwstr>113;#Landsbygds- och infrastrukturdepartementet|ec5024df-7543-45df-bbbd-7f3f4ceefb1a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ActivityCategory">
     <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxKeywordTaxHTField">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>3ecbe0df-7c71-42d9-b963-becf63a25fc8</vt:lpwstr>
   </property>
 </Properties>
 </file>