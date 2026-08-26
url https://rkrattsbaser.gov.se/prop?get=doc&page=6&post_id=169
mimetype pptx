--- v0 (2026-05-27)
+++ v1 (2026-08-26)
@@ -1,761 +1,701 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...32 lines deleted...]
-  <Override PartName="/word/footer54.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5F664E0A" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
+    <w:p w14:paraId="347B0E9D" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A40D1CB" wp14:editId="53BD56A0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69EB1427" wp14:editId="7A710B5C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="73E4BDB8" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="00811BB8" w:rsidRDefault="0047586C" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="21CB7CD0" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRPr="00811BB8" w:rsidRDefault="007C47FE" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="121236D2" wp14:editId="5FCDC81D">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47B8AA27" wp14:editId="12647F79">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId15"/>
+                                              <a:blip r:embed="rId13"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="6A40D1CB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="69EB1427" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="73E4BDB8" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="00811BB8" w:rsidRDefault="0047586C" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="21CB7CD0" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRPr="00811BB8" w:rsidRDefault="007C47FE" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="121236D2" wp14:editId="5FCDC81D">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47B8AA27" wp14:editId="12647F79">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId16"/>
+                                        <a:blip r:embed="rId13"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="72CCBBAF" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="007C5446" w:rsidP="00333C9D">
+        <w:p w14:paraId="6FEC65B7" w14:textId="62FD545A" w:rsidR="007C47FE" w:rsidRDefault="0028464C" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:59</w:t>
+            <w:t>2025/26:139</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3349118D" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="005F407A" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
+    <w:p w14:paraId="5B06FEA9" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRPr="005F407A" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5919"/>
-        <w:gridCol w:w="1594"/>
+        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13324" w14:paraId="0F5E2DFB" w14:textId="77777777">
+      <w:tr w:rsidR="007C47FE" w14:paraId="0EA4F903" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
             <w:id w:val="-283352459"/>
             <w:temporary/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="15331422" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="005849E4" w:rsidP="00333C9D">
+              <w:p w14:paraId="366489DD" w14:textId="6043E39A" w:rsidR="007C47FE" w:rsidRDefault="0028464C" w:rsidP="00817315">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t xml:space="preserve">Tillgänglighetskrav för vissa medier </w:t>
+                  <w:t>Författningsändringar med anledning av övertagande av uppgift inom eurovinjettsamarbetet</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="639821E2" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="005849E4" w:rsidP="00333C9D">
+              <w:p w14:paraId="4A09AF69" w14:textId="48099FFD" w:rsidR="007C47FE" w:rsidRDefault="0028464C" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5E58CA85" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="00141F91" w:rsidRDefault="007C5446" w:rsidP="00333C9D">
+              <w:p w14:paraId="709B3DF6" w14:textId="69E39641" w:rsidR="007C47FE" w:rsidRPr="00141F91" w:rsidRDefault="0028464C" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:59</w:t>
+                  <w:t>2025/26:139</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B16AB9C" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
+    <w:p w14:paraId="69F19844" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FC246B5" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
+    <w:p w14:paraId="746B6109" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1F48B8" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
+    <w:p w14:paraId="56768B88" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A35B92B" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
+    <w:p w14:paraId="1CD3C496" w14:textId="2AD42499" w:rsidR="007C47FE" w:rsidRPr="00B66FC4" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B66FC4">
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2025-11-27T00:00:00Z">
+          <w:date w:fullDate="2026-02-26T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002D293D">
-            <w:t>den 27 november 2025</w:t>
+          <w:r w:rsidR="0028464C" w:rsidRPr="00B66FC4">
+            <w:t>den 26 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7A0DB069" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
+    <w:p w14:paraId="032982B7" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRPr="00B66FC4" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A35ADD8" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
+    <w:p w14:paraId="6A88603F" w14:textId="57CCF105" w:rsidR="007C47FE" w:rsidRPr="00B66FC4" w:rsidRDefault="0028464C" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B66FC4">
         <w:t>Ulf Kristersson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785B217D" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
+    <w:p w14:paraId="0CE152D1" w14:textId="0AEC3B30" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B66FC4">
         <w:tab/>
-        <w:t>Gunnar Strömmer</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B20B983" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="008624B2" w:rsidRDefault="0047586C" w:rsidP="00BB2C9D">
+      </w:r>
+      <w:r w:rsidR="0028464C">
+        <w:t>Elisabeth Svantesson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B32E50E" w14:textId="170903CD" w:rsidR="007C47FE" w:rsidRPr="008624B2" w:rsidRDefault="007C47FE" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005849E4">
+          <w:r w:rsidR="0028464C">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1179AF3C" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
+    <w:p w14:paraId="2A8A2EB7" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00817315">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04443FB5" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="0047586C">
+    <w:p w14:paraId="32EF1271" w14:textId="21FE087C" w:rsidR="003A49A1" w:rsidRDefault="003A49A1" w:rsidP="003D6663">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E27A05">
-[...32 lines deleted...]
-    <w:p w14:paraId="494CAAFD" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="0047586C">
+      <w:r>
+        <w:t>Sverige är sedan den 1 januari 1998 anslutet till ett samarbete i form av ett gemensamt uttag av vägavgift för tunga godstransporter vid användandet av vissa vägar.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42194">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Skattemyndigheten i Nederländerna </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE67B6">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ansvara</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE67B6">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för den löpande hanteringen av</w:t>
+      </w:r>
+      <w:r w:rsidR="006B282C">
+        <w:t xml:space="preserve"> ett</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avtal om vägavgiftsuppbörd</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42194">
+        <w:t xml:space="preserve"> för fordon från länder som inte tillhör samarbetet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42194">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nederländerna upphör den 1 juli 2026 att ta ut vägavgift. För att systemet för uttag av vägavgift för fordon från länder som inte tillhör samarbetet ska kunna behållas har uppgift</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42194">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att hantera avtalet </w:t>
+      </w:r>
+      <w:r w:rsidR="00D42194">
+        <w:t xml:space="preserve">om vägavgiftsuppbörd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>övertagits av Skatteverket från och med den 1 januari 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122EFA26" w14:textId="068C771A" w:rsidR="007C47FE" w:rsidRDefault="003A49A1" w:rsidP="003A49A1">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Förslaget innebär att det införs nya delegationsbestämmelser i tryck</w:t>
-[...59 lines deleted...]
-    <w:p w14:paraId="3ADF2CD7" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="008F2013" w:rsidRDefault="0047586C" w:rsidP="005E3C60">
+        <w:t xml:space="preserve">I denna </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66FC4">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lämnar regeringen förslag på vissa lagändringar som bör göras med anledning av övertagandet av uppgiften. Ändringarna föreslås träda i kraft den 2 augusti 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3F4B36" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRPr="008F2013" w:rsidRDefault="007C47FE" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC802DC" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="0047586C">
+    <w:p w14:paraId="5373DD01" w14:textId="7C922B96" w:rsidR="00630EAA" w:rsidRDefault="007C47FE">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -763,21901 +703,10048 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc215130588" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322083" w:history="1">
+        <w:r w:rsidR="00630EAA" w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r w:rsidR="00630EAA">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+        <w:r w:rsidR="00630EAA" w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r w:rsidR="00630EAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r w:rsidR="00630EAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r w:rsidR="00630EAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130588 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322083 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r w:rsidR="00630EAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r w:rsidR="00630EAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r w:rsidR="00630EAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r w:rsidR="00630EAA">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A2261B9" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="1EF2454F" w14:textId="070BA60A" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130589" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322084" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagtext</w:t>
+          <w:t>Författningstext</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130589 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322084 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="140BF211" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="4F59A849" w14:textId="046B18C6" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130590" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322085" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i tryckfrihetsförordningen</w:t>
+          <w:t>Förslag till lag om ändring i lagen (1997:1137) om vägavgift för vissa tunga fordon</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130590 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322085 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29523365" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="3D99E863" w14:textId="339CABA3" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130591" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322086" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i yttrandefrihetsgrundlagen</w:t>
+          <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130591 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322086 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="518A6C87" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="5474FF12" w14:textId="432EB23C" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130592" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322087" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130592 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322087 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="467251C8" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="276A3EF7" w14:textId="37EF71EE" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130593" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322088" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Mediegrundlagarna och tillgänglighetsdirektivet</w:t>
+          <w:t>Bakgrund</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130593 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322088 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AB83E39" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="31FE5303" w14:textId="2E1F1B45" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222322089" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BA79D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ändringar i vägavgiftslagstiftningen med anledning av övertagande av uppgift inom eurovinjettsamarbetet</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322089 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="04C3664C" w14:textId="32FDDCA6" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222322090" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BA79D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Sekretess</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322090 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57381AAB" w14:textId="280FC2E9" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222322091" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BA79D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Personuppgiftsbehandling</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322091 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1E6400A5" w14:textId="65C0BD03" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222322092" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BA79D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322092 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D796A57" w14:textId="1E2CDA7A" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222322093" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BA79D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Konsekvensanalys</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322093 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="35F198D9" w14:textId="03FCEF98" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130594" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322094" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>9.1</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Mediegrundlagarna skyddar yttrandefriheten i vissa medier</w:t>
+          <w:t>Offentligfinansiella effekter</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130594 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322094 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7937DF01" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="10817F72" w14:textId="6A5F7544" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130595" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322095" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>9.2</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Tillgänglighetsdirektivet ställer krav på vissa produkter och tjänster</w:t>
+          <w:t>Effekter för statliga myndigheter och de allmänna förvaltningsdomstolarna</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130595 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322095 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F732272" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="5302FE3F" w14:textId="28DCD353" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222322096" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BA79D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Övriga effekter</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322096 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="34E09BD1" w14:textId="3992C94C" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130596" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322097" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Tillgänglighetskrav som gäller produktinformation</w:t>
+          <w:t>Författningskommentar</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130596 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322097 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EFD5DA3" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="27C66E1B" w14:textId="156B49C8" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130597" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322098" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.1</w:t>
+          <w:t>10.1</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Tillgänglighetsdirektivet ställer krav på tryckt produktinformation</w:t>
+          <w:t>Förslaget till lag om ändring i lagen (1997:1137) om vägavgift för vissa tunga fordon</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130597 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322098 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48FDF12F" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="027AB8BC" w14:textId="4BC8BC32" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130598" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322099" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.2</w:t>
+          <w:t>10.2</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Grundlagsskyddet för förpackningar och anvisningar</w:t>
+          <w:t>Förslaget till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130598 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322099 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="511A700A" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
-[...1575 lines deleted...]
-    <w:p w14:paraId="70FB340F" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="390DBD3E" w14:textId="6F8C3927" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130618" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322100" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av betänkandet Mediegrundlagarna och tillgänglighetskrav för vissa medier (SOU 2024:96)</w:t>
+          <w:t>Sammanfattning av promemorian Författnings-ändringar med anledning av övertagande av uppgift inom eurovinjettsamarbetet</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130618 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322100 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>50</w:t>
+          <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7009077A" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="5F21CF29" w14:textId="5B31F54C" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130619" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322101" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Betänkandets lagförslag</w:t>
+          <w:t>Promemorians lagförslag</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130619 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322101 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>56</w:t>
+          <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2570C00B" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="2F154E5C" w14:textId="5575F808" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130620" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322102" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130620 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322102 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>60</w:t>
+          <w:t>26</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71842F0C" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="5F6BD991" w14:textId="3FFFB6D5" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130621" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322103" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådsremissens lagförslag</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130621 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322103 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>61</w:t>
+          <w:t>27</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="770DE361" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="478667B7" w14:textId="73B7A1A2" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130622" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322104" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådets yttrande</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130622 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322104 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>65</w:t>
+          <w:t>31</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AD90289" w14:textId="77777777" w:rsidR="008D1881" w:rsidRDefault="00115B95">
+    <w:p w14:paraId="0A45C1BB" w14:textId="0981FD9E" w:rsidR="00630EAA" w:rsidRDefault="00630EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc215130623" w:history="1">
-        <w:r w:rsidR="008D1881" w:rsidRPr="00F42313">
+      <w:hyperlink w:anchor="_Toc222322105" w:history="1">
+        <w:r w:rsidRPr="00BA79D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 27 november 2025</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 26 februari 2026</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc215130623 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222322105 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>67</w:t>
+          <w:t>32</w:t>
         </w:r>
-        <w:r w:rsidR="008D1881">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22433D2E" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="005E3C60">
+    <w:p w14:paraId="56292352" w14:textId="3125EC24" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088EC77C" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="005A72C8" w:rsidRDefault="0047586C" w:rsidP="005849E4">
+    <w:p w14:paraId="033CE5F2" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRPr="005A72C8" w:rsidRDefault="007C47FE" w:rsidP="00817315">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
       <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc215130588"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc222322083"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6887953E" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
+    <w:p w14:paraId="524E30A2" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34756A61" w14:textId="77777777" w:rsidR="0047586C" w:rsidRDefault="0047586C" w:rsidP="0047586C">
-[...46 lines deleted...]
-    <w:p w14:paraId="776101E1" w14:textId="77777777" w:rsidR="0047586C" w:rsidRPr="00144361" w:rsidRDefault="0047586C" w:rsidP="00333C9D">
+    <w:p w14:paraId="13434E81" w14:textId="77777777" w:rsidR="003A49A1" w:rsidRDefault="003A49A1" w:rsidP="00BA7443">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i lagen (1997:1137) om vägavgift för vissa tunga fordon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAC87C7" w14:textId="253B1B2E" w:rsidR="007C47FE" w:rsidRPr="00144361" w:rsidRDefault="003A49A1" w:rsidP="00BA7443">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E1AE5E" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRPr="00152749" w:rsidRDefault="007C47FE" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F79F30E" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="77E5A60E" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-          <w:headerReference w:type="even" r:id="rId17"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId22"/>
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="046E53A1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+    <w:p w14:paraId="4243B56D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:before="0"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc215130589"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc216778912"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc222322084"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Lagtext</w:t>
+        <w:t>Författningstext</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="178AFE90" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+    <w:p w14:paraId="3A93E593" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00775D4F" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen har följande förslag till lagtext.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A54A132" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00DC06CD" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+    <w:p w14:paraId="56DAFD1C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc215130590"/>
-[...1 lines deleted...]
-        <w:t>Förslag till lag om ändring i tryckfrihetsförordningen</w:t>
+      <w:bookmarkStart w:id="5" w:name="_Toc222322085"/>
+      <w:r w:rsidRPr="003D5D54">
+        <w:t xml:space="preserve">Förslag till lag om ändring i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagen (1997:1137) om vägavgift för vissa tunga fordon</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="2BB8CE90" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+    <w:p w14:paraId="2A2D0AAB" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="6BD92428" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00904EF1" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:r w:rsidRPr="00BA03B5">
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C26B5">
+        <w:t>att 22 och 35 §§ lagen (1997:1137) om vägavgift för vissa tunga fordon ska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFF0064" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBEADA1" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13324" w14:paraId="2E8821A7" w14:textId="77777777">
+      <w:tr w:rsidR="00474CC2" w14:paraId="7367649C" w14:textId="77777777" w:rsidTr="00F56681">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="044CF511" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="1717E743" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="000E6F0B" w:rsidRDefault="00571C71" w:rsidP="00F56681">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17623B42" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="0B0FACDE" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="000E6F0B" w:rsidRDefault="00571C71" w:rsidP="00F56681">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="377FD2DE" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
-[...15 lines deleted...]
-    <w:p w14:paraId="3DC96843" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+    <w:p w14:paraId="608BBC11" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00EC146D" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBABAB4" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>12 §</w:t>
-[...63 lines deleted...]
-        <w:t>verksamhet av kreditupplysning som innebär otillbörligt intrång i enskilds personliga integritet eller som innehåller oriktig eller missvisande uppgift, om ersättningsskyldighet för sådant offentliggörande, om krav på berättigat behov hos den som beställer kreditupplysningen, om skyldighet att lämna information till den som avses med upplysningen och om rättelse av oriktig eller missvisande uppgift,</w:t>
+        <w:t>22 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13324" w14:paraId="2A35AC99" w14:textId="77777777">
+      <w:tr w:rsidR="00474CC2" w14:paraId="33CBED04" w14:textId="77777777" w:rsidTr="00F56681">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0246FAA2" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="7599861F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F56681">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
             <w:r>
-              <w:t>6. ansvar och ersättningsskyldig</w:t>
+              <w:t xml:space="preserve">Beskattningsmyndigheten ska efter ansökan besluta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B0C1D">
+              <w:t>om åter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B0C1D">
+              <w:softHyphen/>
+              <w:t>betalning av vägavgift som betalats i Sverige.</w:t>
             </w:r>
             <w:r>
-              <w:softHyphen/>
-              <w:t>het som avser det sätt på vilket en uppgift har anskaffats,</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C380D">
-[...21 lines deleted...]
-              <w:t>6. ansvar och ersättningsskyldig</w:t>
+            <w:r w:rsidRPr="005A174A">
+              <w:t>Vägavgiften</w:t>
             </w:r>
             <w:r>
-              <w:softHyphen/>
-              <w:t>het som avser det sätt på vilket en uppgift har anskaffats</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A6981">
-              <w:t>,</w:t>
+            <w:r w:rsidRPr="005303CC">
+              <w:t xml:space="preserve">betalas </w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-              <w:t>ningar eller mätningar av eller inom byggnader, andra anläggningar, områden eller andra objekt som är av betydelse för Sveriges total</w:t>
+            <w:r w:rsidRPr="00214841">
+              <w:t>till</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
+            <w:r w:rsidRPr="00214841">
+              <w:t>baka med ett belopp som motsvarar avgiften för antalet återstående dagar för vilka avgift har betalats, räknat</w:t>
+            </w:r>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t>försvar, om förbudet behövs med hänsyn till intresset av ett förstärkt skydd mot allvarlig brottslighet eller mot röjande av hemliga uppgifter som rör totalförsvaret, eller till intresset av att skydda allmänheten mot skada till följd av militär verksamhet</w:t>
+              <w:t xml:space="preserve"> från och med den dag ansökan kom in</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C380D">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00745C6D">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C4DF45B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="1DBB417C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F56681">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t>7. ansvar och ersättningsskyldig</w:t>
+              <w:t>Beskattningsmyndigheten ska efter ansökan besluta om åter</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
-              <w:t>het för överträdelse av förbud mot att göra avbildningar, beskriv</w:t>
+              <w:t>betalning av vägavgift</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002943AA">
+              <w:t xml:space="preserve"> som betalats i Sverige.</w:t>
             </w:r>
             <w:r>
-              <w:softHyphen/>
-              <w:t>ningar eller mätningar av eller inom byggnader, andra anläggningar, områden eller andra objekt som är av betydelse för Sveriges total</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A174A">
+              <w:t>Vägavgiften</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005303CC">
+              <w:t xml:space="preserve">betalas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00214841">
+              <w:t>till</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
+            <w:r w:rsidRPr="00214841">
+              <w:t>baka med ett belopp som motsvarar avgiften för antalet återstående dagar för vilka avgift har betalats, räknat</w:t>
+            </w:r>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t>försvar, om förbudet behövs med hänsyn till intresset av ett förstärkt skydd mot allvarlig brottslighet eller mot röjande av hemliga uppgifter som rör totalförsvaret, eller till intresset av att skydda allmänheten mot skada till följd av militär verksamhet</w:t>
+              <w:t xml:space="preserve"> från och med</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>,</w:t>
+              <w:t xml:space="preserve"> dagen efter</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> den dag ansökan kom in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00745C6D">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13324" w14:paraId="1A7330A6" w14:textId="77777777">
+      <w:tr w:rsidR="00474CC2" w14:paraId="63BABB7E" w14:textId="77777777" w:rsidTr="00F56681">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78210019" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="31508A6C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00EC146D" w:rsidRDefault="00571C71" w:rsidP="00F56681">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00777DB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Avgiften för varje återstående dag utgör 1/360 av vägavgiften för ett helt år.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="250DB8B1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
-[...52 lines deleted...]
-          <w:p w14:paraId="501E1BAF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="79DB0E26" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F56681">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...138 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73A77F30" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00811E52" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+    <w:p w14:paraId="0DB7BC00" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004859B4">
+        <w:t>Från det belopp som ska återbetalas dras en avgift på 25</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004859B4">
+        <w:t>euro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB3FCB4" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF261C6" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nuvarande lydelse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109DE7B6" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00BF2B14" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14CEF17C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>35 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6212D6A5" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00D92520" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92520">
+        <w:t xml:space="preserve">I fråga om vägavgift </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92520">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>skall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92520">
+        <w:t xml:space="preserve"> bestämmelserna om överklagande i 7 kap. och 8 kap. 3 § vägtrafikskattelagen (2006:227) gälla i tillämpliga delar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92520">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Därvid förstås </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92520">
+        <w:t>med</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C1656A" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skatteperiod:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsperiod,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215C5572" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>efterbeskattning:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>efterprövning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E46CA42" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skattskyldig:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsskyldig,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCA29A2" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skattebelopp:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsbelopp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62ABF5CE" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3083F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Beslut enligt 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>§ får inte överklagas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A01C463" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D80107" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69AC3525" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7FB0D9" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Föreslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lydelse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B03798" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00BF2B14" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A5195FD" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>35 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F3E799" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Beslut enligt denna lag överklagas till allmän förvaltningsdomstol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2608A682" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92520">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t xml:space="preserve">fråga om vägavgift </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>för svenskt fordon ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t xml:space="preserve"> bestämmelserna om överklagande i 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t>och 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t xml:space="preserve">§ vägtrafikskattelagen (2006:227) gälla i tillämpliga delar. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>I det sammanhanget avses</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E89F78" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005704B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skatteperiod:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsperiod,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A9B0E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>efterbeskattning:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>efterprövning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725B4778" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skattskyldig:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsskyldig,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D1A933" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skattebelopp:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsbelopp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3054E4DE" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00811E52" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC73BAF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+    <w:p w14:paraId="43DCDC3C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Denna lag träder i kraft den 1 januari 2027. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2549B478" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00152749">
+        <w:t xml:space="preserve">1. Denna lag träder i kraft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB052A">
+        <w:t>den 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB052A">
+        <w:t>augusti 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D02CB0F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="005E16E6" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId28"/>
+        <w:sectPr w:rsidR="00571C71" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="first" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="179D17DE" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:r>
+        <w:t>2. Äldre bestämmelser gäller fortfarande för ansökningar om återbetal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning som har kommit in före ikraftträdandet samt för överklagande av beslut enligt 22 § som har meddelats före ikraftträdandet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170FB42E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00817315">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="0"/>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc222322086"/>
+      <w:r w:rsidRPr="003B2882">
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till lag om ändring i yttrandefrihetsgrundlagen</w:t>
+        <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="00A962F0" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+    <w:p w14:paraId="507FF4C5" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="7D454901" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="008C380D" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:r w:rsidRPr="003B2882">
+        <w:t>Härigenom föreskrivs att 27 kap. 1 § offentlighets- och sekretesslagen (2009:400) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DDFBE9" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A160B62" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13324" w14:paraId="374F3AC4" w14:textId="77777777">
+      <w:tr w:rsidR="00474CC2" w14:paraId="7A22AD92" w14:textId="77777777" w:rsidTr="00F56681">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="660EB7EE" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="3ABFA477" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00F56681">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2882">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ydelse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> enligt proposition 2025/26:102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6515386E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00F56681">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B2882">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1F69C389" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="377F1E3C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>27 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B7B7DE" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>1 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1591D7" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>Sekretess gäller i verksamhet som avser bestämmande av skatt eller fast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2882">
+        <w:softHyphen/>
+        <w:t>ställande av underlag för bestämmande av skatt eller som avser fastighetstaxering för uppgift om en enskilds personliga eller ekonomiska förhållanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F88EF46" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>Sekretess gäller vidare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0350282D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>1. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007734B2">
+        <w:t>verksamhet som avser förande av eller uttag ur en automatiserad uppgiftssamling som har upprättats av Skatteverket och används i verksamhet som avses i 2 § beskattningsdatalagen (2026:000) för uppgift om en enskilds personliga eller ekonomiska förhållanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3521EE5C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>2. hos kommun eller region för uppgift om en enskilds personliga eller ekonomiska förhållanden som Skatterättsnämnden har lämnat i ett ärende om förhandsbesked i en skatte- eller taxeringsfråga, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C2191C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>3. hos Försäkringskassan för uppgift om en enskilds personliga eller ekonomiska förhållanden som Skatteverket har lämnat i ett ärende om sär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2882">
+        <w:softHyphen/>
+        <w:t>skild sjukförsäkringsavgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00474CC2" w14:paraId="60C84DCE" w14:textId="77777777" w:rsidTr="00F56681">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E4A4846" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00F56681">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Med skatt avses i detta kapitel skatt på inkomst och annan direkt skatt samt omsättningsskatt, tull och annan indirekt skatt. Med skatt jämställs arbetsgivaravgift, pris</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>regleringsavgift och liknande avgift, avgift enligt lagen (1999:291) om avgift till registrerat trossamfund, skattetillägg, åter</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kallelseavgift, dokumentations</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>avgift, rapporteringsavgift, platt</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">formsavgift, kryptoavgift, rapportavgift och förseningsavgift samt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B5538">
+              <w:t xml:space="preserve">expeditionsavgift och </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">tilläggsavgift enligt lagen (2004:629) om trängselskatt och tilläggsavgift enligt 8 a § lagen (2016:1067) om skatt på kemikalier i viss elektronik. Med verksamhet som avser bestämmande av skatt jämställs verksamhet som avser </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>bestämmande av pensions</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>grundande inkomst.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42C37E12" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00F56681">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Med skatt avses i detta kapitel skatt på inkomst och annan direkt skatt samt omsättningsskatt, tull och annan indirekt skatt. Med skatt jämställs arbetsgivaravgift, pris</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">regleringsavgift och liknande avgift, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2882">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">avgift </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">enligt det avtal som anges i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2882">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>21 § lagen (1997:1137) om vägavgift för vissa tunga fordon,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>avgift enligt lagen (1999:291) om avgift till registrerat trossamfund, skattetillägg, återkallelseavgift, dokumentationsavgift, rappor</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">teringsavgift, plattformsavgift, kryptoavgift, rapportavgift och förseningsavgift samt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00673B75">
+              <w:t>expeditions</w:t>
+            </w:r>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00673B75">
+              <w:t>avgift och</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> tilläggsavgift enligt lagen (2004:629) om trängselskatt och tilläggsavgift enligt 8 a § lagen (2016:1067) om skatt på kemikalier i viss elektronik. Med verksamhet </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>som avser bestämmande av skatt jämställs verksamhet som avser bestämmande av pensions</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>grundande inkomst.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7F5DCCCC" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B22A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Första och andra styckena gäller inte om annat följer av 3, 4 eller 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B22A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C869CB4" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B22A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>För uppgift i allmän handling gäller sekretessen i högst tjugo år. För uppgift om avgift enligt lagen om avgift till registrerat trossamfund gäller dock sekretessen i högst sjuttio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63368320" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CA619A" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00571C71" w:rsidSect="00474CC2">
+          <w:headerReference w:type="even" r:id="rId26"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="even" r:id="rId28"/>
+          <w:footerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="first" r:id="rId30"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t xml:space="preserve">Denna lag träder i kraft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB052A">
+        <w:t>den 2 augusti 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0C30FC" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc216778915"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc222322087"/>
+      <w:r w:rsidRPr="00EB29C2">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="27BFE321" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB29C2">
+        <w:t xml:space="preserve">Inom Finansdepartementet har promemorian </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Författningsändringar med anledning av övertagande av uppgift inom eurovinjettsamarbetet tagits fram. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB29C2">
+        <w:t xml:space="preserve">En sammanfattning av promemorian finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB29C2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB29C2">
+        <w:t xml:space="preserve">. Promemorians lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB29C2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB29C2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07792995" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB29C2">
+        <w:t>Promemorian har remissbehandlats. En förteckning över remissinstans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EB29C2">
+        <w:t xml:space="preserve">erna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB29C2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB29C2">
+        <w:t>. Remissvaren finns tillgängliga i Finansdepartementet (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB29C2">
+        <w:t>i2025/01527).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73678CC8" w14:textId="12885D68" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I denna </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66FC4">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behandlas promemorians förslag till lagändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9F5644" w14:textId="19F22400" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C0FC54" w14:textId="5D52D336" w:rsidR="00571C71" w:rsidRPr="00EB29C2" w:rsidRDefault="00571C71" w:rsidP="00636797">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutade den 29 januari 2026 att inhämta Lagrådets yttrande över lagförslagen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A63E4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64CC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64CC1">
+        <w:t>. Lagrådet lämna</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21E4B">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64CC1">
+        <w:t xml:space="preserve"> förslagen utan erinran. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64CC1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64CC1">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDB242D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc216778916"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc222322088"/>
+      <w:r>
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="65079568" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sverige är sedan den 1 januari 1998 anslutet till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F467D1">
+        <w:t>ett samarbete i form av ett gemensamt uttag av vägavgift för tunga godstransporter vid användandet av vissa vägar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, nedan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F467D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eurovinjettsamarbetet. I samarbetet deltar förutom Sverige även Nederländerna och Luxemburg.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170664">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Den närmare utformningen av den gemensamma vägavgiften regleras i det samarbetsavtal om uttag av en avgift för tunga fordon som använder vissa vägar, nedan samarbetsavtalet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC14FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för eurovinjettsamarbetet, som undertecknades i Bryssel den 9 februari 1994. Sverige anslöt sig till avtalet genom ett anslutnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>protokoll som undertecknades i Bryssel den 18 september 1997. Avtalet och Sveriges anslutningsprotokoll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170664">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är publicerat i Sveriges internationella överenskommelser (SÖ 1997:50).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFBA66C" w14:textId="7F4A6553" w:rsidR="00571C71" w:rsidRPr="004100DE" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sveriges uttag av vägavgift enligt samarbetsavtalet regleras på nationell nivå i lagen (1997:1137) om vägavgift för vissa tunga fordon, förkortad LVA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002802BC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vägavgift tas ut för motorfordon och ledade motorfordons</w:t>
+      </w:r>
+      <w:r w:rsidR="0004143E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kombinationer med en totalvikt på minst 12 000 kilogram som är avsedda för eller används för godstransport på väg. För svenskregistrerade fordon tas vägavgift ut för rätten att använda hela det svenska vägnätet. För utländska fordon tas vägavgift ut för rätten att använda motorvägar samt vissa europavägar som inte är motorvägar. Vägavgift kan betalas för dag, vecka, månad eller år. För svenska fordon betalas vägavgift alltid per år. När vägavgiften är betald kan fordonet användas i samtliga länder inom eurovinjettsamarbetet under avgiftens giltighetstid utan att ny vägavgift behöver betalas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472C6FCD" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För fordon registrerade i länder som inte deltar i eurovinjettsamarbetet, samt för fordon från övriga nuvarande avtalsländer (vilka inte har en årlig obligatorisk vägavgift), hanteras uppbörden av vägavgift genom att avgift </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kan betalas dels på en internetportal, dels i terminaler vid olika försäljningsställen. Det finns ett bälte av terminaler runt avtalsländerna samt terminaler inom varje avtalslands territorium. Har vägavgift för ett utländskt fordon betalats i ett annat land behöver avgift inte betalas i Sverige under avgiftens giltighetstid. Intäkter från fordon registrerade i länder utanför samarbetet fördelas mellan samarbetsländerna i enlighet med en avtalad fördelningsnyckel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC9DAFA" w14:textId="2175DA1D" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppbördssystemet och den tillhörande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4AAE">
+        <w:t xml:space="preserve"> administration</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4AAE">
+        <w:t xml:space="preserve"> till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BC4AAE">
+        <w:t xml:space="preserve">handahålls av ett tyskt företag </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inom ramen för ett avtal som Nederländerna har upphandlat för eurovinjettsamarbetets räkning, nedan uppbördsavtalet. Den löpande administrationen av uppbördsavtalet </w:t>
+      </w:r>
+      <w:r w:rsidR="00516711">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hantera</w:t>
+      </w:r>
+      <w:r w:rsidR="00516711">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s av skattemyndigheten i Nederländerna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E25194" w14:textId="213225B9" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk217015191"/>
+      <w:r>
+        <w:t>Från och med den 1 juli 2026 kommer Nederländerna inte längre att ta ut vägavgift. För att systemet för uppbörd av vägavgift för fordon från länder som inte tillhör eurovinjettsamarbetet ska kunna behållas har Skatteverket från och med den 1 januari 2026 övertagit de uppgifter enligt uppbördsavtalet som i dag hanteras av skattemyndigheten i Neder</w:t>
+      </w:r>
+      <w:r w:rsidR="0084297B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">länderna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356093C7" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Ref193890645"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc216778917"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc222322089"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t>Ändringar i vägavgiftslagstiftningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077633A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med anledning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142A24">
+        <w:t xml:space="preserve"> av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077633A">
+        <w:t>övertagande av uppgift inom eurovinjettsamarbetet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="5511FA41" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBA7BF6" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beräkningsreglerna för återbetalning av vägavgift för utländska fordon ändras så att beloppet att återbetala räknas från och med dagen efter att ansökan om återbetalning kom in och beloppet per dag att återbetala inte beräknas som 1/360 av tillämplig årsavgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663258DE" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Överklagandeförbudet för beslut om återbetalning av vägavgift för utländska fordon som betalats i Sverige tas bort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348827F2" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66714CF2" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00856ADF" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526BFA">
+        <w:t xml:space="preserve">verklagandereglerna i förvaltningslagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och förfarandereglerna i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526BFA">
+        <w:t xml:space="preserve">förvaltningsprocesslagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526BFA">
+        <w:t xml:space="preserve"> gälla utan tillämpliga special</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00526BFA">
+        <w:t>bestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A1DE8C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E3534A" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen i promemorian överensstämmer med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FEFABA" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001107CF">
+        <w:t>Remissinstanser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE577ED" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00900C77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Domstolsverket, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förvaltningsrätten i Karlstad, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001107CF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Integritetsskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001107CF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001107CF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Justitiekanslern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Kammarrätten i Göteborg, Skatteverket, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F223F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenska Transportarbetareförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1E6F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svenskt Näringsliv, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Trafikverket,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B21DD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Transportföretagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Transport</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">styrelsen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillstyrker eller har inga synpunkter på förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3036AE71" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004470CC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004470CC">
+        <w:t xml:space="preserve">har i grunden inga invändningar mot </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslaget men för fram att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004470CC">
+        <w:t>miljökostnader inom transportsektorn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> måste internaliseras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004470CC">
+        <w:t>på ett sätt som är teknikneutralt, kostnadseffektivt och konkurrensneutralt.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Företagarna uppmanar därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004470CC">
+        <w:t>regeringen att göra en genomlysning av skatter, avgifter och regleringar inom transportsektorn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCEFBBE" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mobility Sweden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har inga synpunkter på förslaget men för fram att den föreslagna ändringen av återbetalningsbestämmelserna från och med 2026 i praktiken innebär en anpassning till reglerna i Luxemburg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F113F8">
+        <w:t xml:space="preserve"> trots att det är Sverige som övertar den löpande administrationen av uppbördsavtalet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Vidare anser Mobility Sweden att det är viktigt att bestämmelsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1615">
+        <w:t xml:space="preserve"> om att en begäran om omprövning eller ett överklagande av ett beslut inte inverkar på skyldigheten att betala den avgift som omprövningen eller överklagandet avser även tillämpas för utländska fordon</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, samt att regeringen bör utvärdera nyttan av fortsatt medverkan inom eurovinjett</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samarbetet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9C87EE" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges Åkeriföretag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ställer sig i huvudsak positiv till promemorians förslag men för fram bl.a. att Transportstyrelsen bör genomföra en översyn av avgiftssystemet i syfte att åstadkomma en förenkling och att Trafik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verket och Transportstyrelsen bör ges ett samlat uppdrag att säkerställa att näringen informeras i god tid innan förändringar i systemet träder i kraft. Vidare anser Sveriges Åkeriföretag att det är viktigt att lagändringarna leder till en tydlig ansvarsfördelning mellan svenska myndigheter, att åkeriföretagen får enkel och förutsebar information om skyldigheter och betalningsrutiner samt att regelverket bör säkerställa att det inte tillkommer ytterligare administrativt arbete för åkeriföretagen, särskilt de små och medelstora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F17A27B" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008220CD">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008220CD">
+        <w:t xml:space="preserve">förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C12D9C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00864EAF" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Såsom nämnts i avsnitt 4 har</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864EAF">
+        <w:t xml:space="preserve"> Skatteverket från och med den 1 januari 2026 överta</w:t>
+      </w:r>
+      <w:r>
+        <w:t>git</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864EAF">
+        <w:t xml:space="preserve"> de uppgifter enligt uppbördsavtalet som i dag hanteras av skattemyndigheten i Nederländerna. För att underlätta hanteringen av uppgiften </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreslås nedan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864EAF">
+        <w:t xml:space="preserve"> vissa författningsändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FFAD4A" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00AC48B1" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC48B1">
+        <w:t>Beräkningsreglerna för återbetalning av vägavgift för utländska fordon bör anpassas till de regler som gäller för resten av eurovinjettsamarbetet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA7ADD9" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="004601C4" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk200442848"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk200439588"/>
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11D15">
+        <w:t xml:space="preserve">ägavgift för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utländskt fordon betalas för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11D15">
+        <w:t>dag, vecka, månad eller år.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t xml:space="preserve">Av 22 § LVA framgår vidare att en betald vägavgift under vissa förutsättningar kan återbetalas. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t xml:space="preserve">Det är beskattningsmyndigheten, dvs. Skatteverket, som efter ansökan beslutar om återbetalning av vägavgift som har betalats i Sverige. Beloppet att återbetala motsvarar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D6091">
+        <w:t>avgiften för antalet återstående dagar för vilka avgift har betalats</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D6091">
+        <w:t>Avgiften för varje återstående dag utgör 1/360 av vägavgiften för ett helt år.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Hlk200439570"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk200439333"/>
+      <w:r>
+        <w:t xml:space="preserve">Det sistnämnda innebär att beloppet att återbetala även för kortare avgiftsperioder beräknas som en andel av den motsvarande årsavgiften för fordonet. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t>Från beloppet att återbetala görs avdrag med 25 euro.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="27C53FFD" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="004601C4" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nederländerna och Luxemburg tillämpar en annan beräkningsmetod för återbetalning av vägavgift än Sverige. Den metod som Nederländerna och Luxemburg använder tillämpas</w:t>
+      </w:r>
+      <w:r w:rsidDel="006F117D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">också vid återbetalning för fordon från </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">länder utanför eurovinjettsamarbetet. Enligt denna metod beräknas det belopp som ska återbetalas utifrån storleken på den avgift som återbetalning begärs för, i stället för utifrån storleken på den motsvarande årsavgiften. Vidare beräknas antalet dagar som avgift ska återbetalas för inte från och med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004974DE">
+        <w:t xml:space="preserve">dagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">då ansökan om återbetalning kom in, utan från och med dagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00725C0E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>efter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att ansökan kom in. På samma sätt som enligt den svenska metoden görs avdrag med 25 euro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5534A4CD" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00960C36" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen anser att samma beräkningsmetod av enhetlighetsskäl ska tillämpas för samtliga utländska fordon, oavsett om vägavgiften har betalats i Sverige eller inte. Enligt uppgift från Skatteverket har myndigheten under åren 2022–2024 handlagt totalt 16 ärenden om återbetalning enligt 22 § LVA. Regeringen bedömer mot den bakgrunden att en anpassning till den beräkningsmetod som i dag tillämpas för det övriga eurovinjettsamarbetet inte får några påtagliga konsekvenser och att den sannolikt påverkar mycket få fordon. Det föreslås därför, även med beaktande av att paragrafen därmed anpassas till reglerna i Luxemburg, att 22 § LVA anpassas till de återbetalningsregler som gäller för eurovinjett</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samarbetet i övrigt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA328C8" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Överklagandeförbudet gällande återbetalning av vägavgift för utländska fordon bör tas bort</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11607878" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00DC0CBE" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av 35 § LVA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B23551">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framgår att beslut enligt 22 § LVA, dvs. beslut om åter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>betalning av vägavgift för utländska fordon där avgift betalats i Sverige, inte får överklagas. Överklagandeförbudet infördes vid LVA:s tillkomst men motiverades inte särskilt vid införandet. Något motsvarande förbud finns inte för beslut om återbetalning av avgift för svenska fordon. Regeringen anser att det utifrån ett EU-rättsligt perspektiv inte framstår som lämpligt att behandla svenska och utländska fordon olika i fråga om möjligheten att överklaga beslut om återbetalning. Det bedöms inte heller finnas några sakliga skäl för en sådan ordning. Överklagandeförbudet föreslås därför tas bort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFA5814" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="004F05BF" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B6697">
+        <w:t xml:space="preserve">Allmänna bestämmelser om överklagande </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">samt för domstolsförfarandet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6697">
+        <w:t>bör tillämpas vid överklagande av beslut om vägavgift för utländskt fordon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6697" w:rsidDel="004B6697">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B11D1DA" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00392AAA" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4FC2">
+        <w:t xml:space="preserve">Allmänna bestämmelser om överklagande finns i förvaltningslagen (2017:900), </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förkortad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4FC2">
+        <w:t>FL</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Vidare finns allmänna bestämmelser om rättskipning i förvaltningsdomstol i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4FC2">
+        <w:t xml:space="preserve"> förvaltningsprocesslagen (1971:291), </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förkortad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4FC2">
+        <w:t>FPL. Av 4 § FL och 2 § FPL framgår att bestämmelserna i de lagarna endast gäller i den utsträckning som det inte finns avvikande bestämmelser i lag eller annan författning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> En sådan bestämmelse finns i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3698">
+        <w:t xml:space="preserve"> 35 § LVA</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Paragrafen reglerar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3698">
+        <w:t xml:space="preserve">överklagande av beslut om vägavgift </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och anger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3698">
+        <w:t xml:space="preserve"> att 7 kap. och 8 kap. 3 §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vägtrafikskattelagen (2006:227), förkortad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3698">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>VSL,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3698">
+        <w:t xml:space="preserve"> ska gälla i tillämpliga delar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i fråga om vägavgift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3698">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelserna i 7 kap. VSL reglerar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3698">
+        <w:t xml:space="preserve">bl.a. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vilka frister som gäller för överklagande av beslut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3698">
+        <w:t xml:space="preserve"> och vem som är den enskildes motpart i en domstolsprocess</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det hänvisas också till vissa bestämmelser i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3698">
+        <w:t xml:space="preserve"> skatteförfarandelagen (2011:1244)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som i huvudsak innehåller regler om s.k. obligatorisk omprövning vid överklagande samt vissa regler för domstolsprocessen. Av 8 kap. 3 § VSL följer för vägavgiften att e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001371A2">
+        <w:t xml:space="preserve">n begäran om omprövning eller ett överklagande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001371A2">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">av ett beslut inte inverkar på skyldigheten att betala den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avgift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001371A2">
+        <w:t xml:space="preserve"> som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> omprövningen eller överklagandet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001371A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001371A2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AC8930" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De bestämmelser som gäller för överklagande och förfarandet i förvaltningsdomstol tillämpas i dag endast vid överklagande av beslut om vägavgift för svenska fordon. Skatteverkets övertagande av hanteringen av uppbördsavtalet innebär att myndigheten kommer att handlägga fler ärenden, samt fatta fler överklagbara beslut, som rör utländska fordon. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Hlk201920121"/>
+      <w:r w:rsidRPr="00D447B0">
+        <w:t xml:space="preserve">Frågan uppkommer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därmed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D447B0">
+        <w:t>om de bestämmelser som i dag tillämpas vid överklagande av beslut som rör svenska fordon även ska gälla vid över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D447B0">
+        <w:t>klagande av beslut som avser utländska fordon.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="6717CCFA" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00B47B0B" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelsen i 22 § LVA om återbetalning av vägavgift för utländskt fordon innebär att återbetalning ska beviljas efter ansökan och enligt en i paragrafen fastställd beräkningsmetod. Prövningen i dessa ärenden kan normalt antas vara av enkelt slag. Vid en jämförelse med ärenden om vägavgift för svenska fordon, som kan avse frågor av varierande slag och där det även kan bli aktuellt att tillämpa relativt komplexa förfarande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelser om t.ex. efterprövning, är b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D13C1">
+        <w:t xml:space="preserve">ehovet av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>särskilda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D13C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>överklagande- och processregler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D13C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för utländska fordon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D13C1">
+        <w:t xml:space="preserve">inte lika påtagligt. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Enligt regeringens mening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D13C1">
+        <w:t xml:space="preserve"> framstår</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D13C1">
+        <w:t xml:space="preserve"> därför som lämpligt med ett enklare förfarande vid överklagande av beslut som avser utländska fordon än vad som föreskrivs i 7 kap. VSL. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen föreslår därför att hänvisningen i LVA till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB115A">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB115A">
+        <w:t xml:space="preserve">kap. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>VSL inte ska gälla överklaganden av beslut som rör utländska fordon.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C25358">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det innebär att FL:s bestämmelser om överklagande ska tillämpas för samtliga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47B0B">
+        <w:t>beslut om återbetalning av vägavgift för utländska fordon, samt att FPL:s bestämmelser om förfarandet i förvaltningsdomstol ska gälla utan specialbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171F8B28" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00B47B0B" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B47B0B">
+        <w:t xml:space="preserve">Vägavgift för ett utländskt fordon betalas inför att ett avgiftspliktigt fordon används på det avgiftspliktiga vägnätet. Skatteverket kan därefter komma att pröva ärenden om återbetalning av vägavgift. Regeringen anser, till skillnad från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47B0B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mobility Sweden, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47B0B">
+        <w:t xml:space="preserve">att hänvisningen till bestämmelsen i 8 kap. 3 § VSL, om att skyldigheten att betala avgift inte påverkas av att ett beslut har överklagats eller begärts omprövat, saknar praktisk betydelse när det gäller vägavgift som har betalats för ett utländskt fordon. Mot den bakgrunden </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">behövs inte hänvisningen till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47B0B">
+        <w:t>8 kap. 3 § VSL</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för ett utländskt fordon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47B0B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302A4C6F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övriga frågor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C2FC10" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004470CC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004470CC">
+        <w:t xml:space="preserve">regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004470CC">
+        <w:t xml:space="preserve"> göra en genomlysning av skatter, avgifter och regleringar inom transportsektorn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2233">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges Åkeriföretag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att en översyn bör göras av avgiftssystemet samt att Trafikverket och Transportstyrelsen bör ges i uppdrag att utreda vissa angivna frågor. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mobility Sweden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för fram att regeringen bör utvärdera nyttan av fortsatt medverkan inom eurovinjettsamarbetet. Enligt regeringens uppfattning faller det dock utanför detta lagstiftningsärende att ta ställning till dessa frågor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104CE56E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007767FB">
+        <w:t>Sveriges Åkeriföretag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för även fram att det är viktigt att ändringarna leder till en tydlig ansvarsfördelning mellan svenska myndigheter, att åkeriföretagen får enkel och förutsebar information om skyldigheter och betalningsrutiner samt att det bör säkerställas att det inte tillkommer ytter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ligare administrativt arbete för åkeriföretagen. Regeringen ser mot den </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>bakgrunden skäl att framhålla att de ändringar som föreslås i vägavgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lagstiftningen inte innebär någon skillnad från vad som gäller i dag för svenska åkerier. Ändringarna har endast bäring på utländska fordon. Ändringarna är också av sådan natur att de inte ger upphov till ytterligare eller utökad administration, vare sig för svenska eller utländska fordon. Eftersom utländska fordon enligt befintliga bestämmelser i LVA hanteras av Skatteverket och någon förändring inte föreslås i detta avseende, påverkas inte heller nuvarande ansvarsfördelning mellan Skatteverket och Transportstyrelsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710A6AD9" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagförslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B20862" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget medför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16EAB">
+        <w:t>ändringar i 22</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och 35 §§ LVA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F873B0" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Ref197074951"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc216778918"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc222322090"/>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B66DE">
+        <w:t>ekretess</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="2D7B09D8" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64357451" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC48B1">
+        <w:t>Sekretess ska gälla för uppgifter om enskildas personliga eller ekonomiska förhållanden i verksamhet som avser bestämmande av vägavgift eller fastställande av underlag för bestämmande av avgift för utländska fordon. Sekretess ska dock inte gälla beslut om sådan avgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BC20E3" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D201C">
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5946A005" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00A76360" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sekretess bör fortsätta att gälla för expeditionsavgift enligt lagen om trängselskatt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0575CDE4" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136850CA" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen i promemorian överensstämmer delvis med regeringens. I promemorian föreslås att sekretess inte längre ska gälla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3F50">
+        <w:t>för expeditions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005E3F50">
+        <w:t xml:space="preserve">avgift enligt lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081FB9">
+        <w:t>(2004:629)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3F50">
+        <w:t>om trängselskatt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F00843" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001107CF">
+        <w:t>Remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A79B2A1" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2048D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att det inte kan uteslutas att det finns uppgifter kvar som är hänförliga till hanteringen av ärenden om expeditionsavgift som bör omfattas av den 20-åriga skattesekretessen. Skatteverket föreslår därför att en övergångsbestämmelse bör införas för bestämmelsen om slopad sekretess för expeditionsavgift, så att den äldre bestämmelsen gäller fram till den 1 juni 2028. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C69E7C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D57F2A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tidningsutgivarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> delar promemorians slutsats att svenska och utländska fordon bör behandlas lika sekretessmässigt men anser att s.k. rakt skaderekvisit bör gälla i stället för absolut sekretess för samtliga fordon, samt att tystnadsplikten inte ska ges företräde framför meddelarfriheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BAC647" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F171B5">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F171B5">
+        <w:t>förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och bedömning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F171B5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F55535A" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB5204">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Enligt 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB5204">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB5204">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>§ tryckfrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB5204">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>förordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, förkortad TF,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB5204">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har var och en rätt att ta del av allmänna handlingar. Den rätten får enligt 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB5204">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB5204">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ TF begränsas endast om det krävs med hänsyn till vissa särskilda intressen som bl.a. skyddet för enskildas personliga eller ekonomiska förhållanden. En sådan begränsning ska anges noga i en bestämmelse i en särskild lag eller, om det anses lämpligare i ett visst fall, i en annan lag som den särskilda lagen hänvisar till. Den särskilda lag som avses är offentlighets- och sekretesslagen (2009:400), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">förkortad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB5204">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OSL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076BA16E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">I 27 kap. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F171B5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OSL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finns bestämmelser om s.k. skattesekretess. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F171B5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Av 1 § första stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">framgår bl.a. att sekretess </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F171B5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gäller i verksamhet som avser bestämmande av skatt eller fastställande av underlag för bestämmande av skatt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Uppgifter om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F171B5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>enskilds personliga eller ekonomiska förhållanden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omfattas i dessa fall av absolut sekretess</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F171B5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enligt femte stycket gäller sekretess, med ett undantag som nu inte är tillämpligt, i högst tjugo år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471CA4A5" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Av 27 kap. 4 § OSL framgår att s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347DAD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ekretessen enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347DAD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347DAD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347DAD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>för uppgift i mål hos domstol, om det kan antas att den enskilde lider skada eller men om uppgiften röjs.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F57A4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bestämmelsen har ett rakt skaderekvisit, vilket innebär en presumtion för offentlighet.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ett undantag från sekretessen enligt bl.a. 1 § finns i 6 §, där det anges att sekretess inte gäller b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F44E5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">eslut </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>genom vilket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F44E5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skatt bestäms eller underlag för bestämmande av skatt fastställs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E523CF" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">I 27 kap. 1 § tredje stycket OSL anges att med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F171B5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>skatt avses i kapitl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F171B5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skatt på inkomst och annan direkt skatt samt omsättningsskatt, tull och annan indirekt skatt.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stycket innehåller även en uppräkning av avgifter som ska jämställas med skatt vid tillämpning av bestämmelserna i kapitlet. Ordet skatt har i princip samma betydelse som i regeringsformen, vilket innebär att ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5492">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ven indirekta skatter som betecknas som avgifter omfattas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (jfr p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325751">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325751">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1979/80:2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325751">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325751">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325751">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619B9C2E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Regeringen konstaterar att u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5267D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ppgifter om enskilds personliga eller ekonomiska förhållanden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> normalt ska ges ett omfattande sekretesskydd i verksamhet som avser bestämmande av skatt. Vid en intresseavvägning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2D77">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>mellan behovet av sekretess och rätten till insyn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anses behovet av sekre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tess, med vissa angivna undantag, ha företräde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C384B4" w14:textId="2370B377" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F171B5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ägavgift </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">som betalas för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422A65">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rätten att nyttja svenska vägar har bedömts utgöra en skatt för svenska fordon men en tvingande avgift för utländska fordon (jfr prop. 1997/98:12 s. 29 och prop. 2007/08:79 s. 23</w:t>
+      </w:r>
+      <w:r w:rsidR="00947C7B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Skattesekretess gäller alltså i ärenden om vägavgift för svenska fordon. Regeringen ser inte anledning att behandla vägavgiften annorlunda än övriga skatter och anser därför till skillnad från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121444">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tidningsutgivarna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att utgångspunkten även fortsättningsvis ska vara att absolut sekretess gäller för uppgifter om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F171B5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>enskilds personliga eller ekonomiska förhållanden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> när det gäller vägavgift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7A18">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>för svenska fordon. Eftersom det saknas bestämmelser om att vägavgift för utländska fordon ska jämställas med skatt vid tillämpning av 27 kap. OSL är skattesekretessen i dag alltså inte tillämplig för sådan vägavgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC6A7C2" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Efter övertagandet kommer det att förekomma fler uppgifter om väg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>avgift för utländska fordon i Skatteverkets verksamhet än vad som är fallet i dag. Det kan inte heller uteslutas att Skatteverket inom ramen för avtals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>förhållandet med det företag som hanterar uppbörden enligt uppbörds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">avtalet kommer att ha sådant inflytande och insyn att handlingar i enskilda fall kan anses förvarade hos företaget för Skatteverkets räkning. Sådana handlingar är att se som allmänna (jfr t.ex. rättsfallet HFD 2017 ref. 15). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1EAA6B" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vissa uppgifter om vägavgift, t.ex. betalningsuppgifter, utgör uppgifter om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F171B5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>enskilds personliga eller ekonomiska förhållanden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Som framgår ovan omfattas sådana uppgifter av sekretess för svenska fordon. Behovet av sekretess bedöms vara lika starkt när vägavgift i stället tas ut för ett utländskt fordon. För att säkerställa att upp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>gifter som rör vägavgift för svenska respektive utländska fordon ges ett likvärdigt sekretesskydd föreslås att det införs en bestämmelse om att avgift enligt samarbetsavtalet för eurovinjettsamarbetet ska jämställas med skatt vid tillämpning av 27 kap. OSL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7CCF1F" w14:textId="647C8A2C" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Av 27 kap. 10 § OSL framgår bl.a. att den tystnadsplikt som följer av 1 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F345F8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>inskränker rätten enligt 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F345F8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F345F8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>och 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F345F8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">§§ </w:t>
+      </w:r>
+      <w:r w:rsidR="007647A1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F345F8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F345F8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F345F8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>och 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F345F8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>§§ yttrandefrihetsgrundlagen att meddela och offentlig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F345F8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>göra uppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Genom den föreslagna bestämmelsen kommer tystnads</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>plikt även att gälla för de uppgifter som enligt ovan föreslås omfattas av sekretess. Så är redan fallet när vägavgift tas ut för svenska fordon och det saknas anledning för regeringen att göra en annan bedömning när det nu i stället gäller utländska fordon. I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F345F8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nskränkningen av rätten att meddela och offentliggöra uppgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>bedöms därmed, även med beaktande av vad Tidningsutgivarna fört fram, vara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F345F8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> motiverad </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>även när det är fråga om upp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gifter avseende vägavgift för utländska fordon. Som angetts ovan kommer dock inte sekretessen att gälla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F345F8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>uppgifter som framgår av ett beslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3222A2AB" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="0069495F" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I promemorian föreslås även att sekretessen för expeditionsavgift enligt lagen (2004:629) om trängselskatt ska slopas eftersom expeditionsavgiften slopades den 1 juli 2008</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474DE0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474DE0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">och det </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474DE0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bedömdes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">saknas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474DE0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">behov av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>fortsatt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474DE0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekretess för sådan avgift</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. I sitt remissvar har Skatteverket dock fört fram </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474DE0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>att det inte kan uteslutas att det finns uppgifter kvar som är hänförliga till hanteringen av ärenden om expeditionsavgift som bör omfattas av den 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474DE0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>åriga skattesekretessen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Regeringen instämmer i att det inte kan uteslutas att så är fallet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och mot den bakgrunden bör sekretessen för expeditionsavgift i nuläget kvarstå.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C276C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Enligt r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C276C">
+        <w:t>egering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ens mening finns det inte skäl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C276C">
+        <w:t xml:space="preserve">att införa en övergångsbestämmelse utan nuvarande bestämmelse </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bör i stället </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C276C">
+        <w:t>bibehåll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C276C">
+        <w:t>s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C73BC1" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagförslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774C5FCF" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget medför ändringar i 27 kap. 1 § OSL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48047C6A" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc216778919"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc222322091"/>
+      <w:r>
+        <w:t>Personuppgiftsbehandling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="6F25BDDB" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F1621D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00A76360" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den befintliga reglering som finns på personuppgiftsområdet är tillräcklig för den personuppgiftsbehandling som kan komma att ske vid de allmänna förvaltningsdomstolarna och Skatteverket med anledning </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>av de föreslagna ändringarna. Det behöver därmed inte införas någon ytter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ligare reglering av denna behandling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684DA735" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061490B2" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bedömningen i promemorian överensstämmer med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFFBA7A" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001107CF">
+        <w:t>Remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A1D4E7" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna har inte haft några synpunkter på bedömningen i promemorian. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3C40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenskt Näringsliv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3C40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges Åkeriföretag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> betonar dock vikten av att uppgifter hanteras i enlighet med Europaparlamentets och rådets förordning (EU) 2016/679 av den 27 april 2016 om skydd för fysiska personer med avseende på behandling av personuppgifter och om det fria flödet av sådana uppgifter och om upphävande av direktiv 95/46/EG (allmän dataskyddsförordning), nedan kallad EU:s dataskyddsförordning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7971820C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4E98">
+        <w:t>Skälen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för regeringens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1297084A" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Slopandet av överklagande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förbudet för beslut om återbetalning av vägavgift för utländska fordon enligt 22 § LVA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146C24">
+        <w:t xml:space="preserve">innebär </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att allmän förvaltningsdomstol kommer att behöva behandla uppgifter om fordonsägare, t.ex. uppgifter om identitet och betalningsuppgifter, inom ramen för prövningen av överklagandena. Även hos Skatteverket kan viss behandling behöva ske i samband med t.ex. rättidsprövning enligt förvaltningslagen (2017:900). I de fall där fordonsägaren är en fysisk person bedöms förslaget ge upphov till sådan personuppgiftsbehandling som omfattas av EU:s dataskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4725B129" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807FDB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>en rättsliga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807FDB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">grunden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807FDB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ör behandlingen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807FDB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i första hand artikel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807FDB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807FDB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e i EU:s dataskyddsförord</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807FDB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ing, dvs. att behandlingen är nödvändig för att utföra en uppgift av allmänt intresse eller som ett led i den personuppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00807FDB">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ansvariges myndighetsutövning. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Grunden för behandlingen är fastställd i den nationella rätten på det sätt som krävs enligt artikel 6.3 i EU:s data</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skyddsförordning genom den reviderade överklagandebestämmelsen i 35 § LVA. Kompletterande bestämmelser om person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppgiftsbehandling finns i domstolsdatalagen (2015:728) samt i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43FB1">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43FB1">
+        <w:t xml:space="preserve"> (2001:181) om behandling av uppgifter i Skatteverkets beskattningsverksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Den senare föreslås i propositionen Framtidens dataskydd vid Skatteverket, Tullverket och Kronofogdemyndigheten (prop. 2025/26:88) ersättas av en ny beskattningsdatalag. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D542DC">
+        <w:t>Den nya lagen föreslås träda i kraft den 2 april 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0A472B" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C95316">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vid en avvägning mellan den registrerades personliga integritet och behovet av att personuppgifte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95316">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95316">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behandlas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>bedömer regeringen att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95316">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behandlingen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95316">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proportionerlig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Det kan då särskilt framhållas att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E604F8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">det är valfritt att </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>överklaga ett beslut enligt 22 § LVA och att behandlingen medför en effektiv handläggning hos domstolarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E604F8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Den personuppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>behandling som förslaget ger upphov till är därmed förenlig med EU:s dataskyddsförordning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20814">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0158E4DD" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="004D0245" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser i likhet med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3C40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenskt Näringsliv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3C40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges Åkeriföretag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att det är viktigt att personuppgifter behandlas i enlighet med </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">EU:s dataskyddsförordning. Mot den ovanstående bakgrunden bedömer regeringen vidare att </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20814">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>en befintliga reglering som finns på personuppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B20814">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">området </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20814">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tillräcklig för den personuppgiftsbehandling som kan komma att ske</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i domstol och hos Skatteverket. N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20814">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ågon ytterligare reglering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20814">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>om denna behandling</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behöver alltså inte införas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B20814">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_Ref194484977"/>
+    </w:p>
+    <w:p w14:paraId="4A509427" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Ref200438856"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc216778920"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc222322092"/>
+      <w:r>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="105079E8" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A618122" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="009F5D2E" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB052A">
+        <w:t>Lagändringarna ska träda i kraft den 2 augusti 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A3FCFA" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="009F5D2E" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F5D2E">
+        <w:t xml:space="preserve">Äldre bestämmelser i lagen om vägavgift för vissa tunga fordon ska gälla för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ansökningar om återbetalning av vägavgift för utländska fordon som har kommit in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5D2E">
+        <w:t>före ikraftträdandet samt för överklagande av beslut om återbetalning av vägavgift för utländska fordon som har meddelats före ikraftträdandet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732CAD9A" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5D2E">
+        <w:t xml:space="preserve">edömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140CE249" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00A76360" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F5D2E">
+        <w:t>Det behövs inte några övergångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009F5D2E">
+        <w:t>bestämmelser för ändringen i offentlighets- och sekretesslagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D51CF61" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568D934E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget och bedömningen i promemorian överensstämmer delvis med regeringens. I promemorian föreslås att ändringarna träder i kraft den 1 april 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1058F3BA" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001107CF">
+        <w:t>Remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">na </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8AD89F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna har inga synpunkter på förslaget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA5327D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F171B5">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F171B5">
+        <w:t>förslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5D2E">
+        <w:t xml:space="preserve"> och bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788EC05F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="001D6942" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen anser att d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5D2E">
+        <w:t>et</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, mot bakgrund av att Skatteverket tar över </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C246F">
+        <w:t>uppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_Hlk217016048"/>
+      <w:r w:rsidRPr="007C246F">
+        <w:t xml:space="preserve"> enligt uppbördsavtalet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="007C246F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den 1 januari 2026,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5D2E">
+        <w:t xml:space="preserve"> är angeläget att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de föreslagna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5D2E">
+        <w:t xml:space="preserve">ändringarna kan träda i kraft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6942">
+        <w:t>så tidigt som möjligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5D2E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tidigast möjliga ikraftträdandedatum bedöms vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6942">
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB052A">
+        <w:t xml:space="preserve">2 augusti 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1776E9FC" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D6942">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vid återbetalning av vägavgift för utländska fordon enligt 22 § LVA bör ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5D2E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ldre bestämmelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5D2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5D2E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">fortfarande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5D2E">
+        <w:t xml:space="preserve">gälla för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6942">
+        <w:t xml:space="preserve">ansökningar som kommit in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5D2E">
+        <w:t>före ikraftträdandet. När det gäller det avskaffade överklagandeförbudet i 35 § LVA bör äldre bestämmelser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillämpas i fråga om överklagande av beslut som meddelats före ikraftträdandet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FB2A8F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00A11363" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det bedöms inte finnas behov av övergångsbestämmelser för ändringen i OSL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099C8AC4" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00CC4CB1" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc216778921"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc222322093"/>
+      <w:r w:rsidRPr="00CC4CB1">
+        <w:lastRenderedPageBreak/>
+        <w:t>Konsekvensanalys</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="00CC4CB1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55843A5F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I detta avsnitt redogörs för förslagets effekter i den omfattning som bedöms lämpligt i det aktuella lagstiftningsärendet och med utgångspunkt i relevanta delar av 7 § förordningen (2024:183) om konsekvens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>utredningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC03F0E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0058257D">
+        <w:t>Förslagets konsekvenser bedöms inte vara av sådan omfattning att en utvärdering är motiverad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063FCF2F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00454281" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc216778922"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc222322094"/>
+      <w:r w:rsidRPr="004368E3">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik4utannumreringChar"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>Offentligfinansiella effekter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00454281">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FC0268" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003706A3" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringarna i beräkningsreglerna för återbetalning av vägavgift bedöms inte påverka de offentliga finanserna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F542CC" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="004368E3" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik4utannumreringChar"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc216778923"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc222322095"/>
+      <w:r w:rsidRPr="004368E3">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik4utannumreringChar"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>Effekter för statliga myndigheter och de allmänna förvaltningsdomstolarna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="1A105EFC" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003706A3" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003571EE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uppskattar myndighetens kostnader för övertagandet av hanteringen av uppbördsavtalet till 8 miljoner kronor i engångsbelopp och därefter 6 miljoner kronor per år. Det regeringen nu har att ta ställning till är effekten av de nu föreslagna lagändringarna. Regeringen bedömer att ändringarna, utöver att Skatteverket behöver uppdatera informationsmaterial, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003706A3">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003706A3">
+        <w:t>innebär några större konsekvenser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i detta avseende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003706A3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003706A3">
+        <w:t xml:space="preserve">illkommande kostnader </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003706A3">
+        <w:t xml:space="preserve"> hanteras inom befintliga ekonomiska ramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011898FB" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003706A3" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt uppgift från skattemyndigheten i Nederländerna är det sällsynt att myndighetens beslut om återbetalning av vägavgift överklagas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003706A3">
+        <w:t xml:space="preserve">Förslaget bedöms </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mot den bakgrunden inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003706A3">
+        <w:t xml:space="preserve">påverka antalet mål eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den övriga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003706A3">
+        <w:t>arbetsbelastningen i de allmänna förvaltningsdomstolarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545121">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i någon större utsträckning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003706A3">
+        <w:t>. Vidare bedöms förslaget inte heller medföra ökade kostnader för andra myndigheter.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00545121">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003706A3">
+        <w:t>illkommande kostnader kan hanteras inom befintliga ekonomiska ramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B187D6" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00510822" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik4utannumreringChar"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc216778924"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc222322096"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik4utannumreringChar"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>Övriga effekter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="60B4EE7D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik4utannumreringChar"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0779">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik4utannumreringChar"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förslaget bedöms inte medföra några konsekvenser för kommuner och regioner. Förslaget bedöms inte nämnvärt påverka </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik4utannumreringChar"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">företag och privatpersoner, miljön, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0779">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik4utannumreringChar"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>inflationen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik4utannumreringChar"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, den ekonomiska jämställdheten eller sysselsättningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182E1D46" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc216778925"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc222322097"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="3C25B8C8" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc216778926"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc222322098"/>
+      <w:r w:rsidRPr="00861099">
+        <w:t>Förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00861099">
+        <w:t xml:space="preserve"> till lag om ändring i lagen (1997:1137) om vägavgift för vissa tunga fordon</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="0E2EACE5" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00CC7212" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63ECB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>22 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C63ECB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7212">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskattningsmyndigheten ska efter ansökan besluta om återbetalning av vägavgift som betalats i Sverige. Vägavgiften betalas tillbaka med ett belopp som motsvarar avgiften för antalet återstående dagar för vilka avgift har betalats, räknat från och med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7212">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dagen efter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7212">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>den dag ansökan kom in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAB97AC" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00CC7212" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC7212">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Från det belopp som ska återbetalas dras en avgift på 25 euro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E66A17" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7680CE91" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="004B39B7" w:rsidRDefault="00571C71" w:rsidP="00BB5B67">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B39B7">
+        <w:t>Paragrafen reglerar återbetalning av vägavgift som betalats i Sverige för ett utländskt fordon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46818530" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51DFB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att det antal dagar för vilka avgift har betalats, i stället för att beräknas från och med den dag då ansökan kom in, ska beräknas från dagen efter den dag då ansökan kom in. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DF6DA8" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vidare tas det nuvarande </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E693A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bort. Det innebär att beräkningen av det belopp som ska återbetalas görs i förhållande till avgiften för den period som avgift har betalats för, och där varje återstående dag som återbetalning ska ske för utgör en andel av den avgift som återbetalning begärs för enligt följande:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237EC377" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00BB052A" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB052A">
+        <w:t>Årsavgifter: 1/365 eller 1/366 beroende på om avgiftsperioden sträcker sig över en skottdag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB052A" w:rsidDel="007E1B22">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB052A">
+        <w:t>eller inte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511D6267" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00BB052A" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB052A">
+        <w:t>Månadsavgifter: 1/28, 1/29, 1/30 eller 1/31 beroende på antalet dagar i den månad som avgiftsperioden inleds i.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F54EFC4" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00BB052A" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB052A">
+        <w:t>Veckoavgifter: 1/7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287F370E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00BB052A" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB052A">
+        <w:t>Dagsavgifter: 1/1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336FC983" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62926D9F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26844E18" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003410EF" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D3DC0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>35 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D3DC0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Beslut enligt denna lag överklagas till allmän förvaltningsdomstol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB4C6AF" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003410EF" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I fråga om vägavgift </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>för svenskt fordon ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bestämmelserna om överklagande i 7 kap. och 8 kap. 3 § vägtrafikskattelagen (2006:227) gälla i tillämpliga delar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I det sammanhanget avses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E370ADA" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003410EF" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skatteperiod:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>avgiftsperiod,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A840E3" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003410EF" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>efterbeskattning:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>efterprövning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CE0952" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003410EF" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skattskyldig:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>avgiftsskyldig,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08488C39" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skattebelopp:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>avgiftsbelopp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62381CE1" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB8CA18" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innehåller bestämmelser om överklagande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552DB2D7" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I paragrafen införs ett nytt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003410EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycke</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som förtydligar att beslut enligt lagen överklagas till allmän förvaltningsdomstol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5532BDD1" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E907B6">
+        <w:t>Vidare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ersätts det nuvarande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86C21">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av det nuvarande första stycket, med vissa språkliga ändringar samt ett tillägg om att stycket gäller för vägavgift för svenskt fordon. Ändringarna innebär att förbudet mot överklagande av beslut om återbetalning av vägavgift för utländska fordon tas bort samt att några specialregler inte ska gälla för förfarandet när ett beslut som avser ett utländskt fordon överklagas med stöd av paragrafen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A8E15B" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DA1F25" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc216778927"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc222322099"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Förslaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00861099">
+        <w:t>till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="35E9CC66" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="0064119A" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0064119A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>27 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6553257E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00975507" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00975507">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00975507">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Sekretess gäller i verksamhet som avser bestämmande av skatt eller fastställande av underlag för bestämmande av skatt eller som avser fastighets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00975507">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>taxering för uppgift om en enskilds personliga eller ekonomiska förhållanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D234B4" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00975507" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00975507">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sekretess gäller vidare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383CC6BE" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00975507" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00975507">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096CDB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i verksamhet som avser förande av eller uttag ur en automatiserad uppgiftssamling som har upprättats av Skatteverket och används i verksamhet som avses i 2 § beskattningsdatalagen (2026:000) för uppgift om en enskilds personliga eller ekonomiska förhållanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00975507">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA12957" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00975507" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00975507">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. hos kommun eller region för uppgift om en enskilds personliga eller ekonomiska förhållanden som Skatterättsnämnden har lämnat i ett ärende om förhandsbesked i en skatte- eller taxeringsfråga, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BB9890" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00975507" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00975507">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. hos Försäkringskassan för uppgift om en enskilds personliga eller ekonomiska förhållanden som Skatteverket har lämnat i ett ärende om särskild sjukförsäkrings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00975507">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>avgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D8C1B9" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D63175">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Med skatt avses i detta kapitel skatt på inkomst och annan direkt skatt samt omsättningsskatt, tull och annan indirekt skatt. Med skatt jämställs arbets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D63175">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">givaravgift, prisregleringsavgift och liknande avgift, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A90202">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>avgift enligt det avtal som anges i 21 § lagen (1997:1137) om vägavgift för vissa tunga fordon,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63175">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avgift enligt lagen (1999:291) om avgift till registrerat trossamfund, skattetillägg, återkallelseavgift, dokumentationsavgift, rapporteringsavgift, plattformsavgift, kryptoavgift</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, rapportavgift</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63175">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och förseningsavgift samt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C63196">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C63196">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>expeditionsavgift och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63175">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tilläggsavgift enligt lagen (2004:629) om trängselskatt och tilläggsavgift enligt 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63175">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63175">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§ lagen (2016:1067) om skatt på kemikalier i viss elektronik. Med verksamhet som avser bestämmande av skatt jämställs verksamhet som avser bestämmande av pensionsgrundande inkomst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608CC83F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00C172FB" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C172FB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Första och andra styckena gäller inte om annat följer av 3, 4 eller 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C172FB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EB0443" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00975507" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C172FB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>För uppgift i allmän handling gäller sekretessen i högst tjugo år. För uppgift om avgift enligt lagen om avgift till registrerat trossamfund gäller dock sekretessen i högst sjuttio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0F3CFB" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A33D53" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0064119A">
+        <w:t>I paragrafen finns bestämmelser om skattesekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127498AF" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064119A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tredje stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> görs ett tillägg med innebörden att avgift för utländskt fordon jämställs med skatt vid tillämpning av kapitlet, om avgiften tas ut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064119A">
+        <w:t xml:space="preserve">enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">samarbetsavtalet för eurovinjettsamarbetet. Därigenom kommer uppgifter om enskildas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A403B6">
+        <w:t>personliga eller ekonomiska förhållanden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, t.ex. betalningsuppgifter, att omfattas av sekretess. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38ED5FB5" w14:textId="05A81C6A" w:rsidR="00DB62B9" w:rsidRDefault="00571C71" w:rsidP="00C63BE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00474CC2">
+          <w:headerReference w:type="even" r:id="rId31"/>
+          <w:headerReference w:type="default" r:id="rId32"/>
+          <w:footerReference w:type="even" r:id="rId33"/>
+          <w:footerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="first" r:id="rId35"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76308F6D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc222322100"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av promemorian Författnings-ändringar med anledning av övertagande av uppgift inom eurovinjettsamarbetet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="3FFB3997" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00AC1D77">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sverige är sedan den 1 januari 1998 anslutet till ett samarbete i form av ett gemensamt uttag av vägavgift för tunga godstransporter vid användandet av vissa vägar. I samarbetet deltar förutom Sverige även Nederländerna och Luxemburg. Tidigare har även Belgien, Danmark och Tyskland varit del av samarbetet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DD2C66" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00AC1D77">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vägavgift betalas för rätten att under en viss tidsperiod nyttja vägnätet i de länder som deltar i samarbetet. För fordon från länder utanför samarbetet hanteras uppbörden av vägavgiften i ett system som i sin tur hanteras av ett företag som upphandlats av Nederländerna för samarbetets räkning. Skattemyndigheten i Nederländerna ansvarar för den löpande hanteringen av avtalet om vägavgiftsuppbörden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FD1706" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00AC1D77">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nederländerna har för avsikt att under 2026 sluta ta ut vägavgift samt att lämna samarbetet i närtid. Skattemyndigheten i Nederländerna kommer därmed inte längre att hantera avtalet om uppbörd av vägavgift för fordon från länder utanför samarbetet. Sverige och Luxemburg är överens om att hanteringen av det upphandlade avtalet ska tas över av svensk myndighet. Uppgiften kommer att tas över av Skatteverket. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2620DA" w14:textId="68FBF50B" w:rsidR="00DB62B9" w:rsidRDefault="00571C71" w:rsidP="00AC1D77">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId36"/>
+          <w:headerReference w:type="default" r:id="rId37"/>
+          <w:footerReference w:type="even" r:id="rId38"/>
+          <w:footerReference w:type="default" r:id="rId39"/>
+          <w:headerReference w:type="first" r:id="rId40"/>
+          <w:footerReference w:type="first" r:id="rId41"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian lämnas förslag på lag- och förordningsändringar som bör göras med anledning av övertagandet av uppgiften. Lagändringarna föreslås träda i kraft den 1 april 2026 och förordnings-ändringarna den 1 januari 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1736B1D5" w14:textId="0C23D727" w:rsidR="00DB62B9" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc222322101"/>
+      <w:r w:rsidRPr="00C34BDF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="1785CADF" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5D54">
+        <w:t xml:space="preserve">Förslag till lag om ändring i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagen (1997:1137) om vägavgift för vissa tunga fordon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C491E0" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA03B5">
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C26B5">
+        <w:t>att 22 och 35 §§ lagen (1997:1137) om vägavgift för vissa tunga fordon ska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1CEF14" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="530CAEA7" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Hlk197073639"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C34BDF" w:rsidRPr="000E6F0B" w14:paraId="28B65375" w14:textId="77777777" w:rsidTr="00C37513">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28952C17" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="000E6F0B" w:rsidRDefault="00571C71" w:rsidP="00C37513">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DB3018C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="7DC925A6" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="000E6F0B" w:rsidRDefault="00571C71" w:rsidP="00C37513">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="46"/>
     </w:tbl>
-    <w:p w14:paraId="758E420C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
-[...15 lines deleted...]
-    <w:p w14:paraId="6D88C62F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+    <w:p w14:paraId="75AC769C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00EC146D" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744F26F8" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>2 §</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="1EE6724D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+        <w:t>22 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C34BDF" w14:paraId="3B63652A" w14:textId="77777777" w:rsidTr="00C37513">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B96F24E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C37513">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Beskattningsmyndigheten ska efter ansökan besluta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B0C1D">
+              <w:t>om åter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B0C1D">
+              <w:softHyphen/>
+              <w:t>betalning av vägavgift som betalats i Sverige.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A174A">
+              <w:t>Vägavgiften</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005303CC">
+              <w:t xml:space="preserve">betalas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00214841">
+              <w:t>till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00214841">
+              <w:t>baka med ett belopp som motsvarar avgiften för antalet åter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00214841">
+              <w:softHyphen/>
+              <w:t>stående dagar för vilka avgift har betalats, räknat</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> från och med den dag ansökan kom in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00745C6D">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08DA57B5" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C37513">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="47" w:name="_Hlk197073682"/>
+            <w:r>
+              <w:t>Beskattningsmyndigheten ska efter ansökan besluta om åter</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>betalning av vägavgift</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002943AA">
+              <w:t xml:space="preserve"> som betalats i Sverige.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A174A">
+              <w:t>Vägavgiften</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005303CC">
+              <w:t xml:space="preserve">betalas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00214841">
+              <w:t>till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00214841">
+              <w:t>baka med ett belopp som motsvarar avgiften för antalet åter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00214841">
+              <w:softHyphen/>
+              <w:t>stående dagar för vilka avgift har betalats, räknat</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> från och med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dagen efter</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> den dag ansökan kom in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00745C6D">
+              <w:t>.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="47"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C34BDF" w14:paraId="3CCB9238" w14:textId="77777777" w:rsidTr="00C37513">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F2CCEC0" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00EC146D" w:rsidRDefault="00571C71" w:rsidP="00C37513">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00777DB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Avgiften för varje återstående dag utgör 1/360 av vägavgiften för ett helt år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25049B6E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C37513">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68B53E37" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="09BBBF0E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+      <w:bookmarkStart w:id="48" w:name="_Hlk197073689"/>
+      <w:r w:rsidRPr="004859B4">
+        <w:t>Från det belopp som ska återbetalas dras en avgift på 25</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004859B4">
+        <w:t>euro.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p w14:paraId="0C20B5F3" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="029D2FB7" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+    </w:p>
+    <w:p w14:paraId="5DF0E951" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="00A92DEC">
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nuvarande lydelse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E33B18C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00BF2B14" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="202F41FF" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>35 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50038A1C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00D92520" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92520">
+        <w:t xml:space="preserve">I fråga om vägavgift </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92520">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>skall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92520">
+        <w:t xml:space="preserve"> bestämmelserna om överklagande i 7 kap. och 8 kap. 3 § vägtrafikskattelagen (2006:227) gälla i tillämpliga delar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92520">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Därvid förstås </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92520">
+        <w:t>med</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D63009" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skatteperiod:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsperiod,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFD9745" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>efterbeskattning:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>efterprövning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A10F46" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skattskyldig:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsskyldig,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D3EF23" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skattebelopp:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsbelopp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A89CB1D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3083F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Beslut enligt 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>§ får inte överklagas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6341D041" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EDF3AB5" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Föreslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lydelse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DC1D94" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00BF2B14" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6778EE" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>35 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9704DA" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Hlk199940628"/>
+      <w:bookmarkStart w:id="50" w:name="_Hlk197073758"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Beslut enligt denna lag överklagas till allmän förvaltningsdomstol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA1D021" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92520">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t xml:space="preserve">fråga om vägavgift </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>för svenskt fordon ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t xml:space="preserve"> bestämmelserna om överklagande i 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t>och 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t xml:space="preserve">§ vägtrafikskattelagen (2006:227) gälla i tillämpliga delar. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>I det sammanhanget avses</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BA268D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005704B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skatteperiod:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsperiod,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5565E1A3" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>efterbeskattning:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>efterprövning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408E1211" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skattskyldig:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsskyldig,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2557E693" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skattebelopp:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsbelopp.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p w14:paraId="38356B6C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00811E52" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7466D5CA" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Denna lag träder i kraft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00843565">
+        <w:t>den 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">april </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00843565">
+        <w:t>2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF31F1B" w14:textId="1C5AABBD" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Äldre bestämmelser gäller fortfarande för ansökningar om återbetal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning som har kommit in före ikraftträdandet samt för överklagande av beslut enligt 22 § som har meddelats före ikraftträdandet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F152A52" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00571C71" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId42"/>
+          <w:headerReference w:type="default" r:id="rId43"/>
+          <w:footerReference w:type="even" r:id="rId44"/>
+          <w:footerReference w:type="default" r:id="rId45"/>
+          <w:headerReference w:type="first" r:id="rId46"/>
+          <w:footerReference w:type="first" r:id="rId47"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2040D967" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E0FC29" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>Härigenom föreskrivs att 27 kap. 1 § offentlighets- och sekretesslagen (2009:400) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C36B67E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A03D485" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13324" w14:paraId="7384247E" w14:textId="77777777" w:rsidTr="005849E4">
+      <w:tr w:rsidR="00C34BDF" w:rsidRPr="003B2882" w14:paraId="3264D5E1" w14:textId="77777777" w:rsidTr="00C37513">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AEC3F90" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="1FFCB681" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C37513">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A92DEC">
+            <w:r>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>Den frihet som följer av 1 § hindrar inte heller att det i lag meddelas föreskrifter</w:t>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2882">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ydelse</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> enligt lagrådsremiss </w:t>
             </w:r>
-            <w:r w:rsidR="005849E4">
+            <w:r w:rsidRPr="00227B2A">
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>om skyldighet</w:t>
-[...13 lines deleted...]
-              <w:t>enligt en förpliktelse som följer av medlem</w:t>
+              <w:t>Rapportering och utbyte av upp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00A92DEC">
+            <w:r w:rsidRPr="00227B2A">
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>skapet i Europeiska unionen</w:t>
-[...14148 lines deleted...]
-              <w:t>Nuvarande lydelse</w:t>
+              <w:t>lysningar om kryptotillgångar och vissa andra ändringar avseende det administrativa samarbetet på skatteområdet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="027D637D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="000C40F0" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="3CF23194" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C37513">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:pStyle w:val="Brdtext"/>
               <w:rPr>
-                <w:rFonts w:ascii="OrigGarmnd BT" w:hAnsi="OrigGarmnd BT"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C40F0">
+            <w:r w:rsidRPr="003B2882">
               <w:rPr>
-                <w:rFonts w:ascii="OrigGarmnd BT" w:hAnsi="OrigGarmnd BT"/>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="031B8B48" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
-[...5 lines deleted...]
-        <w:spacing w:before="230" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="616DEDC8" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5147F1B7" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>27 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5010CE13" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
-[...39 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>1 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2882">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBE8B84" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Hlk197074378"/>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>Sekretess gäller i verksamhet som avser bestämmande av skatt eller fast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2882">
         <w:softHyphen/>
-        <w:t>delas föreskrifter om</w:t>
-[...38 lines deleted...]
-        </w:rPr>
+        <w:t>ställande av underlag för bestämmande av skatt eller som avser fastighetstaxering för uppgift om en enskilds personliga eller ekonomiska förhållanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFB0DE9" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>Sekretess gäller vidare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29517E02" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>1. i verksamhet som avser förande av eller uttag ur beskattnings</w:t>
+      </w:r>
+      <w:r>
         <w:softHyphen/>
-        <w:t>holdrycker eller tobaksvaror,</w:t>
-[...38 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>databasen enligt lagen (2001:181) om behandling av uppgifter i Skatte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2882">
         <w:softHyphen/>
-        <w:t>föring av andra varor än tobaksvaror eller av tjänster, om det i annon</w:t>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t>verkets beskattningsverksamhet för uppgift om en enskilds personliga eller ekonomiska förhållanden som har tillförts databasen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365BEED0" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>2. hos kommun eller region för uppgift om en enskilds personliga eller ekonomiska förhållanden som Skatterättsnämnden har lämnat i ett ärende om förhandsbesked i en skatte- eller taxeringsfråga, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE58477" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>3. hos Försäkringskassan för uppgift om en enskilds personliga eller ekonomiska förhållanden som Skatteverket har lämnat i ett ärende om sär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2882">
         <w:softHyphen/>
-        <w:t>sen förekommer ett varukännetecken som är i bruk för en tobaksvara eller som enligt gällande bestämmelser om varumärken är registrerat eller inarbetat för en tobaksvara,</w:t>
-[...127 lines deleted...]
-        <w:t>lysningen och om rättelse av oriktig eller missvisande uppgift,</w:t>
+        <w:t>skild sjukförsäkringsavgift.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13324" w14:paraId="55D7A159" w14:textId="77777777">
+      <w:tr w:rsidR="00C34BDF" w:rsidRPr="003B2882" w14:paraId="370AE505" w14:textId="77777777" w:rsidTr="00C37513">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CAAE8F9" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:bookmarkEnd w:id="51"/>
+          <w:p w14:paraId="2317C072" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C37513">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...6 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Med skatt avses i detta kapitel skatt på inkomst och annan direkt skatt samt omsättningsskatt, tull och annan indirekt skatt. Med skatt jämställs arbetsgivaravgift, pris</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>regleringsavgift och liknande avgift, avgift enligt lagen (1999:291) om avgift till registrerat trossamfund, skattetillägg, åter</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kallelseavgift, dokumentations</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>avgift, rapporteringsavgift, platt</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">formsavgift, kryptoavgift och förseningsavgift samt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC50DD">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="001913EB">
+              <w:t>expeditions</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t>dighet som avser det sätt på vil</w:t>
             </w:r>
-            <w:r w:rsidRPr="001913EB">
+            <w:r w:rsidRPr="00EC50DD">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>eller</w:t>
+              <w:t>avgift och</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> tilläggsavgift enligt lagen (2004:629) om trängselskatt </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>och tilläggsavgift enligt 8 a § lagen (2016:1067) om skatt på kemikalier i viss elektronik. Med verksamhet som avser bestämmande av skatt jämställs verksamhet som avser bestämmande av pensions</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>grundande inkomst.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03B8711A" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="613E8897" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C37513">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...6 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="52" w:name="_Hlk201657500"/>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Med skatt avses i detta kapitel skatt på inkomst och annan direkt skatt samt omsättningsskatt, tull och annan indirekt skatt. Med skatt jämställs arbetsgivaravgift, pris</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">regleringsavgift och liknande avgift, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2882">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="001913EB">
+              <w:t xml:space="preserve">avgift </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>6. ansvar och ersättningsskyl</w:t>
+              <w:t xml:space="preserve">enligt det avtal som anges i </w:t>
             </w:r>
-            <w:r w:rsidRPr="001913EB">
+            <w:r w:rsidRPr="003B2882">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>21 § lagen (1997:1137) om väg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2882">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t>dighet som avser det sätt på vil</w:t>
+              <w:t>avgift för vissa tunga fordon,</w:t>
             </w:r>
-            <w:r w:rsidRPr="001913EB">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>avgift enligt lagen (1999:291) om avgift till registrerat trossamfund, skattetillägg, återkallelseavgift, dokumentationsavgift, rappor</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t>ket en uppgift har anskaffats,</w:t>
+              <w:t xml:space="preserve">teringsavgift, plattformsavgift, kryptoavgift och förseningsavgift </w:t>
             </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>samt tilläggsavgift enligt lagen (2004:629) om trängselskatt och tilläggsavgift enligt 8 a § lagen (2016:1067) om skatt på kemikalier i viss elektronik. Med verksamhet som avser bestämmande av skatt jämställs verksamhet som avser bestämmande av pensions</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>grundande inkomst.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13324" w14:paraId="0558BCD8" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="3800B454" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Hlk201657462"/>
+      <w:r w:rsidRPr="006B22A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Första och andra styckena gäller inte om annat följer av 3, 4 eller 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B22A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E12C73F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B22A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>För uppgift i allmän handling gäller sekretessen i högst tjugo år. För uppgift om avgift enligt lagen om avgift till registrerat trossamfund gäller dock sekretessen i högst sjuttio år.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="01726F5E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BC70D5" w14:textId="3AE9BB13" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00571C71" w:rsidSect="00C34BDF">
+          <w:headerReference w:type="even" r:id="rId48"/>
+          <w:headerReference w:type="default" r:id="rId49"/>
+          <w:footerReference w:type="even" r:id="rId50"/>
+          <w:footerReference w:type="default" r:id="rId51"/>
+          <w:footerReference w:type="first" r:id="rId52"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t xml:space="preserve">Denna lag träder i kraft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00843565">
+        <w:t>den 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">april </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00843565">
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67156F30" w14:textId="5E3D376E" w:rsidR="00DB62B9" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc222322102"/>
+      <w:r w:rsidRPr="00ED4B62">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="6EE10E35" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00413D02" w:rsidRDefault="00571C71" w:rsidP="00ED4B62">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001243E3">
+        <w:t xml:space="preserve">Efter remiss har yttranden kommit in från </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Domstolsverket, Förvaltningsrätten i Karlstad, Integritetsskyddsmyndigheten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001243E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Justitie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kanslern,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069005B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Kammarrätten i Göteborg, Mobility Sweden, Skatteverket, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040C5D">
+        <w:t>Svenska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040C5D">
+        <w:t>Transportarbetareförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Svenskt Näringsliv, Sveriges Åkeriföretag,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93833">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tidningsutgivarna,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040C5D">
+        <w:t xml:space="preserve"> Trafikverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Transportföretagen och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93833">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Transportstyrelsen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413D02">
+        <w:t xml:space="preserve">Därutöver har yttrande inkommit från </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413D02">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEB0163" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="001243E3" w:rsidRDefault="00571C71" w:rsidP="00ED4B62">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001243E3">
+        <w:t xml:space="preserve">Följande remissinstanser har inte svarat eller angett att de avstår från att yttra sig: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Näringslivets Transportråd och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C24FF">
+        <w:t>Sveriges Transportindustri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003C24FF">
+        <w:t>förbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CF9701" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00ED4B62" w:rsidRDefault="00571C71" w:rsidP="00ED4B62">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00571C71" w:rsidRPr="00ED4B62" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId53"/>
+          <w:headerReference w:type="default" r:id="rId54"/>
+          <w:footerReference w:type="even" r:id="rId55"/>
+          <w:footerReference w:type="default" r:id="rId56"/>
+          <w:headerReference w:type="first" r:id="rId57"/>
+          <w:footerReference w:type="first" r:id="rId58"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48568B7B" w14:textId="543F4AC7" w:rsidR="00DB62B9" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc222322103"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådsremissens lag</w:t>
+      </w:r>
+      <w:r w:rsidR="00744395">
+        <w:t>förslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="7E4CE7E2" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc216778913"/>
+      <w:r w:rsidRPr="003D5D54">
+        <w:t xml:space="preserve">Förslag till lag om ändring i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagen (1997:1137) om vägavgift för vissa tunga fordon</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="6768B944" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA03B5">
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C26B5">
+        <w:t>att 22 och 35 §§ lagen (1997:1137) om vägavgift för vissa tunga fordon ska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379862C2" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C118C62" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002105A2" w14:paraId="2F5F638E" w14:textId="77777777" w:rsidTr="00612179">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C55C84B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001913EB" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
-[...576 lines deleted...]
-          <w:p w14:paraId="30BDE8D4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="7843789E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="000E6F0B" w:rsidRDefault="00571C71" w:rsidP="00612179">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0099CA16" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="4F7750B1" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="000E6F0B" w:rsidRDefault="00571C71" w:rsidP="00612179">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08E0A7D0" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
-[...15 lines deleted...]
-    <w:p w14:paraId="2D929385" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+    <w:p w14:paraId="797AFC79" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00EC146D" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E34AF81" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>2 §</w:t>
-[...20 lines deleted...]
-        <w:t>skrifter om</w:t>
+        <w:t>22 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13324" w14:paraId="473CE30D" w14:textId="77777777">
+      <w:tr w:rsidR="002105A2" w14:paraId="16B697D1" w14:textId="77777777" w:rsidTr="00612179">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B0DA3E4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="463DEA50" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00612179">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C06DC8">
-              <w:t>1.</w:t>
+            <w:r>
+              <w:t xml:space="preserve">Beskattningsmyndigheten ska efter ansökan besluta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B0C1D">
+              <w:t>om åter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B0C1D">
+              <w:softHyphen/>
+              <w:t>betalning av vägavgift som betalats i Sverige.</w:t>
             </w:r>
             <w:r>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D87AA9">
-[...3 lines deleted...]
-              <w:t>skyldighet för nätinnehavare</w:t>
+            <w:r w:rsidRPr="005A174A">
+              <w:t>Vägavgiften</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C06DC8">
-              <w:t xml:space="preserve"> att i den utsträckning det behövs med hänsyn till allmänhetens in</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005303CC">
+              <w:t xml:space="preserve">betalas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00214841">
+              <w:t>till</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00C06DC8">
-              <w:t>tresse av tillgång till allsidig upp</w:t>
+            <w:r w:rsidRPr="00214841">
+              <w:t>baka med ett belopp som motsvarar avgiften för antalet återstående dagar för vilka avgift har betalats, räknat</w:t>
             </w:r>
             <w:r>
-              <w:softHyphen/>
+              <w:t xml:space="preserve"> från och med den dag ansökan kom in</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C06DC8">
-[...95 lines deleted...]
-              <w:t>tionsnedsättning,</w:t>
+            <w:r w:rsidRPr="00745C6D">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55555F7B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="5052E20B" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00612179">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C06DC8">
-              <w:t>1.</w:t>
+            <w:r>
+              <w:t>Beskattningsmyndigheten ska efter ansökan besluta om åter</w:t>
             </w:r>
             <w:r>
-              <w:t> </w:t>
+              <w:softHyphen/>
+              <w:t>betalning av vägavgift</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D87AA9">
-[...3 lines deleted...]
-              <w:t>skyldighet för nätinnehavare</w:t>
+            <w:r w:rsidRPr="002943AA">
+              <w:t xml:space="preserve"> som betalats i Sverige.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C06DC8">
-              <w:t xml:space="preserve"> att i den utsträckning det behövs med hänsyn till allmänhetens in</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A174A">
+              <w:t>Vägavgiften</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005303CC">
+              <w:t xml:space="preserve">betalas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00214841">
+              <w:t>till</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00C06DC8">
-              <w:t xml:space="preserve">tresse av tillgång till allsidig </w:t>
+            <w:r w:rsidRPr="00214841">
+              <w:t>baka med ett belopp som motsvarar avgiften för antalet återstående dagar för vilka avgift har betalats, räknat</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D87AA9">
-[...10 lines deleted...]
-              <w:t>lysning ge utrymme för vissa pro</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> från och med</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
+              <w:t xml:space="preserve"> dagen efter</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D87AA9">
-[...3 lines deleted...]
-              <w:t>gram,</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> den dag ansökan kom in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00745C6D">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="002105A2" w14:paraId="6A42F774" w14:textId="77777777" w:rsidTr="00612179">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75EADBE7" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00EC146D" w:rsidRDefault="00571C71" w:rsidP="00612179">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00777DB0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Avgiften för varje återstående dag utgör 1/360 av vägavgiften för ett helt år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E0328D9" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00612179">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05DF3CBF" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+    <w:p w14:paraId="261C0930" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C06DC8">
-        <w:t>2.</w:t>
+      <w:r w:rsidRPr="004859B4">
+        <w:t>Från det belopp som ska återbetalas dras en avgift på 25</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06DC8">
-[...3 lines deleted...]
-    <w:p w14:paraId="602A28C0" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+      <w:r w:rsidRPr="004859B4">
+        <w:t>euro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C994D6F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C06DC8">
-[...2 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="403C4A61" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nuvarande lydelse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FE47C6" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00BF2B14" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D145D49" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>35 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014B71A5" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00D92520" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92520">
+        <w:t xml:space="preserve">I fråga om vägavgift </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92520">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>skall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92520">
+        <w:t xml:space="preserve"> bestämmelserna om överklagande i 7 kap. och 8 kap. 3 § vägtrafikskattelagen (2006:227) gälla i tillämpliga delar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92520">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Därvid förstås </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92520">
+        <w:t>med</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46537C4A" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skatteperiod:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsperiod,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD40951" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>efterbeskattning:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>efterprövning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60760C9D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skattskyldig:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsskyldig,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCED8F9" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skattebelopp:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsbelopp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39669E8D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3083F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Beslut enligt 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06DC8">
-        <w:t>skyldighet för nätinnehavare att vidta åtgärder för att tillför</w:t>
+      <w:r w:rsidRPr="00A3083F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>§ får inte överklagas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DD55C0" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C81524C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Föreslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lydelse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583EF40A" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00BF2B14" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022519F3" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>35 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64612B7C" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Beslut enligt denna lag överklagas till allmän förvaltningsdomstol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECE1454" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92520">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t xml:space="preserve">fråga om vägavgift </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>för svenskt fordon ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t xml:space="preserve"> bestämmelserna om överklagande i 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t>och 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3083F">
+        <w:t xml:space="preserve">§ vägtrafikskattelagen (2006:227) gälla i tillämpliga delar. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>I det sammanhanget avses</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EEDB05" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005704B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>skatteperiod:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsperiod,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60551612" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>efterbeskattning:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>efterprövning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3CA6C7" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skattskyldig:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsskyldig,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D6EBE6" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>skattebelopp:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>avgiftsbelopp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70249498" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00811E52" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46657458" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Denna lag träder i kraft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB052A">
+        <w:t>den 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB052A">
+        <w:t>augusti 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCFE846" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00571C71" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId59"/>
+          <w:headerReference w:type="default" r:id="rId60"/>
+          <w:footerReference w:type="even" r:id="rId61"/>
+          <w:footerReference w:type="default" r:id="rId62"/>
+          <w:headerReference w:type="first" r:id="rId63"/>
+          <w:footerReference w:type="first" r:id="rId64"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Äldre bestämmelser gäller fortfarande för ansökningar om återbetal</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-      </w:r>
-[...4 lines deleted...]
-    <w:p w14:paraId="4C6A44E3" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00F649A0" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+        <w:t>ning som har kommit in före ikraftträdandet samt för överklagande av beslut enligt 22 § som har meddelats före ikraftträdandet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FF4353" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00817315">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc216778914"/>
+      <w:r w:rsidRPr="003B2882">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="6FC68B8F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>Härigenom föreskrivs att 27 kap. 1 § offentlighets- och sekretesslagen (2009:400) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE4E6EF" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:rPr>
-[...49 lines deleted...]
-    <w:p w14:paraId="23E18AF7" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7C2D94" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...51 lines deleted...]
-      </w:r>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13324" w14:paraId="44802963" w14:textId="77777777">
+      <w:tr w:rsidR="00414DE3" w14:paraId="3EDEC8E9" w14:textId="77777777" w:rsidTr="00612179">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3EF55341" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00403848" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
-[...593 lines deleted...]
-          <w:p w14:paraId="0D8313D1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="1CED3693" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00612179">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Nuvarande lydelse</w:t>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2882">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ydelse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> enligt proposition 2025/26:102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="789BFBE9" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="005B0E77" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="53535488" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00612179">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="003B2882">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3491D430" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
+    <w:p w14:paraId="03CE74E1" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2266943D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>27 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545199FD" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-    <w:p w14:paraId="6A4FDE32" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
+      <w:r w:rsidRPr="003B2882">
+        <w:t>1 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598D50BB" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>Sekretess gäller i verksamhet som avser bestämmande av skatt eller fast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2882">
         <w:softHyphen/>
-        <w:t>drycker eller tobaksvaror,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="150C05A6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
+        <w:t>ställande av underlag för bestämmande av skatt eller som avser fastighetstaxering för uppgift om en enskilds personliga eller ekonomiska förhållanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5EFD43" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>Sekretess gäller vidare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6026B952" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>1. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="58" w:name="_Hlk218660069"/>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007734B2">
+        <w:t>verksamhet som avser förande av eller uttag ur en automatiserad uppgiftssamling som har upprättats av Skatteverket och används i verksamhet som avses i 2 § beskattningsdatalagen (2026:000) för uppgift om en enskilds personliga eller ekonomiska förhållanden</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A071A7" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>2. hos kommun eller region för uppgift om en enskilds personliga eller ekonomiska förhållanden som Skatterättsnämnden har lämnat i ett ärende om förhandsbesked i en skatte- eller taxeringsfråga, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E34FEF7" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2882">
+        <w:t>3. hos Försäkringskassan för uppgift om en enskilds personliga eller ekonomiska förhållanden som Skatteverket har lämnat i ett ärende om sär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2882">
         <w:softHyphen/>
-        <w:t>kommer ett varukännetecken som är i bruk för en tobaksvara eller som enligt gällande bestämmelser om varumärken är registrerat eller inarbetat för en tobaksvara,</w:t>
-[...31 lines deleted...]
-        <w:t>verksamhet av kreditupplysning som innebär otillbörligt intrång i enskilds personliga integritet eller som innehåller oriktig eller missvisande uppgift, om ersättningsskyldighet för sådant offentliggörande, om krav på berättigat behov hos den som beställer kreditupplysningen, om skyldighet att lämna information till den som avses med upplysningen och om rättelse av oriktig eller missvisande uppgift,</w:t>
+        <w:t>skild sjukförsäkringsavgift.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13324" w14:paraId="45293619" w14:textId="77777777">
+      <w:tr w:rsidR="00414DE3" w14:paraId="115E6E63" w14:textId="77777777" w:rsidTr="00612179">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F06E427" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="622627C4" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00612179">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
             <w:r>
-              <w:t>6. ansvar och ersättningsskyldig</w:t>
+              <w:t>Med skatt avses i detta kapitel skatt på inkomst och annan direkt skatt samt omsättningsskatt, tull och annan indirekt skatt. Med skatt jämställs arbetsgivaravgift, pris</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
-              <w:t>het som avser det sätt på vilket en uppgift har anskaffats,</w:t>
+              <w:t>regleringsavgift och liknande avgift, avgift enligt lagen (1999:291) om avgift till registrerat trossamfund, skattetillägg, åter</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C380D">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> eller</w:t>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kallelseavgift, dokumentations</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>avgift, rapporteringsavgift, platt</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">formsavgift, kryptoavgift, rapportavgift och förseningsavgift samt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B5538">
+              <w:t xml:space="preserve">expeditionsavgift och </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">tilläggsavgift enligt lagen (2004:629) om trängselskatt och tilläggsavgift enligt 8 a § lagen (2016:1067) om skatt på kemikalier i viss elektronik. Med verksamhet som avser bestämmande av skatt jämställs verksamhet som avser </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>bestämmande av pensions</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>grundande inkomst.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="666B8063" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
-[...65 lines deleted...]
-          <w:p w14:paraId="6B42EA6E" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00D304C5">
+          <w:p w14:paraId="6CD06277" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00612179">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t>7. ansvar och ersättningsskyldig</w:t>
+              <w:t>Med skatt avses i detta kapitel skatt på inkomst och annan direkt skatt samt omsättningsskatt, tull och annan indirekt skatt. Med skatt jämställs arbetsgivaravgift, pris</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
-              <w:t>het för överträdelse av förbud mot att göra avbildningar, beskriv</w:t>
+              <w:t xml:space="preserve">regleringsavgift och liknande avgift, </w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>eller mot röjande av hemliga uppgifter som rör totalförsvaret, eller till intresset av att skydda allmänheten mot skada till följd av militär verksamhet</w:t>
+            <w:r w:rsidRPr="003B2882">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">avgift </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>,</w:t>
+              <w:t xml:space="preserve">enligt det avtal som anges i </w:t>
             </w:r>
-          </w:p>
-[...29 lines deleted...]
-            <w:r w:rsidRPr="008C380D">
+            <w:r w:rsidRPr="003B2882">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>8. krav enligt en förpliktelse som följer av medlemskapet i Euro</w:t>
-[...479 lines deleted...]
-              <w:t>Den frihet som följer av 1 § hindrar inte heller att det i lag meddelas föreskrifter</w:t>
+              <w:t>21 § lagen (1997:1137) om vägavgift för vissa tunga fordon,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A92DEC">
-[...4 lines deleted...]
-              <w:t>enligt en förpliktelse som följer av medlem</w:t>
+            <w:r>
+              <w:t>avgift enligt lagen (1999:291) om avgift till registrerat trossamfund, skattetillägg, återkallelseavgift, dokumentationsavgift, rappor</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:softHyphen/>
+              <w:t xml:space="preserve">teringsavgift, plattformsavgift, kryptoavgift, rapportavgift och förseningsavgift samt </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A92DEC">
-[...4 lines deleted...]
-              <w:t>skapet i Europeiska unionen</w:t>
+            <w:r w:rsidRPr="00673B75">
+              <w:t>expeditions</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> om skyldighet</w:t>
+              <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A92DEC">
-[...47 lines deleted...]
-              <w:t>1. den som sänder program att införa och på ett visst sätt utforma information om en tjänst</w:t>
+            <w:r w:rsidRPr="00673B75">
+              <w:t>avgift och</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...18 lines deleted...]
-              <w:t>för personer med funktionsned</w:t>
+              <w:t xml:space="preserve"> tilläggsavgift enligt lagen (2004:629) om trängselskatt och tilläggsavgift enligt 8 a § lagen (2016:1067) om skatt på kemikalier i viss elektronik. Med verksamhet </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">. den som sänder program att förse programmet med vissa tekniska funktioner </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>som avser bestämmande av skatt jämställs verksamhet som avser bestämmande av pensions</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>eller</w:t>
+              <w:softHyphen/>
+              <w:t>grundande inkomst.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A92DEC">
-[...182 lines deleted...]
-            <w:bookmarkEnd w:id="94"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="043038CB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00811E52" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
+    <w:p w14:paraId="6EBD88E1" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B22A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Första och andra styckena gäller inte om annat följer av 3, 4 eller 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B22A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7839136D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B22A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>För uppgift i allmän handling gäller sekretessen i högst tjugo år. För uppgift om avgift enligt lagen om avgift till registrerat trossamfund gäller dock sekretessen i högst sjuttio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AB27D2" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="003B2882" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
-      <w:r w:rsidRPr="00811E52">
+      <w:r w:rsidRPr="003B2882">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FF6F2B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="009C1D2F" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
-[...10 lines deleted...]
-          </w:footnotePr>
+    <w:p w14:paraId="264AFDF4" w14:textId="0731B9A8" w:rsidR="00571C71" w:rsidRPr="002105A2" w:rsidRDefault="00571C71" w:rsidP="00414DE3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00571C71" w:rsidRPr="002105A2" w:rsidSect="002105A2">
+          <w:headerReference w:type="even" r:id="rId65"/>
+          <w:headerReference w:type="default" r:id="rId66"/>
+          <w:footerReference w:type="even" r:id="rId67"/>
+          <w:footerReference w:type="default" r:id="rId68"/>
+          <w:footerReference w:type="first" r:id="rId69"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="0A589549" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="005E16E6" w:rsidP="0097064D">
+      <w:r w:rsidRPr="003B2882">
+        <w:t xml:space="preserve">Denna lag träder i kraft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB052A">
+        <w:t>den 2 augusti 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D3AAA4" w14:textId="31A8B200" w:rsidR="00DB62B9" w:rsidRDefault="00571C71" w:rsidP="00817315">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc215130622"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc222322104"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Lagrådets yttrande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="95"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="25BFD9DA" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="0C0A593D" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00A4780E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001E6827">
+      </w:pPr>
+      <w:r w:rsidRPr="00103AED">
+        <w:t>Utdrag ur protokoll vid sammanträde 2026-02-10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7136FE0E" w14:textId="77777777" w:rsidR="00A4780E" w:rsidRPr="00103AED" w:rsidRDefault="00A4780E" w:rsidP="00A4780E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040E2BAA" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00A4780E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00103AED">
+        <w:t>Närvarande: F.d. justitieråden Kerstin Calissendorff och Mats Melin samt justitierådet Malin Bonthron</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6851AB" w14:textId="77777777" w:rsidR="00A4780E" w:rsidRPr="00103AED" w:rsidRDefault="00A4780E" w:rsidP="00A4780E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EADDC92" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00A4780E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Närvarande</w:t>
-[...12 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00103AED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001E6827">
+        <w:t>Författningsändringar med anledning av övertagande av uppgift inom eurovinjettsamarbetet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B6EBCD" w14:textId="77777777" w:rsidR="00A4780E" w:rsidRPr="00103AED" w:rsidRDefault="00A4780E" w:rsidP="00A4780E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Tillgänglighetskrav för vissa medier</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="494D904D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF38F46" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00103AED" w:rsidRDefault="00571C71" w:rsidP="00A4780E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-    <w:p w14:paraId="5393DCDD" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
+      <w:r w:rsidRPr="00103AED">
+        <w:t xml:space="preserve">Enligt en lagrådsremiss den 29 januari 2026 har regeringen (Finansdepartementet) beslutat inhämta Lagrådets yttrande över förslag till </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CC6026" w14:textId="6C3D54F7" w:rsidR="00571C71" w:rsidRPr="00103AED" w:rsidRDefault="00571C71" w:rsidP="00A4780E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="001E6827">
-[...3 lines deleted...]
-    <w:p w14:paraId="6A8CDEF4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
+      <w:r w:rsidRPr="00103AED">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103AED">
+        <w:t>lag om ändring i lagen (1997:1137) om vägavgift för vissa tunga fordon,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9164F9" w14:textId="365E23DE" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00A4780E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="001E6827">
-[...3 lines deleted...]
-    <w:p w14:paraId="39521A39" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
+      <w:r w:rsidRPr="00103AED">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103AED">
+        <w:t>lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759CAC68" w14:textId="77777777" w:rsidR="00A4780E" w:rsidRPr="00103AED" w:rsidRDefault="00A4780E" w:rsidP="00A4780E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DC4BF8C" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
-[...7 lines deleted...]
-    <w:p w14:paraId="1FF5123D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="001E6827" w:rsidRDefault="005E16E6" w:rsidP="001E6827">
+    <w:p w14:paraId="6A1B123A" w14:textId="4596699A" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00A4780E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-    <w:p w14:paraId="23829E16" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0014742D" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
+      <w:r w:rsidRPr="00103AED">
+        <w:t xml:space="preserve">Förslagen har inför Lagrådet föredragits av kanslirådet Ann-Christine Ålander. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0231B551" w14:textId="77777777" w:rsidR="00A4780E" w:rsidRPr="00103AED" w:rsidRDefault="00A4780E" w:rsidP="00A4780E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64F784B6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0014742D" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
-[...13 lines deleted...]
-    <w:p w14:paraId="06AB2857" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="0014742D" w:rsidRDefault="005E16E6" w:rsidP="0014742D">
+    <w:p w14:paraId="7D8EB9CE" w14:textId="2B973BA6" w:rsidR="00571C71" w:rsidRPr="00103AED" w:rsidRDefault="00571C71" w:rsidP="00A4780E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...163 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId107"/>
+        <w:sectPr w:rsidR="00571C71" w:rsidRPr="00103AED" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId70"/>
+          <w:headerReference w:type="default" r:id="rId71"/>
+          <w:footerReference w:type="even" r:id="rId72"/>
+          <w:footerReference w:type="default" r:id="rId73"/>
+          <w:headerReference w:type="first" r:id="rId74"/>
+          <w:footerReference w:type="first" r:id="rId75"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6827">
-        <w:t>Lagrådet lämnar övriga lagförslag utan erinran.</w:t>
+      <w:r w:rsidRPr="00103AED">
+        <w:t>Lagrådet lämnar förslagen utan erinran.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="4BA1B64F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005849E4" w:rsidP="00601D40">
+        <w:p w14:paraId="52F7FCBB" w14:textId="4D8EFC65" w:rsidR="00571C71" w:rsidRDefault="0028464C" w:rsidP="00817315">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="15DBE312" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
+    <w:p w14:paraId="0EA76B07" w14:textId="2E801721" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="_Toc215130623"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc222322105"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2025-11-27T00:00:00Z">
+          <w:date w:fullDate="2026-02-26T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002D293D">
-            <w:t>den 27 november 2025</w:t>
+          <w:r w:rsidR="003640F3">
+            <w:t>den 26 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="96"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2FA2F25F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="47C19DE5" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1938EF45" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
+    <w:p w14:paraId="69D3366D" w14:textId="57E1B6B8" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005849E4">
-            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Bohlin, Carlson, Pourmokhtari, Dousa, Larsson, Britz, Lann</w:t>
+          <w:r w:rsidR="0028464C">
+            <w:t>statsminister Kristersson, ordförande, och statsråden</w:t>
+          </w:r>
+          <w:r w:rsidR="001C77DD">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="0028464C">
+            <w:t>Svantesson, Edholm, Waltersson Grönvall, Jonson, Forssmed, Tenje, Forssell, Wykman, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz,</w:t>
+          </w:r>
+          <w:r w:rsidR="001C77DD">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="0028464C">
+            <w:t>Dousa, Britz, Mohamsson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="383FEBDB" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
+    <w:p w14:paraId="66DBE470" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0747F678" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
+    <w:p w14:paraId="1CD78BA9" w14:textId="49228711" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>Strömmer</w:t>
+            <w:t>Elisabeth Svantesson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6EC71F20" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00827386" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
+    <w:p w14:paraId="1415863F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00827386" w:rsidRDefault="00571C71" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6801FE0B" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00915BF3" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
+    <w:p w14:paraId="18CBED0A" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="00915BF3" w:rsidRDefault="00571C71" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7BC9BC" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="006E102E" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
+    <w:p w14:paraId="62515D6A" w14:textId="77777777" w:rsidR="00571C71" w:rsidRPr="006E102E" w:rsidRDefault="00571C71" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF6EDB1" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
+    <w:p w14:paraId="6679A1F8" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E096237" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00F85486">
+    <w:p w14:paraId="63478799" w14:textId="54A0DA44" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005849E4">
-            <w:t xml:space="preserve">Tillgänglighetskrav för vissa medier </w:t>
+          <w:r w:rsidR="0028464C">
+            <w:t>Författningsändringar med anledning av övertagande av uppgift inom eurovinjettsamarbetet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="39099353" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="2BC1D9B1" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId108"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId113"/>
+      <w:headerReference w:type="even" r:id="rId76"/>
+      <w:headerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="even" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:headerReference w:type="first" r:id="rId80"/>
+      <w:footerReference w:type="first" r:id="rId81"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A05A47D" w14:textId="77777777" w:rsidR="00AF3DFC" w:rsidRDefault="00AF3DFC" w:rsidP="00F8009C">
+    <w:p w14:paraId="09536332" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="391B5A56" w14:textId="77777777" w:rsidR="00AF3DFC" w:rsidRDefault="00AF3DFC" w:rsidP="00F8009C">
+    <w:p w14:paraId="31FA5A1C" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -22677,16476 +10764,11542 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="343C8FB2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44EA7DAF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251690496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:docPr id="29" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="06BBD473" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="65682CB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251690496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="06BBD473" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="65682CB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="032516BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11F4C48D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251693568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:docPr id="38" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="747EB8D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="58C499E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251693568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658291;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="747EB8D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="58C499E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3EFACD90" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="749421BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251610624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:docPr id="39" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7395D253" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3E565FC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251610624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7395D253" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3E565FC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="23B942FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="608C6711" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251611648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:docPr id="37" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="408AD616" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2DCADBCE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251611648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="408AD616" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2DCADBCE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7A676411" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="674FD71E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251694592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6A35A19C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6A35A19C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="738A6680" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="67EA2FA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="67EA2FA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="654441F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="058278DA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="058278DA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1966929C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="44" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5FDAFC36" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658293;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5FDAFC36" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0424D905" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="52511082" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="52511082" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42B54FC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="68E6CC50" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="68E6CC50" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E40EE55" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="79F55823" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="79F55823" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="265D8282" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="30" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1FAA4340" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1FAA4340" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2ED8A6FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6BFCE569" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6BFCE569" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BFC5E3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0BCA1137" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0BCA1137" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F1DAB04" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658295" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="50" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2BB28684" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658295;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2BB28684" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="612AD144" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1D0970B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1D0970B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4147D086" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="441D6393" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="441D6393" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="192366E6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="53" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3D975830" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3D975830" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29FE95C7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="54" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="79A7CDE0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="79A7CDE0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="745BF03D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5497FBEF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5497FBEF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CF27FBB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658297" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1CBDE61B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658297;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1CBDE61B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A3DDD64" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4F9E7906" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4F9E7906" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DCA6F30" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="28" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2B8E5BEA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2B8E5BEA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2885118D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="10013DAC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="10013DAC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38F1E8C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658298" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="59" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3A6B7F3F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3790AE71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658298;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3790AE71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20B4458D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="60" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1E6E25D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1E6E25D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B1897DF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="58" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="065B480E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00571C71">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="065B480E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00571C71">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1EF59EF8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="62" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="54522219" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251694592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658299;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3A6B7F3F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="54522219" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="477A154B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C191C83" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251612672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="60" name="Textruta 1"/>
+              <wp:docPr id="63" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3E899D2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5462384B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251612672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3E899D2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5462384B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="73172455" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52819E0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251613696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="58" name="Textruta 1"/>
+              <wp:docPr id="61" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="364354B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0307C579" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251613696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="364354B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0307C579" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="26614C26" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2496E380" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="62" name="Textruta 4"/>
+              <wp:docPr id="32" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="39C8B82A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4C9D2E5A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251695616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="39C8B82A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4C9D2E5A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="59785F7B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61908D09" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251614720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="63" name="Textruta 1"/>
+              <wp:docPr id="33" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1FB6F0F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="15685889" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251614720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1FB6F0F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="15685889" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="1877A97E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="437CB49F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251615744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="61" name="Textruta 1"/>
+              <wp:docPr id="31" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="614F02E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0B776124" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251615744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="614F02E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0B776124" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="7E9521AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="776BB1D4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251696640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="65" name="Textruta 4"/>
+              <wp:docPr id="35" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="40AF1236" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="2965E135" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251696640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658290;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="40AF1236" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="2965E135" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="40038119" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CA76BBE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251604480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:docPr id="36" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="068220E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="486D2DF8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251604480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="068220E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="486D2DF8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4EE80FD0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="150979F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251616768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="66" name="Textruta 1"/>
+              <wp:docPr id="34" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="04F44C8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="34B93714" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251616768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="04F44C8B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...6354 lines deleted...]
-                  <w:p w14:paraId="325FB5CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="34B93714" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D5C8516" w14:textId="77777777" w:rsidR="00AF3DFC" w:rsidRDefault="00AF3DFC" w:rsidP="006923D1">
+    <w:p w14:paraId="7F9CD690" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B216948" w14:textId="77777777" w:rsidR="00AF3DFC" w:rsidRPr="006923D1" w:rsidRDefault="00AF3DFC" w:rsidP="006923D1">
+    <w:p w14:paraId="4070F0C4" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRPr="006923D1" w:rsidRDefault="007C47FE" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2CDC7F75" w14:textId="77777777" w:rsidR="00AF3DFC" w:rsidRDefault="00AF3DFC" w:rsidP="006923D1">
+    <w:p w14:paraId="4530D9C4" w14:textId="77777777" w:rsidR="007C47FE" w:rsidRDefault="007C47FE" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3F65AB99" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+    <w:p w14:paraId="29E7607E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Tryckfrihetsförordningen omtryckt 2022:1524.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2012:410.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1DA4">
+        <w:t xml:space="preserve"> Ändringen innebär bl.a. att andra stycket tas bort.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3A74DB42" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00886C52">
+    <w:p w14:paraId="2C6D93D2" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00474CC2">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Yttrandefrihetsgrundlagen omtryckt 2022:1525.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2006:236.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="300C422D" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+    <w:p w14:paraId="1E06DD9F" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Tryckfrihetsförordningen omtryckt 2022:1524.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2012:410.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1DA4">
+        <w:t xml:space="preserve"> Ändringen innebär bl.a. att andra stycket tas bort.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="615391F6" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="00E3198E">
+    <w:p w14:paraId="0870EA3E" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Yttrandefrihetsgrundlagen omtryckt 2022:1525.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2006:236.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="5E136D7F" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="009C1D2F">
+    <w:p w14:paraId="5C48A5E5" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="00C34BDF">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Tryckfrihetsförordningen omtryckt 2022:1524.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2023:640.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="2A5C86E4" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRDefault="005E16E6" w:rsidP="004A1546">
+    <w:p w14:paraId="085D3A39" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Yttrandefrihetsgrundlagen omtryckt 2022:1525.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2012:410.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1DA4">
+        <w:t xml:space="preserve"> Ändringen innebär bl.a. att andra stycket tas bort.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="7B8F4025" w14:textId="77777777" w:rsidR="00571C71" w:rsidRDefault="00571C71" w:rsidP="002105A2">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2006:236.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="72E52AA1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27A683C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3AAFA5EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                        <w:p w14:paraId="367EDFC0" w14:textId="505AC6F9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3AAFA5EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                  <w:p w14:paraId="367EDFC0" w14:textId="505AC6F9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2DA14FD7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="733DB450" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0BB7F846" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="76F77B36" w14:textId="4D39E664" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-759378857"/>
+                              <w:id w:val="511568531"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1937982230"/>
+                              <w:id w:val="2053188850"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0BB7F846" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                  <w:p w14:paraId="76F77B36" w14:textId="4D39E664" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-759378857"/>
+                        <w:id w:val="511568531"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1937982230"/>
+                        <w:id w:val="2053188850"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1C6C7359" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6804DEC2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2A017127" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                        <w:p w14:paraId="286AD187" w14:textId="1285084B" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="999391178"/>
+                              <w:id w:val="1240058568"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-821268647"/>
+                              <w:id w:val="-1103949484"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="10961B37" w14:textId="795CB158" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00571C71">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2A017127" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                  <w:p w14:paraId="286AD187" w14:textId="1285084B" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="999391178"/>
+                        <w:id w:val="1240058568"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-821268647"/>
+                        <w:id w:val="-1103949484"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="10961B37" w14:textId="795CB158" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00571C71">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7FD0A932" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59D3A9DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0CFB9924" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="42324E9F" w14:textId="3CDE1FF6" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="403732025"/>
+                              <w:id w:val="1040018249"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1026247201"/>
+                              <w:id w:val="548653740"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="44B7B68E" w14:textId="1D533C5C" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00571C71">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0CFB9924" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                  <w:p w14:paraId="42324E9F" w14:textId="3CDE1FF6" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="403732025"/>
+                        <w:id w:val="1040018249"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1026247201"/>
+                        <w:id w:val="548653740"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="44B7B68E" w14:textId="1D533C5C" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00571C71">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="11E0FF47" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CCE3C89" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A4CB383" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6B5387C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                        <w:p w14:paraId="66525775" w14:textId="458095F6" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1895655512"/>
+                              <w:id w:val="-1897748"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1777135104"/>
+                              <w:id w:val="1374656414"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="731CE279" w14:textId="6A4AA863" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1817298314"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00571C71">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1589225404"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6B5387C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                  <w:p w14:paraId="66525775" w14:textId="458095F6" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1895655512"/>
+                        <w:id w:val="-1897748"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1777135104"/>
+                        <w:id w:val="1374656414"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="731CE279" w14:textId="6A4AA863" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1817298314"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00571C71">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1589225404"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="535AF8BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22B0D497" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4FC5CD0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4955D745" w14:textId="07640504" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1776284188"/>
+                              <w:id w:val="-94405277"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-2086220099"/>
+                              <w:id w:val="-1617367493"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6350AAC7" w14:textId="002CAE36" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1365794171"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00571C71">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-2074342676"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4FC5CD0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4955D745" w14:textId="07640504" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1776284188"/>
+                        <w:id w:val="-94405277"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-2086220099"/>
+                        <w:id w:val="-1617367493"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6350AAC7" w14:textId="002CAE36" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1365794171"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00571C71">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-2074342676"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4CDE9E78" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26D6F599" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="260103BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1A9566CA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                        <w:p w14:paraId="0506CAFA" w14:textId="4AA26CD2" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="804427244"/>
+                              <w:id w:val="-515230379"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-579444007"/>
+                              <w:id w:val="1243062756"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="02DF3827" w14:textId="79B242BC" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1863120810"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00571C71">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="45805284"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1A9566CA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                  <w:p w14:paraId="0506CAFA" w14:textId="4AA26CD2" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="804427244"/>
+                        <w:id w:val="-515230379"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-579444007"/>
+                        <w:id w:val="1243062756"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="02DF3827" w14:textId="79B242BC" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1863120810"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00571C71">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="45805284"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="226A0B76" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FF9C7EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="231A963B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="68E226D3" w14:textId="2469A75F" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1556231103"/>
+                              <w:id w:val="-1913617520"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1166519120"/>
+                              <w:id w:val="-1924022704"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="3A33F083" w14:textId="78672F9C" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-348339596"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00571C71">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1284617825"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="231A963B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                  <w:p w14:paraId="68E226D3" w14:textId="2469A75F" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1556231103"/>
+                        <w:id w:val="-1913617520"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1166519120"/>
+                        <w:id w:val="-1924022704"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="3A33F083" w14:textId="78672F9C" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-348339596"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00571C71">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1284617825"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="5D1877EB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="358B048C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="19" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="32ED60C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                        <w:p w14:paraId="52A97BA2" w14:textId="25DC94C1" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="172165107"/>
+                              <w:id w:val="-1779331805"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1036086637"/>
+                              <w:id w:val="-536738186"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="0A9CCC3E" w14:textId="41232FC5" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="2024212117"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00571C71">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-693313346"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="32ED60C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                  <w:p w14:paraId="52A97BA2" w14:textId="25DC94C1" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="172165107"/>
+                        <w:id w:val="-1779331805"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1036086637"/>
+                        <w:id w:val="-536738186"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                </w:txbxContent>
-[...147 lines deleted...]
-                  <w:p w14:paraId="085DD902" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0A9CCC3E" w14:textId="41232FC5" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
-                      <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
-                        <w:alias w:val="NummerEtikett"/>
-[...1 lines deleted...]
-                        <w:id w:val="-807853779"/>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="2024212117"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00244011">
+                    <w:r w:rsidR="00571C71">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
-                        <w:alias w:val="Nummer"/>
-[...1 lines deleted...]
-                        <w:id w:val="-17392378"/>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-693313346"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-[...187 lines deleted...]
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="34A4D0FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47640B31" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0A82C2BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3FF6F00A" w14:textId="45991AEB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0A82C2BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3FF6F00A" w14:textId="45991AEB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7EBD60DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E13EF1F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="051EB434" w14:textId="28671179" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="199749046"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1058095463"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="315E7D8E" w14:textId="740D4485" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="570859850"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00571C71">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="61540096"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="051EB434" w14:textId="28671179" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="199749046"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1058095463"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="315E7D8E" w14:textId="740D4485" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="570859850"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00571C71">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="61540096"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63B38648" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FA93DB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5F301AFA" w14:textId="0E336B44" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1492240704"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1461102741"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="034F8334" w14:textId="1E5B05E8" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="953291299"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00571C71">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="191507350"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5F301AFA" w14:textId="0E336B44" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1492240704"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1461102741"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="034F8334" w14:textId="1E5B05E8" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="953291299"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00571C71">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="191507350"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46363A72" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="47918906" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="19008E1B" w14:textId="4CD0A865" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1253965561"/>
+                              <w:id w:val="-1968121392"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1383243161"/>
+                              <w:id w:val="1821459354"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="67591737" w14:textId="4D228AA7" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1078437563"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00571C71">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-233547189"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251677184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbhAeZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="47918906" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                  <w:p w14:paraId="19008E1B" w14:textId="4CD0A865" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1253965561"/>
+                        <w:id w:val="-1968121392"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1383243161"/>
+                        <w:id w:val="1821459354"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="67591737" w14:textId="4D228AA7" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1078437563"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00571C71">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-233547189"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="0B85C7BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DD02702" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B5126C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="23" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="71B6A655" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                        <w:p w14:paraId="194F88DF" w14:textId="5116957D" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2108799193"/>
+                              <w:id w:val="914671626"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="132993077"/>
+                              <w:id w:val="-1830514340"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="652DE552" w14:textId="1E175BE8" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1502004117"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00571C71">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1889323816"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="71B6A655" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                  <w:p w14:paraId="194F88DF" w14:textId="5116957D" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2108799193"/>
+                        <w:id w:val="914671626"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="132993077"/>
+                        <w:id w:val="-1830514340"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="652DE552" w14:textId="1E175BE8" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1502004117"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00571C71">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1889323816"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="58056691" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3AD2ADCC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="22" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3CE75EFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="39CFEDF6" w14:textId="299CED93" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1105006723"/>
+                              <w:id w:val="-238015607"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1303075022"/>
+                              <w:id w:val="2019269027"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="351F3BA8" w14:textId="4F857960" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="343985667"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00571C71">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1428724201"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251678208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI9HyhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658285;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3CE75EFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                  <w:p w14:paraId="39CFEDF6" w14:textId="299CED93" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1105006723"/>
+                        <w:id w:val="-238015607"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1303075022"/>
+                        <w:id w:val="2019269027"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="351F3BA8" w14:textId="4F857960" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="343985667"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00571C71">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1428724201"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="615A0503" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="277E6BE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="29" name="Textruta 2"/>
+              <wp:docPr id="25" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7EDB4E72" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                        <w:p w14:paraId="1E13A9B4" w14:textId="7DF53297" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="346303883"/>
+                              <w:id w:val="-423416078"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-2069405074"/>
+                              <w:id w:val="961996040"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="3E5D6612" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
+                        <w:p w14:paraId="5FCD9A0A" w14:textId="20445A05" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-288899137"/>
+                              <w:id w:val="-617220498"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="005E16E6">
+                          <w:r w:rsidR="00571C71">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1643082320"/>
+                              <w:id w:val="1399777812"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>5</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7EDB4E72" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                  <w:p w14:paraId="1E13A9B4" w14:textId="7DF53297" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="346303883"/>
+                        <w:id w:val="-423416078"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-2069405074"/>
+                        <w:id w:val="961996040"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="3E5D6612" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
+                  <w:p w14:paraId="5FCD9A0A" w14:textId="20445A05" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-288899137"/>
+                        <w:id w:val="-617220498"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="005E16E6">
+                    <w:r w:rsidR="00571C71">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1643082320"/>
+                        <w:id w:val="1399777812"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>5</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="0858A8E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4200E17E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="28" name="Textruta 3"/>
+              <wp:docPr id="24" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="462BF5E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0DA083FB" w14:textId="7843E7FD" w:rsidR="00244011" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="716790823"/>
+                              <w:id w:val="-1008219794"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1543511469"/>
+                              <w:id w:val="-250898843"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="1F850093" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00115B95" w:rsidP="00C7375F">
+                        <w:p w14:paraId="79938773" w14:textId="6484CDBD" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="00D25C92" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1093774252"/>
+                              <w:id w:val="1468010220"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="005E16E6">
+                          <w:r w:rsidR="00571C71">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1682707642"/>
+                              <w:id w:val="-1288421470"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>5</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658286;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="462BF5E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0DA083FB" w14:textId="7843E7FD" w:rsidR="00244011" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="716790823"/>
+                        <w:id w:val="-1008219794"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1543511469"/>
+                        <w:id w:val="-250898843"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="1F850093" w14:textId="77777777" w:rsidR="005E16E6" w:rsidRPr="00C7375F" w:rsidRDefault="00000000" w:rsidP="00C7375F">
+                  <w:p w14:paraId="79938773" w14:textId="6484CDBD" w:rsidR="00571C71" w:rsidRPr="00C7375F" w:rsidRDefault="0012077E" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1093774252"/>
+                        <w:id w:val="1468010220"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="005E16E6">
+                    <w:r w:rsidR="00571C71">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1682707642"/>
+                        <w:id w:val="-1288421470"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>5</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="10C9181A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C322B27" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B2517A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E1399D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="31" name="Textruta 2"/>
+              <wp:docPr id="27" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="324192B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                        <w:p w14:paraId="73F43384" w14:textId="72C8AF9F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-458022991"/>
+                              <w:id w:val="-187601772"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="106249209"/>
+                              <w:id w:val="-702484932"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="324192B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                  <w:p w14:paraId="73F43384" w14:textId="72C8AF9F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-458022991"/>
+                        <w:id w:val="-187601772"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="106249209"/>
+                        <w:id w:val="-702484932"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-[...38 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="76995A6A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D01C2A6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="30" name="Textruta 3"/>
+              <wp:docPr id="26" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="04D10C7F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="29032D77" w14:textId="48108A68" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1872680369"/>
+                              <w:id w:val="-202947785"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1762949112"/>
+                              <w:id w:val="-648737110"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCX1xNhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="04D10C7F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                  <w:p w14:paraId="29032D77" w14:textId="48108A68" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1872680369"/>
+                        <w:id w:val="-202947785"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1762949112"/>
+                        <w:id w:val="-648737110"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-[...1124 lines deleted...]
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="12B06B71" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22098465" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="5C7751F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69CDA6C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...1602 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4ACA75DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                        <w:p w14:paraId="45FC4315" w14:textId="2FF191E1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1167240787"/>
+                              <w:id w:val="-213124300"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1657064288"/>
+                              <w:id w:val="1810352452"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4ACA75DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                  <w:p w14:paraId="45FC4315" w14:textId="2FF191E1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1167240787"/>
+                        <w:id w:val="-213124300"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1657064288"/>
+                        <w:id w:val="1810352452"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-  <w:p w14:paraId="76CC68E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65952EDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...386 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3D274557" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5805EEA5" w14:textId="0DFB6015" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="83582230"/>
+                              <w:id w:val="-314493876"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1676687991"/>
+                              <w:id w:val="-1415784360"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3D274557" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5805EEA5" w14:textId="0DFB6015" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="83582230"/>
+                        <w:id w:val="-314493876"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1676687991"/>
+                        <w:id w:val="-1415784360"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="588EE19F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A13578F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="73BA4AD1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BADB2BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2F2550C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                        <w:p w14:paraId="04B45715" w14:textId="7AF38AB8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="888995130"/>
+                              <w:id w:val="721032470"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="476343263"/>
+                              <w:id w:val="820466330"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2F2550C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                  <w:p w14:paraId="04B45715" w14:textId="7AF38AB8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="888995130"/>
+                        <w:id w:val="721032470"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="476343263"/>
+                        <w:id w:val="820466330"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2A716569" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64F697D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="749D4B3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00A118D8">
+                        <w:p w14:paraId="793DA4AA" w14:textId="481C7D1C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1560590428"/>
+                              <w:id w:val="-1715111459"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-66655093"/>
+                              <w:id w:val="1793709907"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="749D4B3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00A118D8">
+                  <w:p w14:paraId="793DA4AA" w14:textId="481C7D1C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1560590428"/>
+                        <w:id w:val="-1715111459"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-66655093"/>
+                        <w:id w:val="1793709907"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1628A726" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="460CD18D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="26A31CE2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00115B95" w:rsidP="00664D04">
+                        <w:p w14:paraId="424F04B7" w14:textId="6237BF8D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D25C92" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="556675782"/>
+                              <w:id w:val="-655841384"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="005849E4">
+                              <w:r w:rsidR="0028464C">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="390546493"/>
+                              <w:id w:val="-1005511814"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007C5446">
-                                <w:t>2025/26:59</w:t>
+                              <w:r w:rsidR="0028464C">
+                                <w:t>2025/26:139</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="26A31CE2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00000000" w:rsidP="00664D04">
+                  <w:p w14:paraId="424F04B7" w14:textId="6237BF8D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0012077E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="556675782"/>
+                        <w:id w:val="-655841384"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="005849E4">
+                        <w:r w:rsidR="0028464C">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="390546493"/>
+                        <w:id w:val="-1005511814"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007C5446">
-                          <w:t>2025/26:59</w:t>
+                        <w:r w:rsidR="0028464C">
+                          <w:t>2025/26:139</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
@@ -41410,984 +24563,946 @@
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:mirrorMargins/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0047586C"/>
-    <w:rsid w:val="00001649"/>
+    <w:rsidRoot w:val="007C47FE"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="000063A9"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
-    <w:rsid w:val="00027F57"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="0003549B"/>
     <w:rsid w:val="00040A0F"/>
+    <w:rsid w:val="0004143E"/>
+    <w:rsid w:val="00042264"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000B3A92"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000E5FDB"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="00102453"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
-    <w:rsid w:val="00107C6F"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
-    <w:rsid w:val="00115B95"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
-    <w:rsid w:val="00117DEE"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
-    <w:rsid w:val="00153A6C"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
-    <w:rsid w:val="00164253"/>
     <w:rsid w:val="00166139"/>
+    <w:rsid w:val="00167976"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
-    <w:rsid w:val="00175A68"/>
     <w:rsid w:val="00176E54"/>
-    <w:rsid w:val="0018138E"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
-    <w:rsid w:val="00190AAB"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
+    <w:rsid w:val="001C77DD"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F4252"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="00210481"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00213658"/>
-    <w:rsid w:val="00224D3E"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="00241D51"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00275439"/>
     <w:rsid w:val="002818CA"/>
+    <w:rsid w:val="0028464C"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D293D"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="00321CEE"/>
-    <w:rsid w:val="003271EB"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
-    <w:rsid w:val="0034233E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
+    <w:rsid w:val="003640F3"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00390CAD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003948DD"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
+    <w:rsid w:val="003A49A1"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
-    <w:rsid w:val="003D743C"/>
+    <w:rsid w:val="003D6663"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E541F"/>
+    <w:rsid w:val="003E69FB"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00433D89"/>
-    <w:rsid w:val="00440781"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
-    <w:rsid w:val="004543E5"/>
     <w:rsid w:val="00454D1F"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
-    <w:rsid w:val="0047586C"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
+    <w:rsid w:val="004910DA"/>
     <w:rsid w:val="004917D3"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004A5104"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
+    <w:rsid w:val="004D28C3"/>
+    <w:rsid w:val="004D4873"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
-    <w:rsid w:val="004F4CC8"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="00503F41"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00522EBE"/>
-    <w:rsid w:val="00523D74"/>
+    <w:rsid w:val="00516711"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00546198"/>
+    <w:rsid w:val="00544FF9"/>
+    <w:rsid w:val="00545E3E"/>
+    <w:rsid w:val="00551F70"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
+    <w:rsid w:val="00571C71"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="005849E4"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
-    <w:rsid w:val="00590A34"/>
-    <w:rsid w:val="0059102F"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A4F49"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E16E6"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="006348A5"/>
+    <w:rsid w:val="00630EAA"/>
     <w:rsid w:val="00634C6C"/>
+    <w:rsid w:val="00640AB9"/>
     <w:rsid w:val="00640C08"/>
-    <w:rsid w:val="00641C35"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="0068285E"/>
-    <w:rsid w:val="006838B8"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
+    <w:rsid w:val="006A443C"/>
     <w:rsid w:val="006A6FF1"/>
+    <w:rsid w:val="006B282C"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
-    <w:rsid w:val="006F30A3"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
+    <w:rsid w:val="00744395"/>
     <w:rsid w:val="00751306"/>
+    <w:rsid w:val="00751446"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
+    <w:rsid w:val="00760568"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
+    <w:rsid w:val="007647A1"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
-    <w:rsid w:val="0077364B"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C5446"/>
+    <w:rsid w:val="007C47FE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="00815792"/>
+    <w:rsid w:val="00817315"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="0084297B"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
-    <w:rsid w:val="00886572"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
+    <w:rsid w:val="008A5C4F"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D1881"/>
+    <w:rsid w:val="008D130F"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
+    <w:rsid w:val="008F5326"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
-    <w:rsid w:val="009052ED"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
-    <w:rsid w:val="0091197D"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="009451F2"/>
     <w:rsid w:val="00947731"/>
+    <w:rsid w:val="00947C7B"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
+    <w:rsid w:val="0098167F"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="009A23A1"/>
+    <w:rsid w:val="009A1C56"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
     <w:rsid w:val="009F2AC6"/>
-    <w:rsid w:val="009F3492"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F526D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A10A60"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A24971"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
+    <w:rsid w:val="00A34144"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
+    <w:rsid w:val="00A4780E"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
-    <w:rsid w:val="00A643A3"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
-    <w:rsid w:val="00A73D6E"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
-    <w:rsid w:val="00A859FB"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
+    <w:rsid w:val="00AA4CE3"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB661F"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
     <w:rsid w:val="00AD6662"/>
+    <w:rsid w:val="00AD7B35"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
+    <w:rsid w:val="00AE67B6"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
-    <w:rsid w:val="00AF3DFC"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B13324"/>
-    <w:rsid w:val="00B15130"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
+    <w:rsid w:val="00B52132"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
+    <w:rsid w:val="00B66FC4"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
-    <w:rsid w:val="00B73879"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
+    <w:rsid w:val="00B771DF"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00BA2792"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
+    <w:rsid w:val="00BA7443"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
-    <w:rsid w:val="00BC7806"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C4353F"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
+    <w:rsid w:val="00C54AF3"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE4A1D"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00D037DE"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D20588"/>
-    <w:rsid w:val="00D26CA1"/>
+    <w:rsid w:val="00D14FED"/>
+    <w:rsid w:val="00D25C92"/>
     <w:rsid w:val="00D332B5"/>
+    <w:rsid w:val="00D42194"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
+    <w:rsid w:val="00D7335F"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
-    <w:rsid w:val="00DB5A7B"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
+    <w:rsid w:val="00DE3CE2"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E0264D"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
-    <w:rsid w:val="00E215B7"/>
+    <w:rsid w:val="00E21E4B"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E44109"/>
+    <w:rsid w:val="00E3754A"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E55DA0"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E655D3"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E94037"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EA0759"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
-    <w:rsid w:val="00EA721E"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
+    <w:rsid w:val="00ED7F00"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EF1E6B"/>
+    <w:rsid w:val="00EF2080"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
-    <w:rsid w:val="00F174C3"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F37355"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
+    <w:rsid w:val="00F64B95"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F94120"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
+    <w:rsid w:val="00FA3A5F"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
+    <w:rsid w:val="00FE648B"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="31AA51CD"/>
-  <w15:docId w15:val="{466B0167-EFE3-42BA-8C79-B0CB84E93373}"/>
+  <w14:docId w14:val="0035CDCD"/>
+  <w15:docId w15:val="{0343A7DF-D35E-4EFE-A3CC-ADF9228F7E22}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -43999,50 +27114,51 @@
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -44895,66 +28011,142 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D42194"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E69FB"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E69FB"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E69FB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E69FB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E69FB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer51.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer52.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer47.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer50.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer54.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer53.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer46.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer48.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer49.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/ju-L6/projekt/tillganglighetskrav/LRRProp/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -45222,201 +28414,281 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>25</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13761</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13761</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13761</Description>
+    </_dlc_DocIdUrl>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Finansdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Jonson, Forssmed, Tenje, Forssell, Wykman, Liljestrand, Bohlin, Pourmokhtari, Rosencrantz, Dousa, Britz, Mohamsson</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:139</dokumentnummer>
+  <titel>Författningsändringar med anledning av övertagande av uppgift inom eurovinjettsamarbetet</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
-[...21 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -45477,290 +28749,168 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
-[...132 lines deleted...]
-</p:properties>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC8FCDC9-67BE-43BE-B7B1-271505688DC6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C569FA63-11AA-43B6-A2C9-8FE7DEE60E85}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E671273-F948-4171-AEAF-6B085677E8C0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D60617F5-89F9-42C0-8F85-3379573B8B9F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C55B47D9-B1CD-4C67-8EA4-278E1217CD2D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A6D9239-6F62-4C28-A041-3EEEE6AE96B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9774A74-CFFA-453F-9030-C3E342762143}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8BF78CC-5AF6-4A45-B1CD-FEA4CC54A6D5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1FC6BD5-AE15-4B82-8D9F-2A4F9C0FD114}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACF9FCDA-101C-43D9-83AF-7328FAF0D13B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...20 lines deleted...]
-    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Prop-samling</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>67</Pages>
-[...1 lines deleted...]
-  <Characters>146660</Characters>
+  <Pages>32</Pages>
+  <Words>8894</Words>
+  <Characters>47140</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>1222</Lines>
-  <Paragraphs>347</Paragraphs>
+  <Lines>392</Lines>
+  <Paragraphs>111</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Tillgänglighetskrav för vissa medier </vt:lpstr>
+      <vt:lpstr>Författningsändringar med anledning av övertagande av uppgift inom eurovinjettsamarbetet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>173984</CharactersWithSpaces>
+  <CharactersWithSpaces>55923</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Tillgänglighetskrav för vissa medier</dc:title>
-  <dc:creator>Agnes Morin</dc:creator>
+  <dc:title>Författningsändringar med anledning av övertagande av uppgift inom eurovinjettsamarbetet</dc:title>
+  <dc:creator>Ann-Christine Ålander</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>82e93ee5-e450-40a9-a7fe-6c6a3638507e</vt:lpwstr>
+    <vt:lpwstr>2a0077d7-6554-41a4-901f-9bde74e58d6d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
+    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
-    <vt:lpwstr>22;#1.5. Propositioner och skrivelser|e0ed1fa4-2a40-4485-b88d-43bea3df6f7f</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>